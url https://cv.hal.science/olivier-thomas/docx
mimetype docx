--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -186,10611 +186,11090 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High order invariant manifold model reduction for systems with non-polynomial non-linearities: geometrically exact finite element structures and validity limit</w:t>
+                <w:t xml:space="preserve">Identification and validation of a 3D beam model of multi-stranded cables with a quasi-static robotic manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Grolet</w:t>
+                <w:t xml:space="preserve">Emmanuel Cottanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Vizzaccaro</w:t>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Debeurre</w:t>
+                <w:t xml:space="preserve">Philippe Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Thomas</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+                <w:t xml:space="preserve">Marc Alochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Deligny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...112 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02973318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (88)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (93)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A harmonic balance normal form parametrisation for single mode reduction of nonlinear vibrating systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Grolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André de Figueiredo Stabile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 157, pp.109708. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cnsns.2026.109708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05547816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the elastic film effect on sound attenuation of custom molded solid earplugs using transfer matrices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation of a non contact coil / magnet actuator: geometry, nonlinearities and thermal heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite de La Bigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuhan Liu</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Sébastien Grondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2025.110919⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.119783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2026.119783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05424228v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-order coupled model for vortex-induced vibrations mitigation by resonant piezoelectric shunt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Haudeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Amandolese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Lossouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Haudeville</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 139, pp.104442. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2025.104442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05331960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Optimisation of a Vibrating Wing Insect-Size Air Vehicle with Lumped Parameter Models and Compliant Links</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite de La Bigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zwingelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bionic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s42235-025-00761-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05310578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation and performance comparison of direct and parametric piezoelectric energy harvester with geometrical nonlinearities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 619, pp.119343. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsv.2025.119343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05394631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental validation of a centrifugal double pendulum vibration absorber model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Grolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsv.2025.119032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05239886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koopman–Hill stability computation of periodic orbits in polynomial dynamical systems using a real-valued quadratic harmonic balance formulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Prediction of the elastic film effect on sound attenuation of custom molded solid earplugs using transfer matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuhan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Pérot-Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2024.104894⟩</w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 240, pp.110919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2025.110919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04721112v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternion-based finite-element computation of nonlinear modes and frequency responses of geometrically exact beam structures in three dimensions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Koopman–Hill stability computation of periodic orbits in polynomial dynamical systems using a real-valued quadratic harmonic balance formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabia Bayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remco I. Leine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Grolet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multibody System Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11044-024-09999-9⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 167, pp.104894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2024.104894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04629937v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The localised response and filtering performance of centrifugal pendulum vibration absorbers allowing a rotational mobility</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">High order invariant manifold model reduction for systems with non-polynomial non-linearities: geometrically exact finite element structures and validity limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Grolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Vizzaccaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Debeurre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 571, pp.118028. </w:t>
+              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 178, pp.105138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2023.118028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2025.105138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05040992v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605208v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic stability and efficiency of centrifugal double pendulum vibration absorbers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Quaternion-based finite-element computation of nonlinear modes and frequency responses of geometrically exact beam structures in three dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Debeurre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Grolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 197, pp.105649. </w:t>
+              <w:t xml:space="preserve">Multibody System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2024.105649⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11044-024-09999-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05040988v1</w:t>
+                <w:t xml:space="preserve">hal-04629937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase resonance testing of highly flexible structures: Measurement of conservative nonlinear modes and nonlinear damping identification</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The localised response and filtering performance of centrifugal pendulum vibration absorbers allowing a rotational mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Grolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2024.111423⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 571, pp.118028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2023.118028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628111v1</w:t>
+                <w:t xml:space="preserve">hal-05040992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the stability of pairs of subharmonic centrifugal pendulum vibration absorbers allowing a rotational mobility</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phase resonance testing of highly flexible structures: Measurement of conservative nonlinear modes and nonlinear damping identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Debeurre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Benacchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Grolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Grenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 111 (19), pp.17859-17886. </w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 215, pp.111423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11071-023-08828-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2024.111423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05040982v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the direct and subharmonic responses of a new design of centrifugal pendulum vibration absorber</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Dynamic stability and efficiency of centrifugal double pendulum vibration absorbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Grolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 188, pp.105401. </w:t>
+              <w:t xml:space="preserve">, 2024, 197, pp.105649. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2023.105401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2024.105649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05040977v1</w:t>
+                <w:t xml:space="preserve">hal-05040988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme nonlinear dynamics of cantilever beams: effect of gravity and slenderness on the nonlinear modes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation of the direct and subharmonic responses of a new design of centrifugal pendulum vibration absorber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Grolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 111 (14), pp.12787-12815. </w:t>
+              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 188, pp.105401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11071-023-08637-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2023.105401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04204974v1</w:t>
+                <w:t xml:space="preserve">hal-05040977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced-order modeling of geometrically nonlinear rotating structures using the direct parametrisation of invariant manifolds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrea Opreni</w:t>
+                <w:t xml:space="preserve">Extreme nonlinear dynamics of cantilever beams: effect of gravity and slenderness on the nonlinear modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Debeurre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Grolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Vizzaccaro</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/jtcam.10430⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 111 (14), pp.12787-12815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11071-023-08637-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03886793v2</w:t>
+                <w:t xml:space="preserve">hal-04204974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endogenous viral elements reveal associations between a non-retroviral RNA virus and symbiotic dinoflagellate genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Veglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalia Bistolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Voolstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Veglia</w:t>
+                <w:t xml:space="preserve">Benjamin Hume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6 (1), pp.566. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s42003-023-04917-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176296v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element computation of nonlinear modes and frequency response of geometrically exact beam structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Reduced-order modeling of geometrically nonlinear rotating structures using the direct parametrisation of invariant manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Opreni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Vizzaccaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Debeurre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2022.117534⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/jtcam.10430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453655v2</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886793v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the dynamic stability and efficiency of centrifugal pendulum vibration absorbers with rotating pendulums</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Finite element computation of nonlinear modes and frequency response of geometrically exact beam structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Debeurre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Grolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cochelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 536, pp.117157. </w:t>
+              <w:t xml:space="preserve">, 2023, 548, pp.117534. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2022.117157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2022.117534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770271v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453655v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonlinear piezoelectric shunt absorber with 2:1 internal resonance: experimental proof of concept</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">On the stability of pairs of subharmonic centrifugal pendulum vibration absorbers allowing a rotational mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Grolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-665x/ac4ab5⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 111 (19), pp.17859-17886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11071-023-08828-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03789753v1</w:t>
+                <w:t xml:space="preserve">hal-05040982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A normal form-based power system out-of-step protection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">On the combination of multiple harmonics in direct and parametric forcing of an oscillator: new results on parametric amplification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Grolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bin Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsr.2022.107873⟩</w:t>
+              <w:t xml:space="preserve">Meccanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57 (10), pp.2447-2471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11012-022-01583-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04476549v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05091470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving Magnetodynamic Problems via Normal Form Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nnaemeka S. Ugwuanyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Clenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 58 (9), 4p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/tmag.2022.3161057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonlinear piezoelectric shunt absorber with a 2:1 internal resonance: Theory</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A normal form-based power system out-of-step protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nnaemeka Sunday Ugwuanyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Kestelyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Marinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2021.108768⟩</w:t>
+              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 208, pp.107873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsr.2022.107873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795577v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the combination of multiple harmonics in direct and parametric forcing of an oscillator: new results on parametric amplification</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A nonlinear piezoelectric shunt absorber with a 2:1 internal resonance: Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zein A. Shami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meccanica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11012-022-01583-9⟩</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 170, pp.108768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2021.108768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05091470v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An In Situ Synchrotron X‐Ray Diffraction Study on the Influence of Hydrogen on the Crystallization of Ge‐Rich Ge2Sb2Te5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Hans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipp Hans</w:t>
+                <w:t xml:space="preserve">Cristian Mocuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Mocuta</w:t>
+                <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
+                <w:t xml:space="preserve">Daniel Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Phase-Change and Ovonic Materials, 16 (9), pp.2100658. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pssr.202100658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04016826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear dynamics of coupled oscillators in 1:2 internal resonance: effects of the non-resonant quadratic terms and recovery of the saturation effect</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Subharmonic centrifugal pendulum vibration absorbers allowing a rotational mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Grolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meccanica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11012-022-01566-w⟩</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 177, pp.109125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2022.109125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03789488v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subharmonic centrifugal pendulum vibration absorbers allowing a rotational mobility</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Nonlinear dynamics of coupled oscillators in 1:2 internal resonance: effects of the non-resonant quadratic terms and recovery of the saturation effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zein Alabidin Shami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yichang Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 177, pp.109125. </w:t>
+              <w:t xml:space="preserve">Meccanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2022.109125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11012-022-01566-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770103v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic stability of centrifugal pendulum vibration absorbers allowing a rotational mobility</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effect of dry friction on a parametric nonlinear oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Benacchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2021.116525⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 108 (2), pp.1005-1026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11071-022-07233-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03770602v1</w:t>
+                <w:t xml:space="preserve">hal-03754080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of dynamic transmission error for gear transmission systems using modal decomposition and Fourier series</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Dynamic stability of centrifugal pendulum vibration absorbers allowing a rotational mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Grolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mahé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forschung im Ingenieurwesen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10010-021-00571-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 517, pp.116525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2021.116525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03784083v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the Von Kármán and Kirchhoff models for the post-buckling and vibrations of elastic beams</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Computation of dynamic transmission error for gear transmission systems using modal decomposition and Fourier series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Grolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/jtcam.6828⟩</w:t>
+              <w:t xml:space="preserve">Forschung im Ingenieurwesen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10010-021-00571-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02957425v3</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03784083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of piezoelectric structures with geometric nonlinearities: A non-intrusive reduced order modelling strategy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A nonlinear piezoelectric shunt absorber with 2:1 internal resonance: experimental proof of concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zein Alabidin Shami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2021.106575⟩</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (3), pp.035006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665x/ac4ab5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03500725v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidelines for the layout and tuning of piezoelectric resonant shunt with negative capacitances in terms of dynamic compliance, mobility and accelerance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">On the dynamic stability and efficiency of centrifugal pendulum vibration absorbers with rotating pendulums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Grolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcello Vanali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1045389x20986991⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 536, pp.117157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2022.117157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781516v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable electromagnetic resonant shunt using pulse-width modulation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Comparison of the Von Kármán and Kirchhoff models for the post-buckling and vibrations of elastic beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Neukirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Yavari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Challamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2021.116018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/jtcam.6828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03576757v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957425v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Reduction Methods for Finite Element Geometrically Nonlinear Beam Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yichang Shen</w:t>
+                <w:t xml:space="preserve">Dynamics of piezoelectric structures with geometric nonlinearities: A non-intrusive reduced order modelling strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Givois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Vizzaccaro</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/vibration4010014⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 253, pp.106575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2021.106575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164983v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The reduction of operational amplifier electrical outputs to improve piezoelectric shunts with negative capacitance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Guidelines for the layout and tuning of piezoelectric resonant shunt with negative capacitances in terms of dynamic compliance, mobility and accelerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Berardengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Manzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Vanali</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2021.116163⟩</w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (17), pp.2092-2107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1045389x20986991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770733v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model order reduction methods for geometrically nonlinear structures: a review of nonlinear techniques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Comparison of Reduction Methods for Finite Element Geometrically Nonlinear Beam Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yichang Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Vizzaccaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Kesmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11071-021-06693-9⟩</w:t>
+              <w:t xml:space="preserve">Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, pp.175 - 204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/vibration4010014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03283647v2</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric nanoelectromechanical systems integrating microcontact printed lead zirconate titanate films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tunable electromagnetic resonant shunt using pulse-width modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Auleley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daisuke Saya</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Hervé Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6439/ab60bf⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 500, pp.116018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2021.116018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02453806v2</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Fast Track to Nonlinear Modal Analysis of Power System Using Normal Form</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The reduction of operational amplifier electrical outputs to improve piezoelectric shunts with negative capacitance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Berardengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Manzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Drago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPWRS.2020.2967452⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 506, pp.116163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2021.116163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458116v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power System Nonlinear Modal Analysis Using Computationally Reduced Normal Form Method</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Model order reduction methods for geometrically nonlinear structures: a review of nonlinear techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Vizzaccaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en13051249⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 105, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11071-021-06693-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516517v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283647v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of nonlinear resonances in piezoelectric plates with geometric nonlinearities</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A New Fast Track to Nonlinear Modal Analysis of Power System Using Normal Form</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nnaemeka Sunday Ugwuanyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Kestelyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Marinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Roman Messina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11071-020-05997-6⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPWRS.2020.2967452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781157v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backbone curves of coupled cubic oscillators in one-to-one internal resonance: bifurcation scenario, measurements and parameter identification</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Power System Nonlinear Modal Analysis Using Computationally Reduced Normal Form Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nnaemeka Sunday Ugwuanyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Kestelyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Marinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meccanica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11012-020-01132-2⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en13051249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586115v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of robustness and performance of linear and nonlinear Lanchester dampers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Experimental analysis of nonlinear resonances in piezoelectric plates with geometric nonlinearities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Givois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 100 (1), pp.269-287. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11071-020-05512-x⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 102 (3), pp.1451-1462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11071-020-05997-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03789382v2</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental investigation of a 1:3 internal resonance in a beam with piezoelectric patches</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Enhancement of a dynamic vibration absorber by means of an electromagnetic shunt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Auleley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vibration and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1077546320910536⟩</w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (3), pp.331-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1045389x20957097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02500418v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of a dynamic vibration absorber by means of an electromagnetic shunt</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Backbone curves of coupled cubic oscillators in one-to-one internal resonance: bifurcation scenario, measurements and parameter identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Givois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Jack Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1045389x20957097⟩</w:t>
+              <w:t xml:space="preserve">Meccanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55 (3), pp.481-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11012-020-01132-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781111v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A purely frequency based Floquet-Hill formulation for the efficient stability computation of periodic solutions of ordinary differential systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Theoretical and experimental investigation of a 1:3 internal resonance in a beam with piezoelectric patches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Givois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Ture Savadkoohi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2020.109477⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vibration and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.107754632091053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1077546320910536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02864713v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very large amplitude vibrations of flexible structures: experimental identification and validation of a quadratic drag damping model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A comparison of robustness and performance of linear and nonlinear Lanchester dampers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Vakilinejad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Grolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2020.103056⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 100 (1), pp.269-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11071-020-05512-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03141815v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789382v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-intrusive reduced order modelling for the dynamics of geometrically nonlinear flat structures using three-dimensional finite elements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A purely frequency based Floquet-Hill formulation for the efficient stability computation of periodic solutions of ordinary differential systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Vizzaccaro</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cochelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00466-020-01902-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 416, pp.109477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2020.109477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952712v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the frequency response computation of geometrically nonlinear flat structures using reduced-order finite element models</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Very large amplitude vibrations of flexible structures: experimental identification and validation of a quadratic drag damping model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Deü</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11071-019-05021-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 97, pp.103056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2020.103056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289755v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic simulation and optimization of artificial insect-sized flapping wings for a bioinspired kinematics using a two resonant vibration modes combination</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Non-intrusive reduced order modelling for the dynamics of geometrically nonlinear flat structures using three-dimensional finite elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Vizzaccaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Givois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Longobardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yichang Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.114883⟩</w:t>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 66 (6), pp.1293-1319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00466-020-01902-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292288v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A finite element/quaternion/asymptotic numerical method for the 3D simulation of flexible cables</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Piezoelectric nanoelectromechanical systems integrating microcontact printed lead zirconate titanate films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisuke Saya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dezest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Welsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 139, pp.14-34. </w:t>
+              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (3), pp.035004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2017.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6439/ab60bf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141155v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453806v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two modes resonant combined motion for insect wings kinematics reproduction and lift generation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nonlinear polarization coupling in freestanding nanowire/nanotube resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Descombin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Seoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/121/66001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 125 (4), pp.044302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5053955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02159456v1</w:t>
+                <w:t xml:space="preserve">hal-02093540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Accurate Third-Order Normal Form Approximation for Power System Nonlinear Analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Numerical antiresonance continuation of structural systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arturo Roman Messina</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116, pp.963-984</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147596v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A finite element/quaternion/asymptotic numerical method for the 3D simulation of flexible cables</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">On the frequency response computation of geometrically nonlinear flat structures using reduced-order finite element models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Givois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Grolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Renaud Deligny</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2017.10.002⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 97 (2), pp.1747-1781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11071-019-05021-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01989778v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identication of nonlinear modes using phase-locked-loop experimental continuation and normal form</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic simulation and optimization of artificial insect-sized flapping wings for a bioinspired kinematics using a two resonant vibration modes combination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Renault</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Damien Faux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 106, pp.430-452. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 460, pp.114883. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2018.01.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.114883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688189v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric resonant shunt enhancement by negative capacitances: Optimisation, performance and resonance cancellation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefano Manzoni</w:t>
+                <w:t xml:space="preserve">A finite element/quaternion/asymptotic numerical method for the 3D simulation of flexible cables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cottanceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Thomas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marcello Vanali</w:t>
+                <w:t xml:space="preserve">Marc Alochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Deligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 139, pp.14-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2017.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02159249v1</w:t>
+                <w:t xml:space="preserve">hal-02141155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of internal resonances in the pitch glide of Chinese gongs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Two modes resonant combined motion for insect wings kinematics reproduction and lift generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Faux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grondel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.5038114⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (6), pp.66001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/121/66001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862794v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02159456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromachining-compatible, facile fabrication of polymer nanocomposite spin crossover actuators</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Accurate Third-Order Normal Form Approximation for Power System Nonlinear Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Kestelyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Amano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Roman Messina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.201801970⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (2), pp.2128-2139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPWRS.2017.2737462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01816709v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Modes of Vibration and Internal Resonances in Nonlocal Beams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro Ribeiro</w:t>
+                <w:t xml:space="preserve">A finite element/quaternion/asymptotic numerical method for the 3D simulation of flexible cables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cottanceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Thomas</w:t>
+                <w:t xml:space="preserve">Marc Alochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Deligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Nonlinear Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4035060⟩</w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 139, pp.14-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2017.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166221v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved shunt damping with two negative capacitances: an efficient alternative to resonant shunt</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Identication of nonlinear modes using phase-locked-loop experimental continuation and normal form</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Jossic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chomette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1045389X16667556⟩</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 106, pp.430-452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2018.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392769v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardening/softening behavior and reduced order modeling of nonlinear vibrations of rotating cantilever beams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Piezoelectric resonant shunt enhancement by negative capacitances: Optimisation, performance and resonance cancellation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Berardengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Manzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Deü</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Vanali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (12), pp.2581-2606</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394763v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02159249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved resistive shunt by means of negative capacitance: new circuit, performances and multi-mode control</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Micromachining-compatible, facile fabrication of polymer nanocomposite spin crossover actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Dolores Manrique-Juarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Shalabaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 25, pp.075033. </w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (29), pp.1801970. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0964-1726/25/7/075033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201801970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392666v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idiophones à plaques et coques. Partie II. Instruments fortement non linéaires : cymbales, tam-tams et plaques tonnerre</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effects of internal resonances in the pitch glide of Chinese gongs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Jossic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Chomette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Mamou-Mani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Musique &amp; Technique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 144 (1), pp.431-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.5038114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01338557v1</w:t>
+                <w:t xml:space="preserve">hal-01862794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idiophones à plaque et à coque. Partie I. Instruments linéaires et faiblement non linéaires: entre cloches et steelpans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Nonlinear Modes of Vibration and Internal Resonances in Nonlocal Beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Musique &amp; Technique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational and Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (3), pp.031017-1 - 031017-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4035060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338550v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of mode couplings in nonlinear vibrations of the steelpan</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Hardening/softening behavior and reduced order modeling of nonlinear vibrations of rotating cantilever beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Touzé</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Sénéchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2014.08.008⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 86 (2), pp.1293-1318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11071-016-2965-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084240v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservative numerical methods for the Full von Kármán plate equations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Improved shunt damping with two negative capacitances: an efficient alternative to resonant shunt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Berardengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michele Ducceschi</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Manzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Methods for Partial Differential Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/num.21974⟩</w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1045389X16667556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206323v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafer-scale fabrication of self-actuated piezoelectric nanoelectromechanical resonators based on lead zirconate titanate (PZT)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Improved resistive shunt by means of negative capacitance: new circuit, performances and multi-mode control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Berardengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Manzoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0960-1317/25/3/035002⟩</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25, pp.075033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0964-1726/25/7/075033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169283v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singular inextensible limit in the vibrations of post-buckled rods: Analytical derivation and role of boundary conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Idiophones à plaques et coques. Partie II. Instruments fortement non linéaires : cymbales, tam-tams et plaques tonnerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Musique &amp; Technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.51-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2013.10.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01084685v1</w:t>
+                <w:t xml:space="preserve">hal-01338557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear forced vibrations of thin structures with tuned eigenfrequencies: the cases of 1:2:4 and 1:2:2 internal resonances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Idiophones à plaque et à coque. Partie I. Instruments linéaires et faiblement non linéaires: entre cloches et steelpans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Touzé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Benacchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Musique &amp; Technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.34-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084667v1</w:t>
+                <w:t xml:space="preserve">hal-01338550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient parametric amplification in micro-resonators with integrated piezoelectric actuation and sensing capabilities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Conservative numerical methods for the Full von Kármán plate equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Bilbao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">William Mansfield</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Huang</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michele Ducceschi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4802786⟩</w:t>
+              <w:t xml:space="preserve">Numerical Methods for Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/num.21974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03177497v1</w:t>
+                <w:t xml:space="preserve">hal-01206323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element reduced order models for nonlinear vibrations of piezoelectric layered beams with applications to NEMS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Identification of mode couplings in nonlinear vibrations of the steelpan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Deü</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2011.08.019⟩</w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 89, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2014.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084700v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of piezoelectric shunts for vibration reduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Wafer-scale fabrication of self-actuated piezoelectric nanoelectromechanical resonators based on lead zirconate titanate (PZT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dezest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Ducarne</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 21 (1), pp.015008. </w:t>
+              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (3), pp.35002-35013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0964-1726/21/1/015008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0960-1317/25/3/035002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082925v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An upper bound for validity limits of asymptotic analytical approaches based on normal form theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Singular inextensible limit in the vibrations of post-buckled rods: Analytical derivation and role of boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Neukirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude-Henri Lamarque</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Alain Goriely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 70 (3), pp.1931-1949. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 333 (3), pp.962-970. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11071-012-0584-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2013.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00880968v1</w:t>
+                <w:t xml:space="preserve">hal-01084685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition to chaotic vibrations for harmonically forced perfect and imperfect circular plates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Nonlinear forced vibrations of thin structures with tuned eigenfrequencies: the cases of 1:2:4 and 1:2:2 internal resonances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marco Amabili</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Benacchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2010.09.004⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 75 (1-2), pp.175-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11071-013-1057-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134807v1</w:t>
+                <w:t xml:space="preserve">hal-01084667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of non-ideal clamping shape on the resonance frequencies of silicon nanocantilevers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient parametric amplification in micro-resonators with integrated piezoelectric actuation and sensing capabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Mansfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Guillon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mazenq</w:t>
+                <w:t xml:space="preserve">C. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorin Perisanu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Vincent</w:t>
+                <w:t xml:space="preserve">Susan Trolier-Mckinstry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/22/24/245501⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 102 (16), pp.163504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4802786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01343625v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03177497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A harmonic-based method for computing the stability of periodic solutions of dynamical systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Finite element reduced order models for nonlinear vibrations of piezoelectric layered beams with applications to NEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2010.07.020⟩</w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49 (1), pp.35-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2011.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01452004v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flambage et vibrations non-linéaires d'une plaque stratifiée piézoélectrique. Application à un capteur de masse MEMS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Performance of piezoelectric shunts for vibration reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyril Touzé</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ducarne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mécanique et Industries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca/2009057⟩</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (1), pp.015008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0964-1726/21/1/015008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03178691v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrations of an elastic structure with shunted piezoelectric patches: efficient finite element formulation and electromechanical coupling coefficients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">An upper bound for validity limits of asymptotic analytical approaches based on normal form theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Henri Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Ducarne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 80 (2), pp.235-268. </w:t>
+              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 70 (3), pp.1931-1949. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nme.2632⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11071-012-0584-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01572491v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00880968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear vibrations of imperfect free-edge circular plates and shells</w:t>
+                <w:t xml:space="preserve">Effect of non-ideal clamping shape on the resonance frequencies of silicon nanocantilevers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Camier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samuel Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisuke Saya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin Perisanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2008.11.005⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (24), pp.id 245501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/22/24/245501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01089556v1</w:t>
+                <w:t xml:space="preserve">hal-01343625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced-order models for large-amplitude vibrations of shells including in-plane inertia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Transition to chaotic vibrations for harmonically forced perfect and imperfect circular plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Amabili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2008.01.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (1), pp.234-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2010.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00838878v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of imperfections and damping on the type of nonlinearity of circular plates and shallow spherical shells</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A harmonic-based method for computing the stability of periodic solutions of dynamical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Problems in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 2008, pp.678307. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 338 (9), pp.510-517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2008/678307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2010.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00838876v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrically nonlinear flexural vibrations of plates: In-plane boundary conditions and some symmetry properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Vibrations of an elastic structure with shunted piezoelectric patches: efficient finite element formulation and electromechanical coupling coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stefan Bilbao</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ducarne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 315 (3), pp.569-590. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80 (2), pp.235-268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2008.04.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nme.2632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03177697v1</w:t>
+                <w:t xml:space="preserve">hal-01572491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear vibrations of free-edge thin spherical shells: Experiments on a 1:1:2 internal resonance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Non-linear vibrations of imperfect free-edge circular plates and shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Camier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Éric Luminais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 49 (1-2), pp.259-284. </w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28, pp.500-515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11071-006-9132-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2008.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838881v1</w:t>
+                <w:t xml:space="preserve">hal-01089556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear behaviour of free-edge shallow spherical shells: Effect of the geometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Flambage et vibrations non-linéaires d'une plaque stratifiée piézoélectrique. Application à un capteur de masse MEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liviu Nicu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Touzé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2005.12.004⟩</w:t>
+              <w:t xml:space="preserve">Mécanique et Industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (3-4), pp.311-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2009057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838885v1</w:t>
+                <w:t xml:space="preserve">hal-03178691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear vibrations of free-edge thin spherical shells: Modal interaction rules and 1:1:2 internal resonance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Reduced-order models for large-amplitude vibrations of shells including in-plane inertia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amabili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2004.10.028⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 197 (21-24), pp.2030-2045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2008.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830689v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear vibrations and chaos in gongs and cymbals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Effect of imperfections and damping on the type of nonlinearity of circular plates and shallow spherical shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Camier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Favraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustical Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Problems in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2008, pp.678307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2008/678307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1250/ast.26.403⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01135295v1</w:t>
+                <w:t xml:space="preserve">hal-00838876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardening/softening behaviour in non-linear oscillations of structural systems using non-linear normal modes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Geometrically nonlinear flexural vibrations of plates: In-plane boundary conditions and some symmetry properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Chaigne</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Bilbao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 273 (1-2), pp.77-101. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2003.04.005⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 315 (3), pp.569-590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2008.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830693v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03177697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic non-linear normal modes for large-amplitude vibrations of continuous structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Non-linear vibrations of free-edge thin spherical shells: Experiments on a 1:1:2 internal resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexis Huberdeau</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Luminais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 49 (1-2), pp.259-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11071-006-9132-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2004.09.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00830691v1</w:t>
+                <w:t xml:space="preserve">hal-00838881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric non-linear forced vibrations of free-edge circular plates. Part II: Experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Non-linear behaviour of free-edge shallow spherical shells: Effect of the geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Chaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0022-460x(02)01564-x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 41 (5), pp.678-692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2005.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830696v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric non-linear forced vibrations of free-edge circular plates. Part 1: Theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Non-linear vibrations of free-edge thin spherical shells: Modal interaction rules and 1:1:2 internal resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 42 (11-12), pp.3339-3373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2004.10.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonlinear vibrations and chaos in gongs and cymbals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acoustical Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 26 (5), pp.403-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1250/ast.26.403⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hardening/softening behaviour in non-linear oscillations of structural systems using non-linear normal modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 273 (1-2), pp.77-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2003.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asymptotic non-linear normal modes for large-amplitude vibrations of continuous structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Huberdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 82 (31-32), pp.2671-2682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2004.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asymmetric non-linear forced vibrations of free-edge circular plates. Part II: Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 265 (5), pp.1075-1101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0022-460x(02)01564-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asymmetric non-linear forced vibrations of free-edge circular plates. Part 1: Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2002, 258 (4), pp.649-676. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1006/jsvi.2002.5143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10800,12536 +11279,12536 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive resonant piezoelectric shunt using tunable inductance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conception bio-inspirée et technologie MEMS pour les robots volants miniatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grondel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th ECCOMAS Thematic Conference on Smart Structures and Materials, SMART 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Linz, Austria</w:t>
+              <w:t xml:space="preserve">Journées Régionales Drones et Véhicules Autonomes (JRDVA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Littoral Côte d’Opale, Apr 2025, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05460179v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception bio-inspirée et technologie MEMS pour les robots volants miniatures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Amortissement piézoélectrique pour la réduction des vibrations d'hydrofoils sous écoulement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Haudeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Amandolese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Lossouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Grondel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Régionales Drones et Véhicules Autonomes (JRDVA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université du Littoral Côte d’Opale, Apr 2025, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">8èmes Journées Acoustique et Applications Navales, JAAN2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05045449v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amortissement piézoélectrique pour la réduction des vibrations d'hydrofoils sous écoulement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive resonant piezoelectric shunt using tunable inductance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Haudeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Queste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Haudeville</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Lossouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Amandolese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées Acoustique et Applications Navales, JAAN2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Le Havre, France</w:t>
+              <w:t xml:space="preserve">11th ECCOMAS Thematic Conference on Smart Structures and Materials, SMART 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Linz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05460033v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of direct and parametric piezoelectric energy harvester with geometrical nonlinearities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">[Invited] Bioinspired Design and MEMS Technology in Miniature Flying Robots: Fabrication and Dynamic Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENOC2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">Polish Biomedical Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Poznań’s University of Technology, Oct 2024, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705400v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the design and microfabrication of a biologically inspired nano-aerial flapping wing vehicle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Optimisation d'un Nano-drone à ailes vibrantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Delabigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zwingelstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-NEMS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique - Méca-J</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://mecaj2024.sciencesconf.org/, Aug 2024, En distanciel, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04703860v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited] Bioinspired Design and MEMS Technology in Miniature Flying Robots: Fabrication and Dynamic Testing</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Piezo-elasto-hydrodynamic models for piezoelectric shunt damping of hydrofoils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Haudeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Amandolese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Lossouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polish Biomedical Engineering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Poznań’s University of Technology, Oct 2024, Poznan, Poland</w:t>
+              <w:t xml:space="preserve">Journées annuelles du GdR EX-MODELI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755458v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation d'un Nano-drone à ailes vibrantes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">A new design and optimization method of a nano-aerial vehicle with resonant vibrating wings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite de La Bigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zwingelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique - Méca-J</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, https://mecaj2024.sciencesconf.org/, Aug 2024, En distanciel, France</w:t>
+              <w:t xml:space="preserve">ISMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04920645v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezo-elasto-hydrodynamic models for piezoelectric shunt damping of hydrofoils</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Imaging strain and defects in nanocrystals using in situ Bragg coherent diffraction imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Yehya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles du GdR EX-MODELI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">11th edition of the European Conference on Residual Stresses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Czech and Slovak Crystallographic Association, Jun 2024, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04853854v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new design and optimization method of a nano-aerial vehicle with resonant vibrating wings</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reduction of vortex-induced vibrations of a cantilevered hydrofoil with passive piezoelectric shunt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Haudeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Amandolese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Lossouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">53rd International Congress &amp; Exposition on Noise Control Engineering, INTERNOISE 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Nantes, France. pp.ID 2693, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3397/IN_2024_2693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04703870v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging strain and defects in nanocrystals using in situ Bragg coherent diffraction imaging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of direct and parametric piezoelectric energy harvester with geometrical nonlinearities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th edition of the European Conference on Residual Stresses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Czech and Slovak Crystallographic Association, Jun 2024, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">ENOC2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04597282v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of vortex-induced vibrations of a cantilevered hydrofoil with passive piezoelectric shunt</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optimization of the design and microfabrication of a biologically inspired nano-aerial flapping wing vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite de La Bigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Itawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd International Congress &amp; Exposition on Noise Control Engineering, INTERNOISE 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3397/IN_2024_2693⟩</w:t>
+              <w:t xml:space="preserve">IEEE-NEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Kyoto, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEMS60219.2024.10639904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04696860v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited] Design, Fabrication and Dynamic Testing of Insect-Inspired Nano Air Vehicles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Design and optimisation of a vibrating wing insect-size air vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite de La Bigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 30th International Conference on Mixed Design of Integrated Circuits and System (MIXDES)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop: Bio-inspired aerial and aquatic locomotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Houches School of Physics, Sep 2023, Les Houches, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199848v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and optimisation of a vibrating wing insect-size air vehicle</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Reduced order modeling of rotating structures featuring geometric nonlinearity with the direct parametrisation of invariant manifolds method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Opreni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Vizzaccaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop: Bio-inspired aerial and aquatic locomotion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Houches School of Physics, Sep 2023, Les Houches, France</w:t>
+              <w:t xml:space="preserve">NODYCON 2023, Third International Nonlinear Dynamics Conference, 18 - 22 june 2023, Rome, Italy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sapienza, Universita di Roma, Jun 2023, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228009v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced order modeling of rotating structures featuring geometric nonlinearity with the direct parametrisation of invariant manifolds method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Thomas</w:t>
+                <w:t xml:space="preserve">[Invited] Design, Fabrication and Dynamic Testing of Insect-Inspired Nano Air Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Faux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite de La Bigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Itawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zwingelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NODYCON 2023, Third International Nonlinear Dynamics Conference, 18 - 22 june 2023, Rome, Italy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 30th International Conference on Mixed Design of Integrated Circuits and System (MIXDES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Kraków, Poland. pp.17-22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/MIXDES58562.2023.10203223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04126358v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de résonances non linéaires et de courbes maîtresses pour des poutres excitées paramétriquement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Benacchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03718335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano drone bioinspiré à ailes vibrantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite de la Bigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu R Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grondel Sébastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of nonlinear methods for reduced-order modeling of geometrically nonlinear structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Vizzaccaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Vizzaccaro</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Opreni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENOC 2020+2, 10th European Nonlinear Dynamics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation efficace de structures élancées géométriquement non linéaires : réponses en régime forcé et modes non linéaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Debeurre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Grolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cochelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03717654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen and hydrogen sorption in thermally activated yttrium-based getter thin films for MEMS vacuum packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Kutyla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lemettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bessouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bosseboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Pont-a-Mousson, France. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DTIP56576.2022.9911710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano drone bioinspiré à ailes vibrantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite de La Bigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR 2088 "BIOMIM" BIOMIMÉTISME et BIOINSPIRATION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subharmonic filtration in rotating machines using centrifugal pendulum vibration absorbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Grolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilité et performance d’absorbeurs pendulaires centrifuges admettant une mobilité de rotation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Nonlinear Modes of Cantilever Beams at Extreme Amplitudes: Numerical Computation and Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Debeurre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Grolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cochelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">40th IMAC, A Conference and Exposition on Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Experimental Mechanics, Feb 2022, Orlando (FL), United States. pp.245-248, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-04086-3_35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05245295v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04134881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse et stabilité d'absorbeurs pendulaires centrifuges sous-harmoniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Grolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03717695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Modes of Cantilever Beams at Extreme Amplitudes: Numerical Computation and Experiments</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Stabilité et performance d’absorbeurs pendulaires centrifuges admettant une mobilité de rotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Grolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th IMAC, A Conference and Exposition on Structural Dynamics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes (France), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04134881v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of dry friction on a parametrically excited nonlinear oscillator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Benacchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Nonlinear Dynamics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03754212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic stability of tuned vibration absorbers allowing a rotational mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Grolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Nonlinear Dynamics Conference (ENOC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Piezoelectric Shunt Absorber with 2:1 Internal Resonance: Theory and Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zein Alabidin Shami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03717666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the Type of Nonlinearity of Shallow Spherical Shells: Comparison of Direct Normal Form with Modal Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yichang Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Kesmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Vizzaccaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Nonlinear Dynamics Conference (NODYCON 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Rome, Italy. pp.361-371, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-81162-4_32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental study of piezoelectric nonlinear resonators for energy harvesting and vibrations control</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Experimental nonlinear localisation in a system of two coupled beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Grolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zein Shami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadaf Arabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th ECCOMAS Thematic Conference on Smart Structures and Materials, SMART 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Dynamical systeme theory and applications (DSTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Lodz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179048v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental nonlinear localisation in a system of two coupled beams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparing continuation methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Neukirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Grolet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuel Cottanceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Charrondière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamical systeme theory and applications (DSTA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Lodz, Poland</w:t>
+              <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394247v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing continuation methods</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Charrondière</w:t>
+                <w:t xml:space="preserve">Vibrations de structures flexibles en très grande amplitude - Application à un nano drone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Givois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Presqu’île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04323700v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrations de structures flexibles en très grande amplitude - Application à un nano drone</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Finite element reduced-order models to predict the geometrically nonlinear dynamics of piezoelectric laminated structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Givois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Presqu’île de Giens, France</w:t>
+              <w:t xml:space="preserve">9th ECCOMAS Thematic Conference on Smart Structures and Materials, SMART 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03582562v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element reduced-order models to predict the geometrically nonlinear dynamics of piezoelectric laminated structures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A Novel Method for Accelerating the Analysis of Nonlinear Behaviour of Power Grids using Normal Form Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nnaemeka Sunday Ugwuanyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Kestelyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Deü</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Marinescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th ECCOMAS Thematic Conference on Smart Structures and Materials, SMART 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISGT Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bucarest, Romania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/isgteurope.2019.8905682⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179047v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Method for Accelerating the Analysis of Nonlinear Behaviour of Power Grids using Normal Form Technique</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Flexible structures undergoing large amplitude vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Givois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISGT Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Nonlinear Solid Mechanics, ICoNSoM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Roma, Italy. pp.32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516492v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible structures undergoing large amplitude vibrations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Theoretical and experimental study of piezoelectric nonlinear resonators for energy harvesting and vibrations control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Givois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Grondel</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zwingelstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Ture Savadkoohi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nonlinear Solid Mechanics, ICoNSoM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Roma, Italy. pp.32</w:t>
+              <w:t xml:space="preserve">9th ECCOMAS Thematic Conference on Smart Structures and Materials, SMART 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03582841v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite elements based reduced order models for nonlinear dynamics of piezoelectric and dielectric laminated micro/nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Givois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Grolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fuinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMECH Colloquium 603, Dynamics of micro and nano systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poutre de grande portée en pierre précontrainte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId375" w:history="1">
+                <w:t xml:space="preserve">Seismic analysis of masonry structures based on NSCD method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cherblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bagnéris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales maçonnerie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFSTTAR, Mar 2018, Marne la Vallée, France</w:t>
+              <w:t xml:space="preserve">5th French-Italian Meeting on masonry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02079510v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic analysis of masonry structures based on NSCD method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId377" w:history="1">
+                <w:t xml:space="preserve">Poutre de grande portée en pierre précontrainte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bagnéris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Debraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th French-Italian Meeting on masonry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées nationales maçonnerie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFSTTAR, Mar 2018, Marne la Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02079534v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Localization in Periodic Structures: Application to Centrifugal Pendulum Vibration Absorber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Grolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Symposium on Transport Phenomena and Dynamics of Rotating Machinery (ISROMAC2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Maui, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02387666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active control of Chinese gongs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Jossic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Mamou-Mani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics '17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Boston, United States. pp.3619 - 3620, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.4987766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01569877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication and characterization of mechanical resonators integrating microcontact printed PZT films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisuke Saya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dezest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Leichle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu Nicu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 Joint IEEE International Symposium on the Applications of Ferroelectric (ISAF)/International Workshop on Acoustic Transduction Materials and Devices (IWATMD)/Piezoresponse Force Microscopy (PFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Atlanta, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISAF.2017.8000219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01816372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage vibratoire bioinspiré pour la propulsion d'un nano-drone mimant l'insecte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grondel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7es Journées Jeunes Chercheurs en Vibrations, Acoustique et Bruit, JJCAB 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03565852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation 3D de câbles flexibles par un couplage méthode des éléments finis/quaternions/méthode asymptotique numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cottanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Thomas</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marc Alochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Deligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling of two resonant modes for insect wing mimicking in a flexible-wing NAV and generate lift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Conference on Smart Materials, Adaptive Structures and Intelligent Systems (SMASIS 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Snowbird, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/SMASIS2017-3770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03280238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuation d'antirésonance d'absorbeurs dynamiques non linéaires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Simulation numérique de la dynamique non linéaire de micro-structures minces axisymétriques stratifiées piézoélectriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Givois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922594v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de résonances nonlinéaires et de courbes maitresses d'une poutre piézoélectrique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Continuation d'antirésonance d'absorbeurs dynamiques non linéaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465768v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique de la dynamique non linéaire de micro-structures minces axisymétriques stratifiées piézoélectriques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mesure de résonances nonlinéaires et de courbes maitresses d'une poutre piézoélectrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Jossic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465736v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normal form based analytical investigation of nonlinear power system dynamics under excitation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Vibrating wings conception for an insect-like nano-drone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Faux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grondel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE Power &amp; Energy Society General Meeting (PESGM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Mons, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02424297v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrating wings conception for an insect-like nano-drone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Validation expérimentale d'un couplage de deux modes vibratoires pour la reproduction de la cinématique d'ailes d'insecte et la production de portance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cattan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Grondel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Mons, Belgium</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique, CFM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04086663v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation expérimentale d'un couplage de deux modes vibratoires pour la reproduction de la cinématique d'ailes d'insecte et la production de portance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Normal form based analytical investigation of nonlinear power system dynamics under excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Kestelyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique, CFM 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE Power &amp; Energy Society General Meeting (PESGM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Chicago, United States. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PESGM.2017.8273920⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465766v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIGH-K THIN FILMS AS DIELECTRIC TRANSDUCERS FOR FLEXURAL M/NEMS RESONATORS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fuinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadim Daffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 29th IEEE International Conference on Micro Electro Mechanical Systems (MEMS 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jan 2016, Shanghai, China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MEMSYS.2016.7421850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01279717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A finite element/quaternion/asymptotic numerical method for the 3D simulation of flexible cables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cottanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Thomas</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marc Alochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Deligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Theoretical and Applied Mechanics (Montréal; 24 ; 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Montréal, Canada. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01412469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of length and thickness of smart transduction layers on beam structures for control and M/NEMS applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fuinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2015 Conference on Smart Materials Adaptive Structures and Intelligent Systems (SMASIS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Colorado Springs, United States. 9p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/SMASIS2015-8857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PZT Nanofilm-Based Wafer Scale Nanoresonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dezest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu Nicu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Frequency Control Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Denver, United States. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new electrical circuit with negative capacitances to enhance resistive shunt damping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Berardengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Manzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2015 Conference on Smart Materials, Adaptive Structures and Intelligent Systems SMASIS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Colorado Springs, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/SMASIS2015-8836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01880312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complicated dynamics exhibited by thin shells displaying numerous internal resonances: application to the steelpan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Nonlinear Dynamics conference ENOC 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear vibrations of rotating cantilever beams: Finite-elements validations of various reduced-order models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Sénéchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th World Congress on Computational Mechanics, WCCM XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul de vibrations non linéaires de micro/nano-structures piézoélectriques stratifiées par modèles réduits avec correction quasi-statique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Colloque National en Calcul des Structures (CSMA 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear vibrations of steelpans: analysis of mode coupling in view of modal sound synthesis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Piezoelectric parametric amplifiers with integrated actuation and sensing capabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Mansfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Trolier-Mckinstry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMAC Stockholm Music Acoustics Conference 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th IEEE international conference on micro electro mechanical systems (MEMS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Taipei, Taiwan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MEMSYS.2013.6474310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138173v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric parametric amplifiers with integrated actuation and sensing capabilities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Nonlinear vibrations of steelpans: analysis of mode coupling in view of modal sound synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th IEEE international conference on micro electro mechanical systems (MEMS 2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SMAC Stockholm Music Acoustics Conference 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Stockholm, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203229v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear vibrations of steelpans: analysis of mode coupling in view of modal sound synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stockholm Music Acoustics Conference (SMAC) 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Stokholm, Denmark. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03954757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la mise en forme sur les vibrations d'une coque mince : application au steelpan.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Frelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Colloque national en Calcul de Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafer-scale integration of piezoelectric actuation capabilities in nanoelectromechanical systems resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dezest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Costecalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 Nanomechanical Sensing Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Stanford, USA, United States. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complicated dynamics exhibited by thin shells displaying numerous internal resonances: application to the steelpan</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Reduced order finite element models for nonlinear vibrations of piezoelectric layered beams with applications to MEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Sound and Vibration ICSV 19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Vilnius, Lithuania</w:t>
+              <w:t xml:space="preserve">International Conference on Mechanics of Nano, Micro and Macro Composite Structures, ICNMMCS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154714v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced order finite element models for nonlinear vibrations of piezoelectric layered beams with applications to MEMS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Towards a steelpan making model - Residual stress field effects on dynamical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lazarus</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Frelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Seiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Mechanics of Nano, Micro and Macro Composite Structures, ICNMMCS 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Turin, Italy</w:t>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179583v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00810733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a steelpan making model - Residual stress field effects on dynamical properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Complicated dynamics exhibited by thin shells displaying numerous internal resonances: application to the steelpan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Seiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">International Congress on Sound and Vibration ICSV 19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00810733v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced order finite element models for nonlinear vibrations of stratified piezoelectric beams with applications to MEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Composite Structures, ICCS16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An upper bound for normal form asymptotic expansions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Henri Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DSTA 2011, Dynamical Systems Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Lodz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">vibrations non linéaires de steelpans : couplages modaux via la résonance interne 1:2:2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Frelat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode fréquentielle pour le calcul de la stabilité de vibrations périodiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced order models for nonlinear vibrations of piezoelectric micro/nano systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Conference on Dynamical Systems - Theory and Applications, DSTA 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Łódź, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03178663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction de modèles éléments finis pour les vibrations non linéaires. Application à des nano-structures piézoélectriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite elements reduced order models for nonlinear vibrations of stratified piezoelectric beams with application to NEMS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Optimization of passive vibration damping of rotor blade structures using shunted piezoelectric elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Sénéchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV European Conference on Computational Mechanics, ECCM 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">10th International Conference on Computational Structures Technology, CST2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179310v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of passive vibration damping of rotor blade structures using shunted piezoelectric elements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A harmonic-based method for computing the stability of periodic oscillations of non-linear structural systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Computational Structures Technology, CST2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME IDETC 2010 International Design Engineer ing Technical Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Montreal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/DETC2010-28407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179271v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of shunted piezoelectric patches for complex structure vibration reduction - Application to a turbojet fan blade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Sénéchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV European Conference on Computational Mechanics, ECCM 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A harmonic-based method for computing the stability of periodic oscillations of non-linear structural systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Optimization of shunted piezoelectric patches for vibration reduction of complex structures - Application to a turbojet fan blade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Sénéchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyril Touzé</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME IDETC 2010 International Design Engineer ing Technical Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/DETC2010-28407⟩</w:t>
+              <w:t xml:space="preserve">2010 ASME International Design Engineering Technical Conferences &amp; Computers and Information In Engineering Conference, IDETC/CIE 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Montréal, Quebec, Canada. pp.695-704, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/DETC2010-28737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01148758v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of shunted piezoelectric patches for vibration reduction of complex structures - Application to a turbojet fan blade</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Forced vibrations of circular plates: from periodic to chaotic motions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Deü</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Amabili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 ASME International Design Engineering Technical Conferences &amp; Computers and Information In Engineering Conference, IDETC/CIE 2010</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/DETC2010-28737⟩</w:t>
+              <w:t xml:space="preserve">ASME IDETC 2010 International Design Engineering Technical Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/DETC2010-28259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179284v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forced vibrations of circular plates: from periodic to chaotic motions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Vibration reduction by means of shunted piezoelectric patches with uncertain dimensions and location</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Blanzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Amabili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME IDETC 2010 International Design Engineering Technical Conferences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IV European Conference on Computational Mechanics, ECCM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01148760v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration reduction by means of shunted piezoelectric patches with uncertain dimensions and location</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Finite elements reduced order models for nonlinear vibrations of stratified piezoelectric beams with application to NEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV European Conference on Computational Mechanics, ECCM 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179299v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient finite-element formulation for passive vibration attenuation using shunt piezoelectric patches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ducarne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering, COMPDYN 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Island of Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between measurement and boundary element modelization of subwoofers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Langrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">127th Audio Engineering Society Convention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaotic vibrations of harmonically forced plates: From low-dimensional chaos to wave turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMECH Colloquium 503: Nonlinear Normal Modes, Dimension Reduction and Localization in Vibrating Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibration reduction by switch shunting of piezoelectric elements: optimization of electromechanical coupling and switch timing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ducarne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Symposium on Design Modelling and Experiments of Adaptive Structures and Smart Systems, DeMEASS III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Vernon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear vibrations of rotating cantilever beams: Finite elements validations of various reduced order models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Sénéchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMECH Colloquium 503: Nonlinear Normal Modes, Dimension Reduction and Localization in Vibrating Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atténuation de vibration par shunt piézoélectrique en présence d’incertitude sur les paramètres électriques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Atténuation des vibrations de structures complexes par shunt piézoélectrique-Application à un modèle simplifié d'aube de turbomachine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Sénéchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412126v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atténuation des vibrations de structures complexes par shunt piézoélectrique-Application à un modèle simplifié d'aube de turbomachine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Atténuation de vibration par shunt piézoélectrique en présence d’incertitude sur les paramètres électriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Blanzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412124v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flambage et vibrations non-linéaires d'une plaque stratifiée piézoélectrique. Application à un capteur de masse MEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu Nicu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03391423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced order model for non-linear vibrations of a piezoelectric stratified plate. Application to a MEMS biosensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu Nicu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMECH Colloquium 503: Nonlinear Normal Modes, Dimension Reduction and Localization in Vibrating Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buckling and non-linear vibrations of a MEMS biosensor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Type of non-linearity of damped imperfect plates using non-linear normal modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Camier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth EUROMECH Nonlinear Dynamics Conference, ENOC 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Saint Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179355v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type of non-linearity of damped imperfect plates using non-linear normal modes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Buckling and non-linear vibrations of a MEMS biosensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liviu Nicu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ayela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Touzé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth EUROMECH Nonlinear Dynamics Conference, ENOC 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Saint Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179358v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibration reduction by switch shunting of piezoelectric elements: Nonlinear energy transfers between modes and optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ducarne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Adaptive Structures and Technologies, ICAST 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Ascona, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buckling and non-linear vibrations of a piezoelectric stratified plate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Optimisation de dispositifs passifs d'atténuation de vibration par shunt piézoélectrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ducarne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cyril Touzé</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromech 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01638183v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01488887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de dispositifs passifs d'atténuation de vibration par shunt piézoélectrique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+                <w:t xml:space="preserve">Structural vibration reduction optimization by switch shunting of piezoelectric elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ducarne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME International Mechanical Engineering Congress and Exposition, IMECE 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Seattle, Washington, United States. pp.797-816, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1045389X1036783⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01488887v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural vibration reduction optimization by switch shunting of piezoelectric elements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Buckling and non-linear vibrations of a piezoelectric stratified plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Deü</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liviu Nicu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ayela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME International Mechanical Engineering Congress and Exposition, IMECE 2007</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Euromech 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Porto, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179543v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of geometrically non-linear models of shell vibrations including in-plane inertia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Amabili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Camier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMECH Colloquium No. 483</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flambage et vibrations non-linéaires d'une plaque stratifiée piézoélectrique. Application à un bio-capteur MEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu Nicu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ayela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Colloque national en calcul de structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00404708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des imperfections géométriques sur les vibrations non-linéaires de plaques circulaires minces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Camier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03362374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Galerkin, POD and Nonlinear-Normal-Modes Models for Nonlinear Vibrations of Circular Cylindrical Shells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+                <w:t xml:space="preserve">Reduced-order models for damped geometrically non-linear vibrations of thin shells via real normal form</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Amabili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME IMECE 2006, International Mechanical Engineering Congress and Exposition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Second International Conference on Non-Linear Normal Modes and Localization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Samos, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154712v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced-order models for damped geometrically non-linear vibrations of thin shells via real normal form</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Comparison of Galerkin, POD and Nonlinear-Normal-Modes Models for Nonlinear Vibrations of Circular Cylindrical Shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Amabili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference on Non-Linear Normal Modes and Localization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME IMECE 2006, International Mechanical Engineering Congress and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Chicago, United States. pp.373-382, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/IMECE2006-14602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154711v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-amplitude forced vibrations of thin shallow spherical shells: Reduced-order models at resonance and mode coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Conference on Nonlinear Normal Modes and Localization in Vibrating Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Karlovasi, Samos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles réduits de structures minces en vibrations non-linéaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Non-linear modal interactions in thin structures: Theory and experiments on shallow shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Touzé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Luminais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
+              <w:t xml:space="preserve">International Forum on Aeroelasticity and Structural Dynamics, IFASD 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01813035v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type of non-linearity of shallow spherical shells using non-linear normal modes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Non-linear modal interactions in free-edge thin spherical shells: Measurements of a 1:1:2 internal resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Thomas</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Luminais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth Euromech Non-linear Dynamics Conference, ENOC 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Eindhoven, The, Netherlands</w:t>
+              <w:t xml:space="preserve">Third MIT Conference on Computational Fluid and Solid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Cambridge, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179564v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear modal interactions in thin structures: Theory and experiments on shallow shells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modèles réduits de structures minces en vibrations non-linéaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Luminais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Forum on Aeroelasticity and Structural Dynamics, IFASD 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Munich, Germany</w:t>
+              <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179561v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear modal interactions in free-edge thin spherical shells: Measurements of a 1:1:2 internal resonance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Type of non-linearity of shallow spherical shells using non-linear normal modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Éric Luminais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third MIT Conference on Computational Fluid and Solid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Cambridge, United States</w:t>
+              <w:t xml:space="preserve">Fifth Euromech Non-linear Dynamics Conference, ENOC 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Eindhoven, The, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179562v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced-order modeling for a cantilever beam subjected to harmonic forcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMECH 457, Nonlinear modes of vibrating systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical models of musical instruments and sound synthesis: The case of gongs and cymbals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Musical Acoustics, ISMA2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Nara, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear oscillations of continuous systems with quadratic and cubic non-linearities using non-linear normal modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second M.I.T. Conference on Computational Fluid and Solid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Cambridge, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferts d'énergie par couplage modal : étude d'un cas particulier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Determination of non-linear normal modes for conservative systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">congrès Français d'Acoustique, CFA 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Lille, France</w:t>
+              <w:t xml:space="preserve">Ninth International Congress on SOund and Vibration (ICSV 9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154706v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of non-linear normal modes for conservative systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Transferts d'énergie par couplage modal : étude d'un cas particulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lanchantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International Congress on SOund and Vibration (ICSV 9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Orlando, United States</w:t>
+              <w:t xml:space="preserve">congrès Français d'Acoustique, CFA 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154709v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical Characterizations of Copper at Nanoscale by Laue Microdiffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassel Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lhostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycal Houssaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Fremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Satellite European School for Young Scientists Microscopy and Materials Characterization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Dresde, Germany. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano drone bioinspiré à ailes vibrantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite de La Bigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Chercheurs en Acoustique vibrations et Bruit, JJCAB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A diptera-inspired vibrating-wing nano drone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Annual Meeting GDR 2088 BIOMIM, BIOMIM 202</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Nice, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diptera-inspired vibrating-wing nano drone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Workshop «Insect Bio-inspired Microtechnology»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Grenoble, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03590676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonant coupling for insect wings kinematics reproduction in a NAV and lift generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Conference on Smart Materials, Adaptive Structures and Intelligent Systems, SMASIS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Snowbird, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03566188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'ailes vibrantes pour un nano-drone mimant l'insecte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Paquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5es Journées des Jeunes Chercheurs en Vibrations, Acoustique et Bruit, JJCAB 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03571970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23339,569 +23818,569 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced-order modeling for nonlinear vibrations of structures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Nonlinear dynamical phenomena in musical acoustics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Nonlinear Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, volume 1, In press, Handbook of Nonlinear Dynamics</w:t>
+              <w:t xml:space="preserve">, World scientific, In press, Handbook of Nonlinear Dynamics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04968485v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear dynamical phenomena in musical acoustics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Reduced-order modeling for nonlinear vibrations of structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wiley. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Nonlinear Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, World scientific, In press, Handbook of Nonlinear Dynamics</w:t>
+              <w:t xml:space="preserve">, volume 1, In press, Handbook of Nonlinear Dynamics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04963751v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding, computing and identifying the nonlinear dynamics of elastic and piezoelectric structures thanks to nonlinear modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Model Order Reduction for Design, Analysis and Control of Nonlinear Vibratory Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-67499-0_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04596527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the use of flapping wing nano aerial vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zwingelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modern Technologies Enabling Safe and Secure UAV Operation in Urban Airspace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOS Press, pp.52-63, 2021, 9781643681887. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/NICSP210006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03541944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un insecte artificiel - Nanodrone dédié à la surveillance intra-bâtiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vanneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19 p. - dossier IN217, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51257/a-v1-in217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23911,95 +24390,95 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des paramètres d'accordage sur la double-décroissance du son d'un chœur de piano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRCAM. 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24009,100 +24488,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et modélisation de vibrations non-linéaires de milieux minces élastiques - Application aux instruments de percussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. Université Pierre et Marie Curie - Paris VI; Telecom ParisTech, 2001. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00005656v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24112,105 +24591,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique linéaire et non linéaire de structures élastiques et piézoélectriques. Instruments de musique, micro/nano systèmes électromécaniques, contrôle de vibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vibrations [physics.class-ph]. École normale supérieure de Cachan - ENS Cachan, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00718727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId510"/>
+      <w:footerReference w:type="default" r:id="rId525"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -24278,51 +24757,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0E3FCC8B"/>
+    <w:nsid w:val="9A671086"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24509,51 +24988,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-thomas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7240-5259" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061423793" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/213023719" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605208v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Grolet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Vizzaccaro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Debeurre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973318v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cottanceau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Alochet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Deligny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547816v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Figueiredo Stabile" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2026.109708" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424228v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhan Liu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pile" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Petit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine P&#233;rot-Le Gal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2025.110919" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331960v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Haudeville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amandolese" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lossouarn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud-Audine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2025.104442" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310578v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite de La Bigne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Colin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cattan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ghenna" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zwingelstein" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42235-025-00761-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394631v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fayolle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119343" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239886v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mah&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Grolet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mah&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119032" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721112v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabia Bayer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco I. Leine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2024.104894" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629937v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-024-09999-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040992v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.118028" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040988v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2024.105649" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628111v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benacchio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Grenat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2024.111423" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040982v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-08828-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040977v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2023.105401" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204974v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-08637-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886793v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Opreni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Salles" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.10430" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176296v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Veglia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalia Bistolas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Voolstra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hume" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Ruscheweyh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-04917-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453655v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cochelin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117534" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770271v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117157" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789753v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein Alabidin Shami" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665x/ac4ab5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476549v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nnaemeka Sunday Ugwuanyi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kestelyn" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Marinescu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2022.107873" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770793v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nnaemeka S. Ugwuanyi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clenet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2022.3161057" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795577v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein A. Shami" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.108768" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091470v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Abboud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-022-01583-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016826v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hans" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ingrid Richard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benoit" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boivin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202100658" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789488v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichang Shen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-022-01566-w" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770103v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109125" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770602v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116525" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784083v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10010-021-00571-x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957425v3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Neukirch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Yavari" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Challamel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.6828" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03500725v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Givois" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois De&#252;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2021.106575" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781516v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Berardengo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Manzoni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Vanali" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389x20986991" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576757v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auleley" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mahe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116018" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164983v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Kesmia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Yu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vibration4010014" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770733v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Drago" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116163" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283647v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-021-06693-9" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453806v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Saya" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dezest" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Welsh" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mathieu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/ab60bf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458116v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Roman Messina" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2020.2967452" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516517v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13051249" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781157v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-020-05997-6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586115v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Jack Tan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-020-01132-2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789382v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Vakilinejad" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-020-05512-x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500418v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Guillot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Ture Savadkoohi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546320910536" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781111v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389x20957097" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864713v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Guillot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lazarus" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109477" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141815v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grondel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2020.103056" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02952712v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Longobardi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-020-01902-5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289755v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-019-05021-6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292288v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.114883" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141155v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2017.10.002" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159456v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/121/66001" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147596v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Tian" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Amano" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2017.2737462" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989778v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V&#233;ron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688189v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Denis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jossic" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chomette" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renault" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.01.014" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159249v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862794v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Jossic" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chomette" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mamou-Mani" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5038114" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01816709v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Manrique-Juarez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Laborde" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Shalabaeva" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201801970" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166221v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ribeiro" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4035060" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392769v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X16667556" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394763v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-016-2965-0" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392666v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/25/7/075033" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01338557v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01338550v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Monteil" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084240v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2014.08.008" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01206323v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bilbao" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ducceschi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.21974" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169283v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazenq" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soyer" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/25/3/035002" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084685v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Goriely" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.10.009" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084667v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-013-1057-7" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177497v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mansfield" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Trolier-Mckinstry" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4802786" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084700v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2011.08.019" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082925v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ducarne" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/21/1/015008" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880968v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Henri Lamarque" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-012-0584-y" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01134807v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Amabili" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2010.09.004" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343625v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Perisanu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vincent" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/24/245501" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452004v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.07.020" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178691v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Nicu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009057" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572491v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2632" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089556v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Camier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2008.11.005" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71W9MVR5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00838878v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amabili" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2008.01.002" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00838876v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Favraud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/678307" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177697v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2008.04.014" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00838881v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Luminais" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-006-9132-y" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3008B1F702C9EC221894AA913880DD9E040DE202/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00838885v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2005.12.004" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00830689v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaigne" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2004.10.028" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01135295v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1250/ast.26.403" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00830693v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2003.04.005" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00830691v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Huberdeau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2004.09.003" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00830696v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-460x(02)01564-x" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00830697v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsvi.2002.5143" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460179v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Queste" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045449v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460033v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705400v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703860v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Itawi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMS60219.2024.10639904" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755458v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04920645v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Delabigne" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853854v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703870v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597282v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labat" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupraz" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Yehya" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chatelier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696860v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_2693" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199848v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIXDES58562.2023.10203223" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228009v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126358v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718335v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Chatelain" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281724v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite de la Bigne" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu R Colin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grondel S&#233;bastien" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03778406v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717654v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836081v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kutyla" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lemettre" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bessouet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bosseboeuf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coste" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP56576.2022.9911710" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887516v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848313v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mahe" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245295v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717695v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134881v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mattei" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04086-3_35" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754212v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245287v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717666v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04073620v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81162-4_32" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179048v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394247v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein Shami" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf Arabi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323700v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charrondi&#232;re" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582562v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179047v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516492v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isgteurope.2019.8905682" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582841v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01962993v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fuinel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079510v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bagn&#233;ris" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chastel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cherblanc" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debraux" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079534v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387666v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569877v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4987766" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01816372v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leichle" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2017.8000219" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03565852v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926872v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280238v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2017-3770" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922594v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465768v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465736v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424297v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM.2017.8273920" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04086663v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465766v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279717v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Daff&#233;" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2016.7421850" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412469v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203144v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legrand" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2015-8857" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144194v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880312v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2015-8836" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01134689v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179600v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399615v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nezamabadi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01138173v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203229v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mansfield" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trolier-Mckinstry" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2013.6474310" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954757v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01138180v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Frelat" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165172v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Costecalde" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01154714v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179583v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810733v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Seiler" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179273v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01154715v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422674v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592723v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178663v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592724v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179310v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179271v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179322v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Jean" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01148758v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2010-28407" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179284v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2010-28737" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01148760v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2010-28259" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179299v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Blanz&#233;" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179300v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179312v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Melon" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langrenne" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garcia" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179359v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadot" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Boudaoud" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179303v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179321v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412126v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412124v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391423v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179356v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179355v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ayela" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179358v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179347v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638183v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488887v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179543v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X1036783" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01154713v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404708v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362374v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01154712v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2006-14602" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01154711v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179563v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813035v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179564v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179561v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179562v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01154710v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179390v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179405v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01154706v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanchantin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01154709v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962892v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel Ayoub" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lhostis" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Moreau" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Houssaini" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Fremont" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887520v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03585639v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03590676v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03566188v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03571970v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Paquet" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968485v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pierre" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963751v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596527v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67499-0_4" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541944v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/NICSP210006" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04086646v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vanneste" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bontemps" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-in217" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659837v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005656v2" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00718727v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-thomas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7240-5259" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061423793" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/213023719" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973318v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cottanceau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Alochet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Deligny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547816v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Grolet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Figueiredo Stabile" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2026.109708" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561932v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite de La Bigne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cattan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ghenna" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grondel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2026.119783" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331960v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Haudeville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amandolese" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lossouarn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud-Audine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2025.104442" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310578v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Colin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zwingelstein" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42235-025-00761-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394631v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fayolle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119343" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239886v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mah&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Grolet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mah&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119032" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424228v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhan Liu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pile" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Petit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine P&#233;rot-Le Gal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2025.110919" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721112v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabia Bayer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco I. Leine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2024.104894" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605208v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Vizzaccaro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Debeurre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2025.105138" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629937v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-024-09999-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040992v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.118028" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628111v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benacchio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Grenat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2024.111423" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040988v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2024.105649" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040977v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2023.105401" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204974v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-08637-x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176296v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Veglia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalia Bistolas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Voolstra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hume" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Ruscheweyh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-04917-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886793v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Martin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Opreni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Salles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.10430" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453655v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cochelin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117534" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040982v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-08828-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091470v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Abboud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-022-01583-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770793v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nnaemeka S. Ugwuanyi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clenet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kestelyn" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2022.3161057" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476549v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nnaemeka Sunday Ugwuanyi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Marinescu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2022.107873" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795577v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein A. Shami" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.108768" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016826v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hans" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ingrid Richard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benoit" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boivin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202100658" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770103v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109125" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789488v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein Alabidin Shami" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichang Shen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-022-01566-w" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754080v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benacchio" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giraud-Audine" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-022-07233-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770602v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116525" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784083v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10010-021-00571-x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789753v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665x/ac4ab5" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770271v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117157" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957425v3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Neukirch" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Yavari" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Challamel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.6828" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03500725v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Givois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois De&#252;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2021.106575" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781516v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Berardengo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Manzoni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Vanali" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389x20986991" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164983v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Kesmia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Yu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vibration4010014" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576757v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auleley" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mahe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116018" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770733v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Drago" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116163" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283647v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-021-06693-9" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458116v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Roman Messina" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2020.2967452" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516517v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13051249" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781157v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-020-05997-6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781111v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389x20957097" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586115v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Jack Tan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-020-01132-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500418v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Guillot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Ture Savadkoohi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546320910536" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789382v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Vakilinejad" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-020-05512-x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864713v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Guillot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lazarus" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109477" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141815v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2020.103056" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02952712v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Longobardi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-020-01902-5" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453806v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Saya" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dezest" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Welsh" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mathieu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/ab60bf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02093540v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descombin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dagher" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Seoudi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5053955" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154125v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renault" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mah&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289755v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-019-05021-6" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292288v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.114883" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141155v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2017.10.002" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159456v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/121/66001" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147596v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Tian" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Amano" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2017.2737462" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989778v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V&#233;ron" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688189v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Denis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jossic" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chomette" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.01.014" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159249v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01816709v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Manrique-Juarez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Laborde" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Shalabaeva" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201801970" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862794v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Jossic" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chomette" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mamou-Mani" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5038114" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166221v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ribeiro" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4035060" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394763v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-016-2965-0" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392769v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X16667556" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392666v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/25/7/075033" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01338557v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01338550v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Monteil" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01206323v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bilbao" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ducceschi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.21974" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084240v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2014.08.008" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169283v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazenq" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soyer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/25/3/035002" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084685v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Goriely" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.10.009" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084667v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-013-1057-7" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177497v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mansfield" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huang" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Trolier-Mckinstry" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4802786" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084700v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2011.08.019" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082925v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ducarne" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/21/1/015008" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880968v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Henri Lamarque" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-012-0584-y" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343625v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Perisanu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vincent" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/24/245501" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01134807v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Amabili" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2010.09.004" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452004v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.07.020" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572491v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2632" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089556v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Camier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2008.11.005" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71W9MVR5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178691v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Nicu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009057" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00838878v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amabili" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2008.01.002" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00838876v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Favraud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/678307" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177697v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2008.04.014" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00838881v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Luminais" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-006-9132-y" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3008B1F702C9EC221894AA913880DD9E040DE202/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00838885v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2005.12.004" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00830689v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaigne" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2004.10.028" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01135295v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1250/ast.26.403" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00830693v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2003.04.005" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00830691v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Huberdeau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2004.09.003" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00830696v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-460x(02)01564-x" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00830697v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsvi.2002.5143" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045449v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460033v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460179v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Queste" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755458v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04920645v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Delabigne" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853854v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703870v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597282v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labat" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupraz" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Yehya" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chatelier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696860v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_2693" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705400v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703860v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Itawi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMS60219.2024.10639904" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228009v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126358v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199848v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIXDES58562.2023.10203223" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718335v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Chatelain" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281724v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite de la Bigne" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu R Colin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grondel S&#233;bastien" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03778406v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717654v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836081v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kutyla" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lemettre" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bessouet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bosseboeuf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coste" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP56576.2022.9911710" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887516v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848313v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mahe" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134881v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mattei" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04086-3_35" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717695v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245295v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754212v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245287v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717666v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04073620v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81162-4_32" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394247v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein Shami" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf Arabi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323700v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charrondi&#232;re" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582562v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179047v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516492v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isgteurope.2019.8905682" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582841v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179048v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01962993v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fuinel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079534v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cherblanc" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bagn&#233;ris" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079510v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chastel" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debraux" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387666v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569877v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4987766" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01816372v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leichle" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2017.8000219" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03565852v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926872v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280238v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2017-3770" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465736v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922594v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465768v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04086663v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465766v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424297v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM.2017.8273920" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279717v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Daff&#233;" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2016.7421850" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412469v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203144v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legrand" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2015-8857" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144194v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880312v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2015-8836" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01134689v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179600v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399615v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nezamabadi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203229v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mansfield" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trolier-Mckinstry" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2013.6474310" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01138173v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954757v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01138180v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Frelat" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165172v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Costecalde" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179583v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810733v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Seiler" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01154714v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179273v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01154715v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422674v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592723v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178663v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592724v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179271v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01148758v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2010-28407" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179322v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Jean" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179284v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2010-28737" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01148760v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2010-28259" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179299v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Blanz&#233;" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179310v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179300v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179312v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Melon" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langrenne" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garcia" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179359v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadot" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Boudaoud" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179303v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179321v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412124v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412126v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391423v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179356v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179358v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179355v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ayela" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179347v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488887v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179543v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X1036783" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638183v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01154713v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404708v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362374v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01154711v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01154712v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2006-14602" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179563v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179561v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179562v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813035v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179564v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01154710v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179390v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179405v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01154709v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01154706v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanchantin" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962892v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel Ayoub" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lhostis" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Moreau" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Houssaini" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Fremont" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887520v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03585639v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03590676v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03566188v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03571970v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Paquet" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963751v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968485v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pierre" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596527v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67499-0_4" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541944v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/NICSP210006" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04086646v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vanneste" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bontemps" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-in217" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659837v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005656v2" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00718727v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>