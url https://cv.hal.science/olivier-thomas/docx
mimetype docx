--- v1 (2026-04-08)
+++ v2 (2026-05-15)
@@ -2726,645 +2726,641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05040982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the combination of multiple harmonics in direct and parametric forcing of an oscillator: new results on parametric amplification</w:t>
+                <w:t xml:space="preserve">Solving Magnetodynamic Problems via Normal Form Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy Abboud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé Mahé</w:t>
+                <w:t xml:space="preserve">Nnaemeka S. Ugwuanyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Clenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meccanica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11012-022-01583-9⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (9), 4p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tmag.2022.3161057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05091470v1</w:t>
+                <w:t xml:space="preserve">hal-03770793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving Magnetodynamic Problems via Normal Form Method</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the combination of multiple harmonics in direct and parametric forcing of an oscillator: new results on parametric amplification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Kestelyn</w:t>
+                <w:t xml:space="preserve">Eddy Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Grolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 58 (9), 4p. </w:t>
+              <w:t xml:space="preserve">Meccanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57 (10), pp.2447-2471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tmag.2022.3161057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11012-022-01583-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770793v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05091470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A normal form-based power system out-of-step protection</w:t>
+                <w:t xml:space="preserve">A nonlinear piezoelectric shunt absorber with a 2:1 internal resonance: Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nnaemeka Sunday Ugwuanyi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Kestelyn</w:t>
+                <w:t xml:space="preserve">Zein A. Shami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bin Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsr.2022.107873⟩</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 170, pp.108768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2021.108768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04476549v1</w:t>
+                <w:t xml:space="preserve">hal-03795577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonlinear piezoelectric shunt absorber with a 2:1 internal resonance: Theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A normal form-based power system out-of-step protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nnaemeka Sunday Ugwuanyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Kestelyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Marinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zein A. Shami</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Thomas</w:t>
+                <w:t xml:space="preserve">Bin Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 170, pp.108768. </w:t>
+              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 208, pp.107873. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2021.108768⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsr.2022.107873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795577v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An In Situ Synchrotron X‐Ray Diffraction Study on the Influence of Hydrogen on the Crystallization of Ge‐Rich Ge2Sb2Te5</w:t>
+                <w:t xml:space="preserve">Nonlinear dynamics of coupled oscillators in 1:2 internal resonance: effects of the non-resonant quadratic terms and recovery of the saturation effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipp Hans</w:t>
+                <w:t xml:space="preserve">Zein Alabidin Shami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Mocuta</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yichang Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssr.202100658⟩</w:t>
+              <w:t xml:space="preserve">Meccanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11012-022-01566-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04016826v1</w:t>
+                <w:t xml:space="preserve">hal-03789488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subharmonic centrifugal pendulum vibration absorbers allowing a rotational mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3409,206 +3405,210 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 177, pp.109125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ymssp.2022.109125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear dynamics of coupled oscillators in 1:2 internal resonance: effects of the non-resonant quadratic terms and recovery of the saturation effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An In Situ Synchrotron X‐Ray Diffraction Study on the Influence of Hydrogen on the Crystallization of Ge‐Rich Ge2Sb2Te5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Hans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Mocuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zein Alabidin Shami</w:t>
+                <w:t xml:space="preserve">Daniel Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yichang Shen</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meccanica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Phase-Change and Ovonic Materials, 16 (9), pp.2100658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11012-022-01566-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssr.202100658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03789488v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of dry friction on a parametric nonlinear oscillator</w:t>
               </w:r>
@@ -3828,51 +3828,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of dynamic transmission error for gear transmission systems using modal decomposition and Fourier series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Grolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3939,482 +3939,482 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03784083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonlinear piezoelectric shunt absorber with 2:1 internal resonance: experimental proof of concept</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+                <w:t xml:space="preserve">On the dynamic stability and efficiency of centrifugal pendulum vibration absorbers with rotating pendulums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Grolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 31 (3), pp.035006. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 536, pp.117157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-665x/ac4ab5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2022.117157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03789753v1</w:t>
+                <w:t xml:space="preserve">hal-03770271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the dynamic stability and efficiency of centrifugal pendulum vibration absorbers with rotating pendulums</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Mahé</w:t>
+                <w:t xml:space="preserve">A nonlinear piezoelectric shunt absorber with 2:1 internal resonance: experimental proof of concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zein Alabidin Shami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 536, pp.117157. </w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (3), pp.035006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2022.117157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-665x/ac4ab5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03770271v1</w:t>
+                <w:t xml:space="preserve">hal-03789753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the Von Kármán and Kirchhoff models for the post-buckling and vibrations of elastic beams</w:t>
+                <w:t xml:space="preserve">Dynamics of piezoelectric structures with geometric nonlinearities: A non-intrusive reduced order modelling strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Neukirch</w:t>
+                <w:t xml:space="preserve">Arthur Givois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morteza Yavari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noël Challamel</w:t>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/jtcam.6828⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 253, pp.106575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2021.106575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02957425v3</w:t>
+                <w:t xml:space="preserve">hal-03500725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of piezoelectric structures with geometric nonlinearities: A non-intrusive reduced order modelling strategy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of the Von Kármán and Kirchhoff models for the post-buckling and vibrations of elastic beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Neukirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Givois</w:t>
+                <w:t xml:space="preserve">Morteza Yavari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Deü</w:t>
+                <w:t xml:space="preserve">Noël Challamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 253, pp.106575. </w:t>
+              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2021.106575⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/jtcam.6828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03500725v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957425v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidelines for the layout and tuning of piezoelectric resonant shunt with negative capacitances in terms of dynamic compliance, mobility and accelerance</w:t>
               </w:r>
@@ -4511,278 +4511,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Reduction Methods for Finite Element Geometrically Nonlinear Beam Structures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tunable electromagnetic resonant shunt using pulse-width modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassim Kesmia</w:t>
+                <w:t xml:space="preserve">Michel Auleley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ting Yu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hervé Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4, pp.175 - 204. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 500, pp.116018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/vibration4010014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2021.116018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03164983v1</w:t>
+                <w:t xml:space="preserve">hal-03576757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable electromagnetic resonant shunt using pulse-width modulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of Reduction Methods for Finite Element Geometrically Nonlinear Beam Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yichang Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Vizzaccaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Auleley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+                <w:t xml:space="preserve">Nassim Kesmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Mahe</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ting Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 500, pp.116018. </w:t>
+              <w:t xml:space="preserve">Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, pp.175 - 204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2021.116018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/vibration4010014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03576757v1</w:t>
+                <w:t xml:space="preserve">hal-03164983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The reduction of operational amplifier electrical outputs to improve piezoelectric shunts with negative capacitance</w:t>
               </w:r>
@@ -5006,90 +5006,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Fast Track to Nonlinear Modal Analysis of Power System Using Normal Form</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nnaemeka Sunday Ugwuanyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Marinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Roman Messina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5136,77 +5136,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power System Nonlinear Modal Analysis Using Computationally Reduced Normal Form Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nnaemeka Sunday Ugwuanyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Marinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5247,174 +5247,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of nonlinear resonances in piezoelectric plates with geometric nonlinearities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Deü</w:t>
+                <w:t xml:space="preserve">A comparison of robustness and performance of linear and nonlinear Lanchester dampers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Vakilinejad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Grolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 102 (3), pp.1451-1462. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11071-020-05997-6⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 100 (1), pp.269-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11071-020-05512-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781157v1</w:t>
+                <w:t xml:space="preserve">hal-03789382v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of a dynamic vibration absorber by means of an electromagnetic shunt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Auleley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5432,431 +5419,444 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 32 (3), pp.331-354. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1045389x20957097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Backbone curves of coupled cubic oscillators in one-to-one internal resonance: bifurcation scenario, measurements and parameter identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Givois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin-Jack Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meccanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 55 (3), pp.481-503. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11012-020-01132-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and experimental investigation of a 1:3 internal resonance in a beam with piezoelectric patches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Givois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Ture Savadkoohi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vibration and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.107754632091053. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1077546320910536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02500418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of robustness and performance of linear and nonlinear Lanchester dampers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Grolet</w:t>
+                <w:t xml:space="preserve">Experimental analysis of nonlinear resonances in piezoelectric plates with geometric nonlinearities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Givois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 100 (1), pp.269-287. </w:t>
+              <w:t xml:space="preserve">, 2020, 102 (3), pp.1451-1462. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11071-020-05512-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11071-020-05997-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03789382v2</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A purely frequency based Floquet-Hill formulation for the efficient stability computation of periodic solutions of ordinary differential systems</w:t>
               </w:r>
@@ -6102,90 +6102,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-intrusive reduced order modelling for the dynamics of geometrically nonlinear flat structures using three-dimensional finite elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Vizzaccaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Givois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Longobardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yichang Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 66 (6), pp.1293-1319. </w:t>
@@ -6586,90 +6586,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the frequency response computation of geometrically nonlinear flat structures using reduced-order finite element models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Givois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Grolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 97 (2), pp.1747-1781. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6944,404 +6944,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two modes resonant combined motion for insect wings kinematics reproduction and lift generation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Cattan</w:t>
+                <w:t xml:space="preserve">An Accurate Third-Order Normal Form Approximation for Power System Nonlinear Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Grondel</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Amano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Roman Messina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/121/66001⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (2), pp.2128-2139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPWRS.2017.2737462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02159456v1</w:t>
+                <w:t xml:space="preserve">hal-02147596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Accurate Third-Order Normal Form Approximation for Power System Nonlinear Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Kestelyn</w:t>
+                <w:t xml:space="preserve">A finite element/quaternion/asymptotic numerical method for the 3D simulation of flexible cables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cottanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arturo Roman Messina</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Alochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Deligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPWRS.2017.2737462⟩</w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 139, pp.14-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2017.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147596v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A finite element/quaternion/asymptotic numerical method for the 3D simulation of flexible cables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Cottanceau</w:t>
+                <w:t xml:space="preserve">Two modes resonant combined motion for insect wings kinematics reproduction and lift generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Faux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Renaud Deligny</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grondel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2017.10.002⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (6), pp.66001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/121/66001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01989778v1</w:t>
+                <w:t xml:space="preserve">hal-02159456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identication of nonlinear modes using phase-locked-loop experimental continuation and normal form</w:t>
               </w:r>
@@ -7563,295 +7563,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02159249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromachining-compatible, facile fabrication of polymer nanocomposite spin crossover actuators</w:t>
+                <w:t xml:space="preserve">Effects of internal resonances in the pitch glide of Chinese gongs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Dolores Manrique-Juarez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Mathieu</w:t>
+                <w:t xml:space="preserve">Marguerite Jossic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Laborde</w:t>
+                <w:t xml:space="preserve">Baptiste Chomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Rat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Victoria Shalabaeva</w:t>
+                <w:t xml:space="preserve">Adrien Mamou-Mani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.201801970⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 144 (1), pp.431-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.5038114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01816709v1</w:t>
+                <w:t xml:space="preserve">hal-01862794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of internal resonances in the pitch glide of Chinese gongs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micromachining-compatible, facile fabrication of polymer nanocomposite spin crossover actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Dolores Manrique-Juarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marguerite Jossic</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vivien Denis</w:t>
+                <w:t xml:space="preserve">Adrian Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Chomette</w:t>
+                <w:t xml:space="preserve">Sylvain Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Mamou-Mani</w:t>
+                <w:t xml:space="preserve">Victoria Shalabaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 144 (1), pp.431-442. </w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (29), pp.1801970. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.5038114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201801970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862794v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Modes of Vibration and Internal Resonances in Nonlocal Beams</w:t>
               </w:r>
@@ -7922,248 +7922,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03166221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardening/softening behavior and reduced order modeling of nonlinear vibrations of rotating cantilever beams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved shunt damping with two negative capacitances: an efficient alternative to resonant shunt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Berardengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Deü</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Manzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11071-016-2965-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1045389X16667556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01394763v1</w:t>
+                <w:t xml:space="preserve">hal-01392769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved shunt damping with two negative capacitances: an efficient alternative to resonant shunt</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hardening/softening behavior and reduced order modeling of nonlinear vibrations of rotating cantilever beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stefano Manzoni</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Sénéchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.1-17. </w:t>
+              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 86 (2), pp.1293-1318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1045389X16667556⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11071-016-2965-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392769v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved resistive shunt by means of negative capacitance: new circuit, performances and multi-mode control</w:t>
               </w:r>
@@ -8798,51 +8798,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singular inextensible limit in the vibrations of post-buckled rods: Analytical derivation and role of boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Goriely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9179,51 +9179,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 49 (1), pp.35-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9283,51 +9283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ducarne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 21 (1), pp.015008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9807,51 +9807,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrations of an elastic structure with shunted piezoelectric patches: efficient finite element formulation and electromechanical coupling coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ducarne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11749,273 +11749,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation d'un Nano-drone à ailes vibrantes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Piezo-elasto-hydrodynamic models for piezoelectric shunt damping of hydrofoils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Haudeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Amandolese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Lossouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique - Méca-J</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, https://mecaj2024.sciencesconf.org/, Aug 2024, En distanciel, France</w:t>
+              <w:t xml:space="preserve">Journées annuelles du GdR EX-MODELI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04920645v1</w:t>
+                <w:t xml:space="preserve">hal-04853854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezo-elasto-hydrodynamic models for piezoelectric shunt damping of hydrofoils</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optimisation d'un Nano-drone à ailes vibrantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Delabigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zwingelstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles du GdR EX-MODELI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique - Méca-J</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://mecaj2024.sciencesconf.org/, Aug 2024, En distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04853854v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new design and optimization method of a nano-aerial vehicle with resonant vibrating wings</w:t>
               </w:r>
@@ -12126,51 +12126,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging strain and defects in nanocrystals using in situ Bragg coherent diffraction imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12375,256 +12375,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of direct and parametric piezoelectric energy harvester with geometrical nonlinearities</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optimization of the design and microfabrication of a biologically inspired nano-aerial flapping wing vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite de La Bigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Itawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENOC2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE-NEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Kyoto, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEMS60219.2024.10639904⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04705400v1</w:t>
+                <w:t xml:space="preserve">hal-04703860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the design and microfabrication of a biologically inspired nano-aerial flapping wing vehicle</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of direct and parametric piezoelectric energy harvester with geometrical nonlinearities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-NEMS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ENOC2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Delft, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NEMS60219.2024.10639904⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04703860v1</w:t>
+                <w:t xml:space="preserve">hal-04705400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and optimisation of a vibrating wing insect-size air vehicle</w:t>
               </w:r>
@@ -12895,51 +12895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite de La Bigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Itawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zwingelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13092,277 +13092,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03718335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano drone bioinspiré à ailes vibrantes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Grondel Sébastien</w:t>
+                <w:t xml:space="preserve">Comparison of nonlinear methods for reduced-order modeling of geometrically nonlinear structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Vizzaccaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Opreni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">ENOC 2020+2, 10th European Nonlinear Dynamics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04281724v1</w:t>
+                <w:t xml:space="preserve">hal-03778406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of nonlinear methods for reduced-order modeling of geometrically nonlinear structures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrea Opreni</w:t>
+                <w:t xml:space="preserve">Nano drone bioinspiré à ailes vibrantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite de la Bigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu R Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grondel Sébastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENOC 2020+2, 10th European Nonlinear Dynamics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778406v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation efficace de structures élancées géométriquement non linéaires : réponses en régime forcé et modes non linéaires</w:t>
               </w:r>
@@ -13450,403 +13450,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03717654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen and hydrogen sorption in thermally activated yttrium-based getter thin films for MEMS vacuum packaging</w:t>
+                <w:t xml:space="preserve">Subharmonic filtration in rotating machines using centrifugal pendulum vibration absorbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Kutyla</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Grolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836081v1</w:t>
+                <w:t xml:space="preserve">hal-03848313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano drone bioinspiré à ailes vibrantes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oxygen and hydrogen sorption in thermally activated yttrium-based getter thin films for MEMS vacuum packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Kutyla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lemettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bessouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bosseboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR 2088 "BIOMIM" BIOMIMÉTISME et BIOINSPIRATION</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Pont-a-Mousson, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIP56576.2022.9911710⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03887516v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subharmonic filtration in rotating machines using centrifugal pendulum vibration absorbers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Mahé</w:t>
+                <w:t xml:space="preserve">Nano drone bioinspiré à ailes vibrantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite de La Bigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">GDR 2088 "BIOMIM" BIOMIMÉTISME et BIOINSPIRATION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848313v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Modes of Cantilever Beams at Extreme Amplitudes: Numerical Computation and Experiments</w:t>
               </w:r>
@@ -13962,51 +13962,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse et stabilité d'absorbeurs pendulaires centrifuges sous-harmoniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14420,51 +14420,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Piezoelectric Shunt Absorber with 2:1 Internal Resonance: Theory and Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zein Alabidin Shami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14515,64 +14515,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the Type of Nonlinearity of Shallow Spherical Shells: Comparison of Direct Normal Form with Modal Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yichang Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Kesmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14757,51 +14757,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing continuation methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14895,64 +14895,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrations de structures flexibles en très grande amplitude - Application à un nano drone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Givois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15007,77 +15007,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element reduced-order models to predict the geometrically nonlinear dynamics of piezoelectric laminated structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Givois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th ECCOMAS Thematic Conference on Smart Structures and Materials, SMART 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15102,90 +15102,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Method for Accelerating the Analysis of Nonlinear Behaviour of Power Grids using Normal Form Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nnaemeka Sunday Ugwuanyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Marinescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISGT Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Bucarest, Romania. </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15232,64 +15232,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible structures undergoing large amplitude vibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Givois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15344,103 +15344,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and experimental study of piezoelectric nonlinear resonators for energy harvesting and vibrations control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Givois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zwingelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Ture Savadkoohi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th ECCOMAS Thematic Conference on Smart Structures and Materials, SMART 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
@@ -15482,77 +15482,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite elements based reduced order models for nonlinear dynamics of piezoelectric and dielectric laminated micro/nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Givois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Grolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fuinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15588,247 +15588,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic analysis of masonry structures based on NSCD method</w:t>
+                <w:t xml:space="preserve">Poutre de grande portée en pierre précontrainte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marine Bagnéris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Debraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th French-Italian Meeting on masonry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées nationales maçonnerie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFSTTAR, Mar 2018, Marne la Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02079534v1</w:t>
+                <w:t xml:space="preserve">hal-02079510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poutre de grande portée en pierre précontrainte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId391" w:history="1">
+                <w:t xml:space="preserve">Seismic analysis of masonry structures based on NSCD method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cherblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bagnéris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales maçonnerie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFSTTAR, Mar 2018, Marne la Vallée, France</w:t>
+              <w:t xml:space="preserve">5th French-Italian Meeting on masonry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02079510v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Localization in Periodic Structures: Application to Centrifugal Pendulum Vibration Absorber</w:t>
               </w:r>
@@ -15909,103 +15909,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active control of Chinese gongs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Jossic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Mamou-Mani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics '17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Boston, United States. pp.3619 - 3620, </w:t>
@@ -16311,51 +16311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cottanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Alochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16517,338 +16517,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03280238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique de la dynamique non linéaire de micro-structures minces axisymétriques stratifiées piézoélectriques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Deü</w:t>
+                <w:t xml:space="preserve">Continuation d'antirésonance d'absorbeurs dynamiques non linéaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465736v1</w:t>
+                <w:t xml:space="preserve">hal-01922594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuation d'antirésonance d'absorbeurs dynamiques non linéaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesure de résonances nonlinéaires et de courbes maitresses d'une poutre piézoélectrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Jossic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922594v1</w:t>
+                <w:t xml:space="preserve">hal-03465768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de résonances nonlinéaires et de courbes maitresses d'une poutre piézoélectrique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+                <w:t xml:space="preserve">Simulation numérique de la dynamique non linéaire de micro-structures minces axisymétriques stratifiées piézoélectriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Givois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465768v1</w:t>
+                <w:t xml:space="preserve">hal-03465736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrating wings conception for an insect-like nano-drone</w:t>
               </w:r>
@@ -17050,64 +17050,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normal form based analytical investigation of nonlinear power system dynamics under excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17180,51 +17180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fuinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadim Daffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17749,462 +17749,462 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01880312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complicated dynamics exhibited by thin shells displaying numerous internal resonances: application to the steelpan</w:t>
+                <w:t xml:space="preserve">Nonlinear vibrations of rotating cantilever beams: Finite-elements validations of various reduced-order models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyril Touzé</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Sénéchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Nonlinear Dynamics conference ENOC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">11th World Congress on Computational Mechanics, WCCM XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134689v1</w:t>
+                <w:t xml:space="preserve">hal-03179600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear vibrations of rotating cantilever beams: Finite-elements validations of various reduced-order models</w:t>
+                <w:t xml:space="preserve">Complicated dynamics exhibited by thin shells displaying numerous internal resonances: application to the steelpan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Deü</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th World Congress on Computational Mechanics, WCCM XI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">European Nonlinear Dynamics conference ENOC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179600v1</w:t>
+                <w:t xml:space="preserve">hal-01134689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul de vibrations non linéaires de micro/nano-structures piézoélectriques stratifiées par modèles réduits avec correction quasi-statique</w:t>
+                <w:t xml:space="preserve">Piezoelectric parametric amplifiers with integrated actuation and sensing capabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">W. Mansfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Trolier-Mckinstry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Colloque National en Calcul des Structures (CSMA 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th IEEE international conference on micro electro mechanical systems (MEMS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Taipei, Taiwan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MEMSYS.2013.6474310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01399615v1</w:t>
+                <w:t xml:space="preserve">hal-01203229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric parametric amplifiers with integrated actuation and sensing capabilities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear vibrations of steelpans: analysis of mode coupling in view of modal sound synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th IEEE international conference on micro electro mechanical systems (MEMS 2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SMAC Stockholm Music Acoustics Conference 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Stockholm, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203229v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear vibrations of steelpans: analysis of mode coupling in view of modal sound synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18217,168 +18217,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMAC Stockholm Music Acoustics Conference 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">Stockholm Music Acoustics Conference (SMAC) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Stokholm, Denmark. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138173v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear vibrations of steelpans: analysis of mode coupling in view of modal sound synthesis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calcul de vibrations non linéaires de micro/nano-structures piézoélectriques stratifiées par modèles réduits avec correction quasi-statique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stockholm Music Acoustics Conference (SMAC) 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Stokholm, Denmark. pp.1-6</w:t>
+              <w:t xml:space="preserve">11e Colloque National en Calcul des Structures (CSMA 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03954757v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la mise en forme sur les vibrations d'une coque mince : application au steelpan.</w:t>
               </w:r>
@@ -18597,77 +18597,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced order finite element models for nonlinear vibrations of piezoelectric layered beams with applications to MEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18915,217 +18915,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced order finite element models for nonlinear vibrations of stratified piezoelectric beams with applications to MEMS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Deü</w:t>
+                <w:t xml:space="preserve">An upper bound for normal form asymptotic expansions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Henri Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Composite Structures, ICCS16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">DSTA 2011, Dynamical Systems Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Lodz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179273v1</w:t>
+                <w:t xml:space="preserve">hal-01154715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An upper bound for normal form asymptotic expansions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Touzé</w:t>
+                <w:t xml:space="preserve">Reduced order finite element models for nonlinear vibrations of stratified piezoelectric beams with applications to MEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DSTA 2011, Dynamical Systems Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Lodz, Poland</w:t>
+              <w:t xml:space="preserve">16th International Conference on Composite Structures, ICCS16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01154715v1</w:t>
+                <w:t xml:space="preserve">hal-03179273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">vibrations non linéaires de steelpans : couplages modaux via la résonance interne 1:2:2</w:t>
               </w:r>
@@ -19383,64 +19383,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction de modèles éléments finis pour les vibrations non linéaires. Application à des nano-structures piézoélectriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19478,64 +19478,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of passive vibration damping of rotor blade structures using shunted piezoelectric elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Sénéchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19567,295 +19567,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A harmonic-based method for computing the stability of periodic oscillations of non-linear structural systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of shunted piezoelectric patches for complex structure vibration reduction - Application to a turbojet fan blade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Sénéchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyril Touzé</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME IDETC 2010 International Design Engineer ing Technical Conferences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IV European Conference on Computational Mechanics, ECCM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148758v1</w:t>
+                <w:t xml:space="preserve">hal-03179322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of shunted piezoelectric patches for complex structure vibration reduction - Application to a turbojet fan blade</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A harmonic-based method for computing the stability of periodic oscillations of non-linear structural systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Jean</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV European Conference on Computational Mechanics, ECCM 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME IDETC 2010 International Design Engineer ing Technical Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Montreal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/DETC2010-28407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179322v1</w:t>
+                <w:t xml:space="preserve">hal-01148758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of shunted piezoelectric patches for vibration reduction of complex structures - Application to a turbojet fan blade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Sénéchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 ASME International Design Engineering Technical Conferences &amp; Computers and Information In Engineering Conference, IDETC/CIE 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Montréal, Quebec, Canada. pp.695-704, </w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20101,51 +20101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV European Conference on Computational Mechanics, ECCM 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20164,230 +20164,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient finite-element formulation for passive vibration attenuation using shunt piezoelectric patches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Deü</w:t>
+                <w:t xml:space="preserve">Comparison between measurement and boundary element modelization of subwoofers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Langrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Ducarne</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering, COMPDYN 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Island of Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">127th Audio Engineering Society Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179300v1</w:t>
+                <w:t xml:space="preserve">hal-03179312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between measurement and boundary element modelization of subwoofers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Langrenne</w:t>
+                <w:t xml:space="preserve">An efficient finite-element formulation for passive vibration attenuation using shunt piezoelectric patches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Garcia</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ducarne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">127th Audio Engineering Society Convention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, New-York, United States</w:t>
+              <w:t xml:space="preserve">Second International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering, COMPDYN 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Island of Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179312v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaotic vibrations of harmonically forced plates: From low-dimensional chaos to wave turbulence</w:t>
               </w:r>
@@ -20507,51 +20507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ducarne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Symposium on Design Modelling and Experiments of Adaptive Structures and Smart Systems, DeMEASS III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Vernon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20576,77 +20576,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear vibrations of rotating cantilever beams: Finite elements validations of various reduced order models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Sénéchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMECH Colloquium 503: Nonlinear Normal Modes, Dimension Reduction and Localization in Vibrating Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20665,217 +20665,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atténuation des vibrations de structures complexes par shunt piézoélectrique-Application à un modèle simplifié d'aube de turbomachine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Sénéchal</w:t>
+                <w:t xml:space="preserve">Atténuation de vibration par shunt piézoélectrique en présence d’incertitude sur les paramètres électriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Blanzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01412124v1</w:t>
+                <w:t xml:space="preserve">hal-01412126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atténuation de vibration par shunt piézoélectrique en présence d’incertitude sur les paramètres électriques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Blanzé</w:t>
+                <w:t xml:space="preserve">Atténuation des vibrations de structures complexes par shunt piézoélectrique-Application à un modèle simplifié d'aube de turbomachine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Sénéchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01412126v1</w:t>
+                <w:t xml:space="preserve">hal-01412124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flambage et vibrations non-linéaires d'une plaque stratifiée piézoélectrique. Application à un capteur de masse MEMS</w:t>
               </w:r>
@@ -21280,51 +21280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ducarne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Adaptive Structures and Technologies, ICAST 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Ascona, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21343,442 +21343,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de dispositifs passifs d'atténuation de vibration par shunt piézoélectrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Ducarne</w:t>
+                <w:t xml:space="preserve">Reduction of geometrically non-linear models of shell vibrations including in-plane inertia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Amabili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Deü</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Camier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
+              <w:t xml:space="preserve">EUROMECH Colloquium No. 483</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01488887v1</w:t>
+                <w:t xml:space="preserve">hal-01154713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural vibration reduction optimization by switch shunting of piezoelectric elements</w:t>
+                <w:t xml:space="preserve">Optimisation de dispositifs passifs d'atténuation de vibration par shunt piézoélectrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ducarne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME International Mechanical Engineering Congress and Exposition, IMECE 2007</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179543v1</w:t>
+                <w:t xml:space="preserve">hal-01488887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buckling and non-linear vibrations of a piezoelectric stratified plate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural vibration reduction optimization by switch shunting of piezoelectric elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ducarne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cyril Touzé</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromech 2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME International Mechanical Engineering Congress and Exposition, IMECE 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Seattle, Washington, United States. pp.797-816, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1045389X1036783⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01638183v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of geometrically non-linear models of shell vibrations including in-plane inertia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Buckling and non-linear vibrations of a piezoelectric stratified plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liviu Nicu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ayela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Touzé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Camier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMECH Colloquium No. 483</w:t>
+              <w:t xml:space="preserve">Euromech 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01154713v1</w:t>
+                <w:t xml:space="preserve">hal-01638183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flambage et vibrations non-linéaires d'une plaque stratifiée piézoélectrique. Application à un bio-capteur MEMS</w:t>
               </w:r>
@@ -24757,51 +24757,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9A671086"/>
+    <w:nsid w:val="CF2ED707"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24988,51 +24988,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-thomas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7240-5259" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061423793" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/213023719" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973318v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cottanceau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Alochet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Deligny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547816v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Grolet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Figueiredo Stabile" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2026.109708" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561932v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite de La Bigne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cattan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ghenna" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grondel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2026.119783" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331960v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Haudeville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amandolese" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lossouarn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud-Audine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2025.104442" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310578v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Colin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zwingelstein" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42235-025-00761-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394631v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fayolle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119343" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239886v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mah&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Grolet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mah&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119032" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424228v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhan Liu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pile" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Petit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine P&#233;rot-Le Gal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2025.110919" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721112v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabia Bayer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco I. Leine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2024.104894" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605208v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Vizzaccaro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Debeurre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2025.105138" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629937v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-024-09999-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040992v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.118028" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628111v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benacchio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Grenat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2024.111423" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040988v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2024.105649" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040977v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2023.105401" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204974v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-08637-x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176296v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Veglia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalia Bistolas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Voolstra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hume" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Ruscheweyh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-04917-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886793v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Martin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Opreni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Salles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.10430" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453655v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cochelin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117534" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040982v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-08828-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091470v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Abboud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-022-01583-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770793v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nnaemeka S. Ugwuanyi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clenet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kestelyn" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2022.3161057" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476549v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nnaemeka Sunday Ugwuanyi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Marinescu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2022.107873" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795577v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein A. Shami" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.108768" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016826v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hans" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ingrid Richard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benoit" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boivin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202100658" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770103v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109125" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789488v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein Alabidin Shami" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichang Shen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-022-01566-w" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754080v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benacchio" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giraud-Audine" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-022-07233-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770602v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116525" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784083v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10010-021-00571-x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789753v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665x/ac4ab5" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770271v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117157" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957425v3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Neukirch" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Yavari" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Challamel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.6828" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03500725v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Givois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois De&#252;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2021.106575" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781516v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Berardengo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Manzoni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Vanali" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389x20986991" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164983v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Kesmia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Yu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vibration4010014" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576757v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auleley" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mahe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116018" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770733v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Drago" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116163" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283647v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-021-06693-9" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458116v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Roman Messina" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2020.2967452" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516517v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13051249" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781157v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-020-05997-6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781111v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389x20957097" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586115v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Jack Tan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-020-01132-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500418v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Guillot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Ture Savadkoohi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546320910536" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789382v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Vakilinejad" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-020-05512-x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864713v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Guillot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lazarus" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109477" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141815v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2020.103056" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02952712v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Longobardi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-020-01902-5" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453806v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Saya" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dezest" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Welsh" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mathieu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/ab60bf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02093540v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descombin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dagher" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Seoudi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5053955" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154125v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renault" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mah&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289755v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-019-05021-6" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292288v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.114883" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141155v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2017.10.002" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159456v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/121/66001" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147596v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Tian" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Amano" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2017.2737462" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989778v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V&#233;ron" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688189v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Denis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jossic" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chomette" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.01.014" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159249v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01816709v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Manrique-Juarez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Laborde" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Shalabaeva" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201801970" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862794v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Jossic" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chomette" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mamou-Mani" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5038114" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166221v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ribeiro" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4035060" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394763v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-016-2965-0" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392769v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X16667556" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392666v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/25/7/075033" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01338557v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01338550v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Monteil" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01206323v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bilbao" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ducceschi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.21974" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084240v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2014.08.008" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169283v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazenq" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soyer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/25/3/035002" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084685v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Goriely" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.10.009" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084667v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-013-1057-7" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177497v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mansfield" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huang" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Trolier-Mckinstry" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4802786" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084700v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2011.08.019" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082925v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ducarne" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/21/1/015008" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880968v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Henri Lamarque" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-012-0584-y" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343625v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Perisanu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vincent" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/24/245501" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01134807v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Amabili" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2010.09.004" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452004v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.07.020" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572491v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2632" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089556v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Camier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2008.11.005" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71W9MVR5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178691v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Nicu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009057" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00838878v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amabili" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2008.01.002" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00838876v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Favraud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/678307" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177697v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2008.04.014" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00838881v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Luminais" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-006-9132-y" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3008B1F702C9EC221894AA913880DD9E040DE202/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00838885v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2005.12.004" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00830689v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaigne" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2004.10.028" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01135295v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1250/ast.26.403" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00830693v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2003.04.005" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00830691v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Huberdeau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2004.09.003" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00830696v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-460x(02)01564-x" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00830697v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsvi.2002.5143" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045449v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460033v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460179v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Queste" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755458v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04920645v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Delabigne" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853854v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703870v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597282v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labat" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupraz" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Yehya" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chatelier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696860v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_2693" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705400v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703860v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Itawi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMS60219.2024.10639904" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228009v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126358v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199848v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIXDES58562.2023.10203223" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718335v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Chatelain" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281724v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite de la Bigne" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu R Colin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grondel S&#233;bastien" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03778406v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717654v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836081v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kutyla" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lemettre" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bessouet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bosseboeuf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coste" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP56576.2022.9911710" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887516v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848313v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mahe" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134881v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mattei" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04086-3_35" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717695v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245295v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754212v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245287v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717666v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04073620v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81162-4_32" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394247v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein Shami" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf Arabi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323700v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charrondi&#232;re" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582562v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179047v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516492v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isgteurope.2019.8905682" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582841v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179048v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01962993v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fuinel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079534v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cherblanc" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bagn&#233;ris" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079510v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chastel" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debraux" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387666v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569877v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4987766" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01816372v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leichle" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2017.8000219" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03565852v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926872v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280238v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2017-3770" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465736v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922594v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465768v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04086663v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465766v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424297v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM.2017.8273920" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279717v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Daff&#233;" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2016.7421850" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412469v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203144v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legrand" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2015-8857" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144194v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880312v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2015-8836" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01134689v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179600v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399615v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nezamabadi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203229v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mansfield" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trolier-Mckinstry" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2013.6474310" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01138173v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954757v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01138180v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Frelat" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165172v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Costecalde" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179583v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810733v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Seiler" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01154714v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179273v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01154715v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422674v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592723v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178663v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592724v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179271v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01148758v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2010-28407" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179322v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Jean" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179284v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2010-28737" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01148760v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2010-28259" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179299v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Blanz&#233;" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179310v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179300v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179312v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Melon" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langrenne" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garcia" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179359v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadot" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Boudaoud" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179303v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179321v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412124v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412126v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391423v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179356v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179358v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179355v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ayela" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179347v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488887v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179543v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X1036783" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638183v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01154713v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404708v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362374v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01154711v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01154712v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2006-14602" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179563v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179561v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179562v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813035v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179564v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01154710v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179390v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179405v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01154709v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01154706v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanchantin" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962892v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel Ayoub" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lhostis" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Moreau" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Houssaini" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Fremont" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887520v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03585639v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03590676v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03566188v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03571970v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Paquet" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963751v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968485v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pierre" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596527v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67499-0_4" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541944v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/NICSP210006" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04086646v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vanneste" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bontemps" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-in217" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659837v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005656v2" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00718727v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-thomas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7240-5259" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061423793" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/213023719" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973318v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cottanceau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Alochet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Deligny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547816v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Grolet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Figueiredo Stabile" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2026.109708" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561932v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite de La Bigne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cattan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ghenna" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grondel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2026.119783" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331960v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Haudeville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amandolese" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lossouarn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud-Audine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2025.104442" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310578v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Colin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zwingelstein" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42235-025-00761-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394631v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fayolle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119343" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239886v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mah&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Grolet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mah&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119032" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424228v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhan Liu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pile" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Petit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine P&#233;rot-Le Gal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2025.110919" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721112v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabia Bayer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco I. Leine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2024.104894" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605208v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Vizzaccaro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Debeurre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2025.105138" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629937v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-024-09999-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040992v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.118028" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628111v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benacchio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Grenat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2024.111423" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040988v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2024.105649" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040977v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2023.105401" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204974v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-08637-x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176296v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Veglia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalia Bistolas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Voolstra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hume" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Ruscheweyh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-04917-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886793v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Martin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Opreni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Salles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.10430" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453655v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cochelin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117534" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040982v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-08828-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770793v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nnaemeka S. Ugwuanyi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clenet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kestelyn" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2022.3161057" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091470v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Abboud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-022-01583-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795577v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein A. Shami" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.108768" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476549v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nnaemeka Sunday Ugwuanyi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Marinescu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2022.107873" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789488v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein Alabidin Shami" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichang Shen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-022-01566-w" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770103v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109125" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016826v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hans" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ingrid Richard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benoit" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boivin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202100658" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754080v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benacchio" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giraud-Audine" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-022-07233-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770602v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116525" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784083v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10010-021-00571-x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770271v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117157" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789753v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665x/ac4ab5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03500725v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Givois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois De&#252;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2021.106575" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957425v3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Neukirch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Yavari" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Challamel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.6828" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781516v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Berardengo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Manzoni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Vanali" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389x20986991" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576757v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auleley" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mahe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116018" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164983v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Kesmia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Yu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vibration4010014" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770733v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Drago" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116163" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283647v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-021-06693-9" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458116v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Roman Messina" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2020.2967452" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516517v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13051249" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789382v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Vakilinejad" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-020-05512-x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781111v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389x20957097" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586115v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Jack Tan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-020-01132-2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500418v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Guillot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Ture Savadkoohi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546320910536" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781157v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-020-05997-6" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864713v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Guillot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lazarus" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109477" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141815v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2020.103056" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02952712v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Longobardi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-020-01902-5" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453806v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Saya" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dezest" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Welsh" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mathieu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/ab60bf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02093540v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descombin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dagher" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Seoudi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5053955" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154125v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renault" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mah&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289755v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-019-05021-6" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292288v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.114883" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141155v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2017.10.002" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147596v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Tian" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Amano" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2017.2737462" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989778v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V&#233;ron" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159456v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/121/66001" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688189v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Denis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jossic" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chomette" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.01.014" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159249v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862794v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Jossic" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chomette" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mamou-Mani" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5038114" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01816709v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Manrique-Juarez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Laborde" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Shalabaeva" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201801970" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166221v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ribeiro" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4035060" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392769v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X16667556" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394763v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-016-2965-0" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392666v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/25/7/075033" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01338557v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01338550v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Monteil" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01206323v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bilbao" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ducceschi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.21974" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084240v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2014.08.008" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169283v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazenq" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soyer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/25/3/035002" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084685v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Goriely" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.10.009" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084667v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-013-1057-7" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177497v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mansfield" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huang" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Trolier-Mckinstry" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4802786" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084700v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2011.08.019" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082925v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ducarne" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/21/1/015008" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880968v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Henri Lamarque" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-012-0584-y" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343625v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Perisanu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vincent" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/24/245501" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01134807v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Amabili" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2010.09.004" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452004v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.07.020" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572491v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2632" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089556v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Camier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2008.11.005" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71W9MVR5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178691v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Nicu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009057" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00838878v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amabili" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2008.01.002" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00838876v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Favraud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/678307" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177697v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2008.04.014" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00838881v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Luminais" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-006-9132-y" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3008B1F702C9EC221894AA913880DD9E040DE202/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00838885v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2005.12.004" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00830689v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaigne" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2004.10.028" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01135295v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1250/ast.26.403" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00830693v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2003.04.005" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00830691v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Huberdeau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2004.09.003" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00830696v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-460x(02)01564-x" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00830697v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsvi.2002.5143" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045449v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460033v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460179v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Queste" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755458v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853854v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04920645v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Delabigne" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703870v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597282v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labat" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupraz" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Yehya" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chatelier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696860v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_2693" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703860v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Itawi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMS60219.2024.10639904" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705400v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228009v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126358v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199848v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIXDES58562.2023.10203223" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718335v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Chatelain" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03778406v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281724v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite de la Bigne" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu R Colin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grondel S&#233;bastien" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717654v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848313v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mahe" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836081v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kutyla" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lemettre" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bessouet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bosseboeuf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coste" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP56576.2022.9911710" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887516v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134881v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mattei" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04086-3_35" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717695v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245295v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754212v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245287v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717666v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04073620v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81162-4_32" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394247v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein Shami" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf Arabi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323700v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charrondi&#232;re" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582562v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179047v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516492v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isgteurope.2019.8905682" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582841v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179048v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01962993v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fuinel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079510v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bagn&#233;ris" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chastel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cherblanc" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debraux" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079534v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387666v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569877v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4987766" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01816372v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leichle" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2017.8000219" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03565852v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926872v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280238v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2017-3770" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922594v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465768v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465736v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04086663v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465766v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424297v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM.2017.8273920" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279717v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Daff&#233;" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2016.7421850" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412469v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203144v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legrand" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2015-8857" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144194v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880312v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2015-8836" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179600v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01134689v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203229v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mansfield" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trolier-Mckinstry" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2013.6474310" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01138173v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954757v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399615v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nezamabadi" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01138180v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Frelat" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165172v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Costecalde" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179583v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810733v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Seiler" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01154714v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01154715v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179273v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422674v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592723v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178663v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592724v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179271v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179322v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Jean" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01148758v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2010-28407" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179284v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2010-28737" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01148760v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2010-28259" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179299v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Blanz&#233;" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179310v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179312v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Melon" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langrenne" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garcia" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179300v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179359v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadot" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Boudaoud" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179303v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179321v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412126v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412124v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391423v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179356v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179358v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179355v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ayela" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179347v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01154713v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488887v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179543v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X1036783" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638183v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404708v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362374v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01154711v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01154712v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2006-14602" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179563v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179561v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179562v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813035v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179564v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01154710v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179390v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179405v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01154709v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01154706v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanchantin" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962892v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel Ayoub" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lhostis" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Moreau" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Houssaini" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Fremont" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887520v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03585639v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03590676v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03566188v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03571970v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Paquet" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963751v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968485v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pierre" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596527v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67499-0_4" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541944v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/NICSP210006" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04086646v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vanneste" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bontemps" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-in217" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659837v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005656v2" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00718727v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>