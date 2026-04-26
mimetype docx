--- v0 (2026-03-27)
+++ v1 (2026-04-26)
@@ -118,499 +118,499 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backbone extraction through statistical edge filtering: A comparative study</w:t>
+                <w:t xml:space="preserve">Further results and questions on S-packing coloring of subcubic graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Yassin</w:t>
+                <w:t xml:space="preserve">Maidoun Mortada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0316141⟩</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 348 (4), pp.114376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2024.114376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05291353v1</w:t>
+                <w:t xml:space="preserve">hal-04865831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High and low similarity backbone extraction using similarity-based link prediction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Yassin</w:t>
+                <w:t xml:space="preserve">On List Coloring With Separation Of The Complete Graph And Set System Intersections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Grisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Network Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (1), pp.22. </w:t>
+              <w:t xml:space="preserve">Electronic Journal of Graph Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (1), pp.57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41109-025-00705-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5614/ejgta.2025.13.1.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05291382v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05144860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further results and questions on S-packing coloring of subcubic graphs</w:t>
+                <w:t xml:space="preserve">High and low similarity backbone extraction using similarity-based link prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maidoun Mortada</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ali Yassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Seba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2024.114376⟩</w:t>
+              <w:t xml:space="preserve">Applied Network Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (1), pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41109-025-00705-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04865831v1</w:t>
+                <w:t xml:space="preserve">hal-05291382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On List Coloring With Separation Of The Complete Graph And Set System Intersections</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Backbone extraction through statistical edge filtering: A comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Yassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Seba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Graph Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (1), pp.57. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (1), pp.e0316141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5614/ejgta.2025.13.1.5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0316141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05144860v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Reducible Configurations for Graph Multicoloring with Application to the Experimental Resolution of McDiarmid-Reed's Conjecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Graph Algorithms and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 29 (1), pp.267-288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -644,90 +644,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring weighted network backbone extraction: A comparative analysis of structural techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Yassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Seba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 20 (5), pp.e0322298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -774,51 +774,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On S-packing coloring of 2-saturated subcubic graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maydoun Mortada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Australasian Journal of Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 90 (2), pp.155-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -843,64 +843,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About S-packing coloring of subcubic graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maidoun Mortada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 347 (5), pp.113917. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -928,278 +928,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04469182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypergraphs with Polynomial Representation: Introducing r-splits</w:t>
+                <w:t xml:space="preserve">S -packing coloring of cubic Halin graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Pitois</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Batoul Tarhini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/dmtcs.10751⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 349, pp.53-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2024.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04240302v1</w:t>
+                <w:t xml:space="preserve">hal-04469165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S -packing coloring of cubic Halin graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hypergraphs with Polynomial Representation: Introducing r-splits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pitois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batoul Tarhini</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mohammed Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Seba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 349, pp.53-58. </w:t>
+              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, special issue ICGT'22, 25:3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2024.02.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/dmtcs.10751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04469165v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choosability with separation of cycles and outerplanar graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discussiones Mathematicae Graph Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 43 (3), pp.736-760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1233,103 +1233,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Evaluation Tool for Backbone Extraction Techniques in Weighted Complex Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Yassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Seba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (1), pp.17000. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1402,51 +1402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahabou Abdou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Mbarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 34 (7), pp.e6067. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1480,51 +1480,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimised disjoint virtual backbone algorithms for wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Obenofunde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1597,51 +1597,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coloring of the dth power of the face-centered cubic grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discussiones Mathematicae Graph Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 41, pp.1001-1020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1714,51 +1714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanja Gologranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 25, pp.179-194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1831,51 +1831,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahabou Abdou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Mbarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 34 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1935,51 +1935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boštjan Brešar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aequationes Mathematicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 94, pp.945-967. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2039,51 +2039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Mbarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal On Advances in Internet Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12 (1&amp;2), pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2134,51 +2134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Přemysl Holub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 255, pp.209-221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2251,51 +2251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandi Klavžar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graphs and Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 35 (6), pp.1555-1569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2342,51 +2342,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On S -packing edge-colorings of cubic graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 259, pp.63-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2414,291 +2414,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Configuring IoT Service QoS Guarantee Using QBAIoT</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Almost disjoint spanning trees: Relaxing the conditions for completely independent spanning trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Darties</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/computers7040064⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 236, pp.124-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2017.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02413379v1</w:t>
+                <w:t xml:space="preserve">hal-01715892v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Almost disjoint spanning trees: Relaxing the conditions for completely independent spanning trees</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Self-Configuring IoT Service QoS Guarantee Using QBAIoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Mbarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 236, pp.124-136. </w:t>
+              <w:t xml:space="preserve">Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (4), pp.64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2017.11.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/computers7040064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715892v2</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Completely independent spanning trees in some regular graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Darties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 217, pp.163 - 174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2745,51 +2745,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IP-Based Mobility Management and Handover Latency Measurement in heterogeneous environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Rahil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Mbarek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2821,339 +2821,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01859065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid QoS based routing protocol for inter and intra wireless mesh infrastructure communications</w:t>
+                <w:t xml:space="preserve">Free choosability of outerplanar graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hajer Bargaoui</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Yves Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mounir Frikha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11276-015-1091-0⟩</w:t>
+              <w:t xml:space="preserve">Graphs and Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (3), pp.851-859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00373-015-1625-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436646v1</w:t>
+                <w:t xml:space="preserve">hal-00957298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free choosability of outerplanar graphs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">S-Packing Colorings of Cubic Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphs and Combinatorics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00373-015-1625-3⟩</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 339 (10), pp.2461-2470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2016.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00957298v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00967446v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S-Packing Colorings of Cubic Graphs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Hybrid QoS based routing protocol for inter and intra wireless mesh infrastructure communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Bargaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Mbarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Frikha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 339 (10), pp.2461-2470. </w:t>
+              <w:t xml:space="preserve">Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (7), pp.2111 - 2130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2016.04.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11276-015-1091-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00967446v2</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A characterization of b-chromatic and partial Grundy numbers by induced subgraphs</w:t>
               </w:r>
@@ -3165,51 +3165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Effantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 339 (8), pp.2157 - 2167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3237,230 +3237,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01157902v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HQMR: Hybrid QoS based Routing Protocol for Wireless Mesh Environment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Subdivision into i-packings and S-packing chromatic number of some lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamamache Kheddouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mounir Frikha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal On Advances in Networks and Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 8 (1&amp;2), pp. 27-41 ISSN: 1942-2644</w:t>
+              <w:t xml:space="preserve">Ars Mathematica Contemporanea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203540v1</w:t>
+                <w:t xml:space="preserve">hal-01157901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subdivision into i-packings and S-packing chromatic number of some lattices</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">HQMR: Hybrid QoS based Routing Protocol for Wireless Mesh Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Bargaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Mbarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Frikha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ars Mathematica Contemporanea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 9</w:t>
+              <w:t xml:space="preserve">International Journal On Advances in Networks and Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (1&amp;2), pp. 27-41 ISSN: 1942-2644</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01157901v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SLA-based Resource Allocation within Cloud Networking Environment</w:t>
               </w:r>
@@ -3472,51 +3472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Hamze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Mbarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of new computer architectures and their applications (IJNCAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (2), pp.61-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3550,51 +3550,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Packing Colorings of Distance Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 167, pp.280-289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3654,51 +3654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Ekstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premysl Holub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 167, pp.100-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3745,64 +3745,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the family of $r$-regular graphs with Grundy number $r+1$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamamache Kheddouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 328 (5-15), pp.5-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3836,77 +3836,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Every triangle-free induced subgraph of the triangular lattice is $(5m,2m)$-choosable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 166, pp.51--58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3966,51 +3966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Rahil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Mbarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirna Atieh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4087,51 +4087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Ekstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premysl Holub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 161 (18), pp.2876-2884. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4178,64 +4178,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertex Distinguishing Edge- and Total-Colorings of Cartesian and other Product Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamamache Kheddouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ars Combinatoria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 107, pp.109-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4260,77 +4260,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vectorial solutions to list multicoloring problems on graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances and Applications in Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 9 (2), pp.65 --81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4368,51 +4368,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The radio antipodal and radio numbers of the hypercube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Khennoufa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ars Combinatoria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 102, pp. 447-461</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4450,51 +4450,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neighbor-Distinguishing k-tuple Edge-Colorings of Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 309 (16), pp.5147-5157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4540,64 +4540,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounds for minimum feedback vertex sets in distance graphs and circulant graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamamache Kheddouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Vol. 10 no. 1 (1), pp.57--70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4644,51 +4644,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total and fractional total colourings of circulant graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Khennoufa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 308 (24), pp.Pages 6316-6329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4748,51 +4748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Khennoufa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Kchikech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discussiones Mathematicae Graph Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 28 (1), p. 165-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4843,51 +4843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Kchikech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Khennoufa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discussiones Mathematicae Graph Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 27 (1), p. 105-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4912,51 +4912,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong chromatic index of products of graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Vol. 9 no. 1 (1), p. 47-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5003,64 +5003,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjacent vertex distinguishing edge-colorings of meshes and hypercubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamamache Kheddouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Australasian Journal of Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 35, pp.89-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5098,51 +5098,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximation Algorithms for Multicoloring Planar Graphs and Powers of Square and Triangular Meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Kchikech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Vol. 8, pp.159-172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5170,225 +5170,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00961107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irregularity strength of circulant graphs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Note on Radio Antipodal Colouring of Paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Khennoufa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mathematica Bohemica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 130 (3), p. 277-282</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00188406v1</w:t>
+                <w:t xml:space="preserve">hal-00655732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Note on Radio Antipodal Colouring of Paths</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Irregularity strength of circulant graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamamache Kheddouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematica Bohemica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 304 (1-3), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2005.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00655732v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00188406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-to-all wavelength-routing in all-optical compound networks</w:t>
               </w:r>
@@ -5400,51 +5400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 235 (1-3), pp.353-363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5490,51 +5490,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irregularity strength and compound graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 218 (1-3), p. 235-243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5594,559 +5594,559 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Link Prediction Strategies for Backbone Extraction in Real-World Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Isolation Forest Meets Link Prediction: A Novel Framework for Backbone Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Yassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Seba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complex Networks &amp; Their Applications XIII</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Complex Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Fortaleza, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05291475v1</w:t>
+                <w:t xml:space="preserve">hal-05291560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation Forest Meets Link Prediction: A Novel Framework for Backbone Extraction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Integrating Link Prediction and Isolation Forest for Backbone Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Yassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Seba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Complex Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Modelling and Mining Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Vilnius, Lithuania. pp.189-204, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-92898-7_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05291560v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Link Prediction and Isolation Forest for Backbone Extraction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">NetBone Meets LLMs: Toward Explainable Backbone Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Yassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Seba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling and Mining Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSS France, May 2025, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05291450v1</w:t>
+                <w:t xml:space="preserve">hal-05095461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NetBone Meets LLMs: Toward Explainable Backbone Extraction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Global Link Prediction Strategies for Backbone Extraction in Real-World Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Yassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Seba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Complex Networks &amp; Their Applications XIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Istanbul, Turkey. pp.250-263, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-82439-5_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05095461v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NetBone: A Python Package for Extracting and Comparing Backbones in Weighted Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Yassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Seba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSS France, May 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6165,447 +6165,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05095444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network Backbone Extraction using Link Prediction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Air Transportation Network Backbone Extraction: A Comparative Analysis of Structural Filtering Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Yassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Seba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IEEE Workshop on Complexity in Engineering (COMPENG 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Florence, Italy. </w:t>
+              <w:t xml:space="preserve">Computational Data and Social Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Hanoi, Vietnam. pp.337-348, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/COMPENG60905.2024.10741362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-981-97-0669-3_31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05291577v1</w:t>
+                <w:t xml:space="preserve">hal-05291499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air Transportation Network Backbone Extraction: A Comparative Analysis of Structural Filtering Techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A Modular Network Exploration of Backbone Extraction Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Yassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Seba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Data and Social Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Hanoi, Vietnam. pp.337-348, </w:t>
+              <w:t xml:space="preserve">Complex Networks &amp; Their Applications XII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Menton Riviera, France. pp.296-308, </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-97-0669-3_31⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-53472-0_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05291499v1</w:t>
+                <w:t xml:space="preserve">hal-05291486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Modular Network Exploration of Backbone Extraction Techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Network Backbone Extraction using Link Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Yassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Seba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complex Networks &amp; Their Applications XII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Menton Riviera, France. pp.296-308, </w:t>
+              <w:t xml:space="preserve">7th IEEE Workshop on Complexity in Engineering (COMPENG 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Florence, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-53472-0_25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/COMPENG60905.2024.10741362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05291486v1</w:t>
+                <w:t xml:space="preserve">hal-05291577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction du Backbone du Réseau de Transport Aérien : Une Analyse Comparative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Yassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Seba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion des Connaissances 2024 (EGC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGC, Jan 2024, Dijon, France. pp.393-400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6630,90 +6630,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Analysis of Structural Backbone Extraction Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Yassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Seba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSS France, May 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6732,442 +6732,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air Transport Network: A Comparison of Statistical Backbone Filtering Techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Comparing Link Filtering Backbone Techniques in Real-World Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Yassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Seba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complex Networks and Their Applications XI</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International School and Conference on Network Science (NetSci)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Vienna, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05291505v1</w:t>
+                <w:t xml:space="preserve">hal-04055147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Link Filtering Backbone Techniques in Real-World Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Filtering Real World Networks: A Correlation Analysis of Statistical Backbone Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Yassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Seba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International School and Conference on Network Science (NetSci)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">French Regional Conference on Complex Systems 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSS France, May 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04055147v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04054954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtering Real World Networks: A Correlation Analysis of Statistical Backbone Techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Air Transport Network: A Comparison of Statistical Backbone Filtering Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Yassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Seba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Regional Conference on Complex Systems 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Complex Networks and Their Applications XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Palermo, Italy. pp.551-564, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-21131-7_43⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04054954v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NetBone: A Python Package for Extracting Backbones of Weighted Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Yassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Seba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSS France, May 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7192,90 +7192,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Statistical Backbone Filtering Techniques in the Air Transportation Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Yassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Seba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE Workshop on Complexity in Engineering (COMPENG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Florence, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7309,77 +7309,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On List Coloring With Separation Of The Complete Graph And Set System Intersections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Grisot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 11th International Colloquium on Graph Theory and combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7404,90 +7404,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An empirical investigation of Backbone Filtering Techniques in weighted Complex Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Yassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Seba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NERCCS 2022: Fifth Northeast Regional Conference on Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Buffalo (NY), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7512,90 +7512,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparison of Model-Based Backbone Filtering Techniques in the Air Transportation Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Yassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Seba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7614,226 +7614,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03671731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of Disjoint Virtual Backbones for Wireless Sensor Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">IoT-MAAC: Multiple Attribute Access Control for IoT environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Mbarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wahabou Abdou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">icWCSN 2020: 2020 International Conference on Wireless Communication and Sensor Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2020 IEEE 17th Annual Consumer Communications &amp; Networking Conference (IEEE CCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Las Vegas, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03066806v1</w:t>
+                <w:t xml:space="preserve">hal-02452366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IoT-MAAC: Multiple Attribute Access Control for IoT environments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Construction of Disjoint Virtual Backbones for Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon T. Obenofunde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahabou Abdou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE 17th Annual Consumer Communications &amp; Networking Conference (IEEE CCNC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">icWCSN 2020: 2020 International Conference on Wireless Communication and Sensor Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Warsaw, Poland. pp.7-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3411201.3411205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02452366v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03066806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Packing colorings of subcubic outerplanar graphs</w:t>
               </w:r>
@@ -7845,51 +7845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boštjan Brešar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bordeaux Graph Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7940,51 +7940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Mbarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Mobile, Secure, and Programmable Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France. pp.157-173, </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8044,51 +8044,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Mbarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th ACS/IEEE International Conference on Computer Systems and Applications AICCSA 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8107,239 +8107,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02452340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QBAIoT: QoS Based Access for IoT Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Khalil</w:t>
+                <w:t xml:space="preserve">Distributed Leader Election and Computation of Local Identifiers for Programmable Matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahabou Abdou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Mbarek</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fourteenth Advanced International Conference on Telecommunications /</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Symposium on Algorithms and Experiments for Wireless Networks (ALGOSENSERS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Helsinki, Finland. pp.159-179, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-14094-6_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02413477v1</w:t>
+                <w:t xml:space="preserve">hal-03625924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Leader Election and Computation of Local Identifiers for Programmable Matter</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">QBAIoT: QoS Based Access for IoT Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Mbarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nader Mbarek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Algorithms and Experiments for Wireless Networks (ALGOSENSERS 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Fourteenth Advanced International Conference on Telecommunications /</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, BArcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-14094-6_11⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03625924v1</w:t>
+                <w:t xml:space="preserve">hal-02413477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Service Level Guarantee Framework for IoT environments</w:t>
               </w:r>
@@ -8351,51 +8351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Mbarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> International Conference on Internet of Things and Machine Learning (IML 2017), At Liverpool city United Kingdom</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Liverpool, United Kingdom. pp.DOI: 10.1145/3109761.3158393, </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8442,90 +8442,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Completely independent spanning trees for enhancing the robustness in ad-hoc Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Moinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Darties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE 13th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Rome, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8553,403 +8553,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QoS Multi-tree Based Routing Protocol for Inter-mesh Infrastructure Communications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Almost disjoint spanning trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Darties</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mounir Frikha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Wired/Wireless Internet Communication (WWIC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bordeaux Graph Workshop BGW</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01434852v1</w:t>
+                <w:t xml:space="preserve">hal-01451683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broker and Federation Based Cloud Networking Architecture for IaaS and NaaS QoS Guarantee</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Hamze</w:t>
+                <w:t xml:space="preserve">QoS Multi-tree Based Routing Protocol for Inter-mesh Infrastructure Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Bargaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Mbarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Frikha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IEEE Annual Consumer Communications and Networking Conference (CCNC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on Wired/Wireless Internet Communication (WWIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Thessaloniki, Greece. pp.199-211, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-33936-8_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01434844v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Almost disjoint spanning trees</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Broker and Federation Based Cloud Networking Architecture for IaaS and NaaS QoS Guarantee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Hamze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Mbarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bordeaux Graph Workshop BGW</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">13th IEEE Annual Consumer Communications and Networking Conference (CCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Las Vegas, NV, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01451683v1</w:t>
+                <w:t xml:space="preserve">hal-01434844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-configuring multipath intra-mesh infrastructure QoS based routing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Bargaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Mbarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Frikha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 12th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob), 2016 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2016, New York, United States. pp. ISBN Information: INSPEC Accession Number: 16519679 </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8983,90 +8983,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routage hybride basé sur la QoS pour une infrastructure maillée sans fil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Bargaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Mbarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Frikha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFIP-NOTERE 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9104,64 +9104,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbres couvrants presque disjoints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Darties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALGOTEL 2015 — 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9186,90 +9186,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QoS Based Routing Protocol for Intra-Mesh Infrastructure Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Bargaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Mbarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Frikha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Summit on Computer &amp; Information Technology (GSCIT 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, SOUSSE, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9320,51 +9320,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Hamze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Mbarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth International Conference on Cloud Computing, GRIDs, and Virtualization, CLOUD COMPUTING 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9383,515 +9383,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01109037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomic Brokerage Service for an End-to-End Cloud Networking Service Level Agreement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On parameterized complexity to determine b-chromatic and partial Grundy numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Effantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 3rd Symposium on Network Cloud Computing and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Bordeaux Graph Workshop 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00926494v1</w:t>
+                <w:t xml:space="preserve">hal-02174532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-establishing a Service Level Agreement within Autonomic Cloud Networking Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Hamze</w:t>
+                <w:t xml:space="preserve">Routage Hybride basé sur la QoS pour une infrastructure IEEE 802.16j maillé sans fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Bargaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Mbarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Frikha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP/IEEE Network Operations and Management Symposium (NOMS 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">10ème Conférence internationale GRES : Gestion de Réseaux Et de Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00927635v1</w:t>
+                <w:t xml:space="preserve">hal-01129672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On parameterized complexity to determine b-chromatic and partial Grundy numbers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Self-establishing a Service Level Agreement within Autonomic Cloud Networking Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Hamze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Mbarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brice Effantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bordeaux Graph Workshop 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">IFIP/IEEE Network Operations and Management Symposium (NOMS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02174532v1</w:t>
+                <w:t xml:space="preserve">hal-00927635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche d'arbres couvrants complètement indépendants dans des graphes réguliers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Autonomic Brokerage Service for an End-to-End Cloud Networking Service Level Agreement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Hamze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Mbarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Le Bois-Plage-en-Ré, France. pp.1--4</w:t>
+              <w:t xml:space="preserve">IEEE 3rd Symposium on Network Cloud Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00986223v1</w:t>
+                <w:t xml:space="preserve">hal-00926494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routage Hybride basé sur la QoS pour une infrastructure IEEE 802.16j maillé sans fil</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Recherche d'arbres couvrants complètement indépendants dans des graphes réguliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Darties</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mounir Frikha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Conférence internationale GRES : Gestion de Réseaux Et de Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, PARIS, France</w:t>
+              <w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Bois-Plage-en-Ré, France. pp.1--4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129672v1</w:t>
+                <w:t xml:space="preserve">hal-00986223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Learning and Multiple Linear Regression Model for Network Selection using MIH</w:t>
               </w:r>
@@ -9916,51 +9916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Mbarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirna Atieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Fouladkar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9998,90 +9998,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid QoS Based Routing for IEEE 802.16j Mesh Infrastructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Bargaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Mbarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Frikha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AICT 2014, The Tenth Advanced International Conference on Telecommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Paris, France. pp 110-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10132,51 +10132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Rahil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Mbarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Networking and Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10240,51 +10240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Ekstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premysl Holub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bordeaux Graph Workshop (BGW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10335,51 +10335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Kheddouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Graphes et Algorithmes 2003 (JGA03)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Dijon, France. pp.000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10436,90 +10436,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Empirical Investigation of Statistical Backbone Filtering Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Yassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Seba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Palma de Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10602,51 +10602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Mbarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Security Management and Control in the IoT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.77-103, 2022, 9781789450538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10706,51 +10706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Mbarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Security Management and Control in the IoT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.163-196, 2022, 9781789450538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10784,77 +10784,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of Service Management in Wireless Mesh Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Bargaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Mbarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Service Level Management in Emerging Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.139-174, 2021, 9781119818359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10888,77 +10888,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de la qualité de service dans les réseaux maillés sans fil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Bargaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Mbarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion du niveau de service dans les environnements émergents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Group, 2020, 9781789490022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11018,51 +11018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Mbarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion du niveau de service dans les environnements émergents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Group, 2020, 9781789490022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11135,51 +11135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahabou Abdou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Mbarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithms for Sensor Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11410, Springer Nature, pp.159-179, 2019, Lecture Notes in Computer Science, 978-3-030-14094-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11249,51 +11249,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying New Touchscreen Cover Model to Facilitate Communication by Blind Individuals on Mobile Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassan Aladool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11337,51 +11337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Přemysl Holub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11412,51 +11412,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On S-packing edge-colorings of cubic graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11474,77 +11474,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Completely Independent Spanning Trees in Some Regular Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Darties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11562,77 +11562,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choosability of a weighted path and free-choosability of a cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11650,51 +11650,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended core and choosability of a graph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Godin Jean-Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11907,51 +11907,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291353v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Yassin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Cherifi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Seba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Togni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0316141" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291382v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-025-00705-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865831v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maidoun Mortada" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2024.114376" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144860v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Godin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Grisot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5614/ejgta.2025.13.1.5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05536585v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.v29i1.3096" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291372v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0322298" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04816059v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maydoun Mortada" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04469182v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2024.113917" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240302v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pitois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Haddad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.10751" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04469165v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Tarhini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2024.02.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526797v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7151/dmgt.2398" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250856v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Haidar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-42076-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625873v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gastineau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahabou Abdou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Mbarek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.6067" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526781v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Obenofunde" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/wss2.12028" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819684v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7151/dmgt.2257" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03150694v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#353;tjan Bre&#353;ar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Gologranc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00026-021-00524-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970497v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02563986v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00010-020-00721-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02413400v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Khalil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188762v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#345;emysl Holub" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.07.034" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02413457v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandi Klav&#382;ar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-019-02089-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186973v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.12.035" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02413379v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computers7040064" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715892v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Darties" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.11.018" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01469367v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.09.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01859065v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Rahil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01436646v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Bargaoui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Frikha" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-015-1091-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957298v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Aubry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-015-1625-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00967446v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2016.04.017" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01157902v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Effantin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2016.03.011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01203540v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01157901v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamamache Kheddouci" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211088v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hamze" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17781/P001827" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00531583v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.10.026" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00905732v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ekstein" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Premysl Holub" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.10.036" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922022v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2014.03.023" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631398v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.09.028" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00926022v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Atieh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00880024v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman &#268;ada" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.06.024" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00762728v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baril" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672373v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00655718v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Khennoufa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00655717v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2009.04.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFRZ4L8C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00972307v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.417" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00655719v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2007.11.070" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00655720v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Kchikech" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00655729v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00655721v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.414" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188388v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00961107v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.371" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188406v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2005.09.006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D027LX59-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00655732v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306482v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Amar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raspaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-365X(00)00289-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LV7G3VWR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00802760v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-365X(99)00305-2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291475v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82439-5_21" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291560v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291450v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92898-7_13" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095461v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095444v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291577v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPENG60905.2024.10741362" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291499v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-0669-3_31" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291486v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53472-0_25" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04506166v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553418v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291505v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21131-7_43" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055147v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054954v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054971v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265910v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPENG50184.2022.9905432" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04001196v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014863v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671731v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066806v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon T. Obenofunde" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411201.3411205" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452366v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439756v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02413319v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03101-5_15" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452340v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02413477v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625924v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14094-6_11" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01858419v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3109761.3158393" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715916v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Moinet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2017.8115791" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01434852v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33936-8_16" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01434844v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01451683v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01483649v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2016.7763241" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01214171v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148458v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01214170v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109037v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926494v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927635v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174532v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986223v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01129672v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01081434v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fouladkar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01081352v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00783870v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00787442v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192144v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kheddouci" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321035v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03900819v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394156030.ch4" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03901198v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394156030.ch7" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625769v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119818359.ch5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064974v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9002.ch5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064966v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9002.ch1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848911v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04346728v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Aladool" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489300v3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01651260v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01066448v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484445v3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492157v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godin Jean-Christophe" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Togni Olivier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865831v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maidoun Mortada" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Togni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2024.114376" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144860v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Godin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Grisot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5614/ejgta.2025.13.1.5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291382v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Yassin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Cherifi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Seba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-025-00705-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291353v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0316141" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05536585v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.v29i1.3096" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291372v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0322298" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04816059v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maydoun Mortada" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04469182v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2024.113917" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04469165v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Tarhini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2024.02.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240302v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pitois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Haddad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.10751" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526797v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7151/dmgt.2398" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250856v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Haidar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-42076-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625873v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gastineau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahabou Abdou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Mbarek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.6067" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526781v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Obenofunde" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/wss2.12028" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819684v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7151/dmgt.2257" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03150694v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#353;tjan Bre&#353;ar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Gologranc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00026-021-00524-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970497v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02563986v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00010-020-00721-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02413400v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Khalil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188762v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#345;emysl Holub" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.07.034" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02413457v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandi Klav&#382;ar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-019-02089-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186973v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.12.035" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715892v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Darties" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.11.018" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02413379v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computers7040064" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01469367v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.09.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01859065v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Rahil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957298v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Aubry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-015-1625-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00967446v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2016.04.017" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01436646v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Bargaoui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Frikha" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-015-1091-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01157902v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Effantin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2016.03.011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01157901v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamamache Kheddouci" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01203540v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211088v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hamze" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17781/P001827" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00531583v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.10.026" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00905732v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ekstein" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Premysl Holub" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.10.036" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922022v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2014.03.023" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631398v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.09.028" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00926022v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Atieh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00880024v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman &#268;ada" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.06.024" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00762728v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baril" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672373v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00655718v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Khennoufa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00655717v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2009.04.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFRZ4L8C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00972307v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.417" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00655719v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2007.11.070" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00655720v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Kchikech" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00655729v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00655721v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.414" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188388v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00961107v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.371" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00655732v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188406v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2005.09.006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D027LX59-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306482v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Amar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raspaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-365X(00)00289-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LV7G3VWR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00802760v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-365X(99)00305-2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291560v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291450v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92898-7_13" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095461v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291475v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82439-5_21" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095444v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291499v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-0669-3_31" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291486v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53472-0_25" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291577v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPENG60905.2024.10741362" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04506166v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553418v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055147v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054954v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291505v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21131-7_43" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054971v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265910v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPENG50184.2022.9905432" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04001196v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014863v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671731v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452366v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066806v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon T. Obenofunde" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411201.3411205" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439756v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02413319v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03101-5_15" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452340v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625924v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14094-6_11" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02413477v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01858419v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3109761.3158393" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715916v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Moinet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2017.8115791" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01451683v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01434852v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33936-8_16" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01434844v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01483649v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2016.7763241" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01214171v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148458v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01214170v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109037v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174532v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01129672v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927635v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926494v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986223v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01081434v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fouladkar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01081352v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00783870v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00787442v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192144v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kheddouci" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321035v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03900819v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394156030.ch4" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03901198v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394156030.ch7" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625769v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119818359.ch5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064974v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9002.ch5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064966v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9002.ch1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848911v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04346728v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Aladool" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489300v3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01651260v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01066448v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484445v3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492157v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godin Jean-Christophe" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Togni Olivier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>