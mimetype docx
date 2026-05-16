--- v1 (2026-04-26)
+++ v2 (2026-05-16)
@@ -118,499 +118,499 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further results and questions on S-packing coloring of subcubic graphs</w:t>
+                <w:t xml:space="preserve">Backbone extraction through statistical edge filtering: A comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maidoun Mortada</w:t>
+                <w:t xml:space="preserve">Ali Yassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Seba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2024.114376⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (1), pp.e0316141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0316141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04865831v1</w:t>
+                <w:t xml:space="preserve">hal-05291353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On List Coloring With Separation Of The Complete Graph And Set System Intersections</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Grisot</w:t>
+                <w:t xml:space="preserve">High and low similarity backbone extraction using similarity-based link prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Yassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Seba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Graph Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (1), pp.57. </w:t>
+              <w:t xml:space="preserve">Applied Network Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (1), pp.22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5614/ejgta.2025.13.1.5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41109-025-00705-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05144860v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High and low similarity backbone extraction using similarity-based link prediction</w:t>
+                <w:t xml:space="preserve">Further results and questions on S-packing coloring of subcubic graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Yassin</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Maidoun Mortada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Network Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41109-025-00705-y⟩</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 348 (4), pp.114376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2024.114376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05291382v1</w:t>
+                <w:t xml:space="preserve">hal-04865831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backbone extraction through statistical edge filtering: A comparative study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">On List Coloring With Separation Of The Complete Graph And Set System Intersections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Grisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (1), pp.e0316141. </w:t>
+              <w:t xml:space="preserve">Electronic Journal of Graph Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (1), pp.57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0316141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5614/ejgta.2025.13.1.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05291353v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05144860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Reducible Configurations for Graph Multicoloring with Application to the Experimental Resolution of McDiarmid-Reed's Conjecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Graph Algorithms and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 29 (1), pp.267-288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -644,90 +644,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring weighted network backbone extraction: A comparative analysis of structural techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Yassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Seba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 20 (5), pp.e0322298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -774,51 +774,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On S-packing coloring of 2-saturated subcubic graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maydoun Mortada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Australasian Journal of Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 90 (2), pp.155-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -843,64 +843,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About S-packing coloring of subcubic graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maidoun Mortada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 347 (5), pp.113917. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -947,51 +947,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S -packing coloring of cubic Halin graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batoul Tarhini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 349, pp.53-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1051,64 +1051,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Seba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, special issue ICGT'22, 25:3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1142,64 +1142,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choosability with separation of cycles and outerplanar graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discussiones Mathematicae Graph Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 43 (3), pp.736-760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1233,103 +1233,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Evaluation Tool for Backbone Extraction Techniques in Weighted Complex Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Yassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Seba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (1), pp.17000. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1402,51 +1402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahabou Abdou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Mbarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 34 (7), pp.e6067. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1480,51 +1480,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimised disjoint virtual backbone algorithms for wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Obenofunde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1597,51 +1597,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coloring of the dth power of the face-centered cubic grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discussiones Mathematicae Graph Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 41, pp.1001-1020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1714,51 +1714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanja Gologranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 25, pp.179-194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1786,248 +1786,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leader Election And Local Identifiers For Three‐Dimensional Programmable Matter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Packing colorings of subcubic outerplanar graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boštjan Brešar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cpe.6067⟩</w:t>
+              <w:t xml:space="preserve">Aequationes Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 94, pp.945-967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00010-020-00721-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02970497v1</w:t>
+                <w:t xml:space="preserve">hal-02563986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packing colorings of subcubic outerplanar graphs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leader Election And Local Identifiers For Three‐Dimensional Programmable Matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahabou Abdou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Mbarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aequationes Mathematicae</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpe.6067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00010-020-00721-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02563986v1</w:t>
+                <w:t xml:space="preserve">hal-02970497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Service Level Guarantee within IoT Sensing Layer</w:t>
               </w:r>
@@ -2039,51 +2039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Mbarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal On Advances in Internet Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12 (1&amp;2), pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2134,51 +2134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Přemysl Holub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 255, pp.209-221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2251,51 +2251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandi Klavžar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graphs and Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 35 (6), pp.1555-1569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2342,51 +2342,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On S -packing edge-colorings of cubic graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 259, pp.63-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2414,291 +2414,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Almost disjoint spanning trees: Relaxing the conditions for completely independent spanning trees</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Self-Configuring IoT Service QoS Guarantee Using QBAIoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Mbarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2017.11.018⟩</w:t>
+              <w:t xml:space="preserve">Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (4), pp.64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/computers7040064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01715892v2</w:t>
+                <w:t xml:space="preserve">hal-02413379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Configuring IoT Service QoS Guarantee Using QBAIoT</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Almost disjoint spanning trees: Relaxing the conditions for completely independent spanning trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Darties</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 7 (4), pp.64. </w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 236, pp.124-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/computers7040064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2017.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413379v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715892v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Completely independent spanning trees in some regular graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Darties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 217, pp.163 - 174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2745,51 +2745,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IP-Based Mobility Management and Handover Latency Measurement in heterogeneous environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Rahil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Mbarek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2821,339 +2821,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01859065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free choosability of outerplanar graphs</w:t>
+                <w:t xml:space="preserve">Hybrid QoS based routing protocol for inter and intra wireless mesh infrastructure communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Aubry</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Hajer Bargaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Mbarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Frikha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphs and Combinatorics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00373-015-1625-3⟩</w:t>
+              <w:t xml:space="preserve">Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (7), pp.2111 - 2130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11276-015-1091-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00957298v1</w:t>
+                <w:t xml:space="preserve">hal-01436646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S-Packing Colorings of Cubic Graphs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Free choosability of outerplanar graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Graphs and Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (3), pp.851-859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00373-015-1625-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2016.04.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00967446v2</w:t>
+                <w:t xml:space="preserve">hal-00957298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid QoS based routing protocol for inter and intra wireless mesh infrastructure communications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">S-Packing Colorings of Cubic Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mounir Frikha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 22 (7), pp.2111 - 2130. </w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 339 (10), pp.2461-2470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11276-015-1091-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2016.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436646v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00967446v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A characterization of b-chromatic and partial Grundy numbers by induced subgraphs</w:t>
               </w:r>
@@ -3165,51 +3165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Effantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 339 (8), pp.2157 - 2167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3237,230 +3237,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01157902v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subdivision into i-packings and S-packing chromatic number of some lattices</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">HQMR: Hybrid QoS based Routing Protocol for Wireless Mesh Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Bargaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Mbarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Frikha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ars Mathematica Contemporanea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 9</w:t>
+              <w:t xml:space="preserve">International Journal On Advances in Networks and Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (1&amp;2), pp. 27-41 ISSN: 1942-2644</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01157901v1</w:t>
+                <w:t xml:space="preserve">hal-01203540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HQMR: Hybrid QoS based Routing Protocol for Wireless Mesh Environment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Subdivision into i-packings and S-packing chromatic number of some lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamamache Kheddouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mounir Frikha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal On Advances in Networks and Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 8 (1&amp;2), pp. 27-41 ISSN: 1942-2644</w:t>
+              <w:t xml:space="preserve">Ars Mathematica Contemporanea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203540v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SLA-based Resource Allocation within Cloud Networking Environment</w:t>
               </w:r>
@@ -3472,51 +3472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Hamze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Mbarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of new computer architectures and their applications (IJNCAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (2), pp.61-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3550,51 +3550,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Packing Colorings of Distance Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 167, pp.280-289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3654,51 +3654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Ekstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premysl Holub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 167, pp.100-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3745,64 +3745,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the family of $r$-regular graphs with Grundy number $r+1$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamamache Kheddouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 328 (5-15), pp.5-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3836,77 +3836,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Every triangle-free induced subgraph of the triangular lattice is $(5m,2m)$-choosable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 166, pp.51--58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3966,51 +3966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Rahil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Mbarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirna Atieh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4087,51 +4087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Ekstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premysl Holub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 161 (18), pp.2876-2884. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4178,64 +4178,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertex Distinguishing Edge- and Total-Colorings of Cartesian and other Product Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamamache Kheddouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ars Combinatoria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 107, pp.109-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4260,77 +4260,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vectorial solutions to list multicoloring problems on graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances and Applications in Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 9 (2), pp.65 --81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4368,51 +4368,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The radio antipodal and radio numbers of the hypercube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Khennoufa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ars Combinatoria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 102, pp. 447-461</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4450,51 +4450,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neighbor-Distinguishing k-tuple Edge-Colorings of Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 309 (16), pp.5147-5157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4540,64 +4540,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounds for minimum feedback vertex sets in distance graphs and circulant graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamamache Kheddouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Vol. 10 no. 1 (1), pp.57--70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4644,51 +4644,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total and fractional total colourings of circulant graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Khennoufa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 308 (24), pp.Pages 6316-6329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4748,51 +4748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Khennoufa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Kchikech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discussiones Mathematicae Graph Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 28 (1), p. 165-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4843,51 +4843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Kchikech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Khennoufa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discussiones Mathematicae Graph Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 27 (1), p. 105-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4912,51 +4912,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong chromatic index of products of graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Vol. 9 no. 1 (1), p. 47-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5003,64 +5003,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjacent vertex distinguishing edge-colorings of meshes and hypercubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamamache Kheddouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Australasian Journal of Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 35, pp.89-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5098,51 +5098,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximation Algorithms for Multicoloring Planar Graphs and Powers of Square and Triangular Meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Kchikech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Vol. 8, pp.159-172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5170,225 +5170,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00961107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Note on Radio Antipodal Colouring of Paths</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Irregularity strength of circulant graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamamache Kheddouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematica Bohemica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 304 (1-3), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2005.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00655732v1</w:t>
+                <w:t xml:space="preserve">hal-00188406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irregularity strength of circulant graphs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A Note on Radio Antipodal Colouring of Paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Khennoufa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mathematica Bohemica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 130 (3), p. 277-282</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00188406v1</w:t>
+                <w:t xml:space="preserve">hal-00655732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-to-all wavelength-routing in all-optical compound networks</w:t>
               </w:r>
@@ -5400,51 +5400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 235 (1-3), pp.353-363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5490,51 +5490,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irregularity strength and compound graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 218 (1-3), p. 235-243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5594,559 +5594,559 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation Forest Meets Link Prediction: A Novel Framework for Backbone Extraction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Global Link Prediction Strategies for Backbone Extraction in Real-World Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Yassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Seba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Complex Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Complex Networks &amp; Their Applications XIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Istanbul, Turkey. pp.250-263, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-82439-5_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05291560v1</w:t>
+                <w:t xml:space="preserve">hal-05291475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating Link Prediction and Isolation Forest for Backbone Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Yassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Seba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling and Mining Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Vilnius, Lithuania. pp.189-204, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-92898-7_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NetBone Meets LLMs: Toward Explainable Backbone Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Yassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Seba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSS France, May 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05095461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Link Prediction Strategies for Backbone Extraction in Real-World Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Isolation Forest Meets Link Prediction: A Novel Framework for Backbone Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Yassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Seba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complex Networks &amp; Their Applications XIII</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Complex Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Fortaleza, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-82439-5_21⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05291475v1</w:t>
+                <w:t xml:space="preserve">hal-05291560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NetBone: A Python Package for Extracting and Comparing Backbones in Weighted Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Yassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Seba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSS France, May 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6165,447 +6165,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05095444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air Transportation Network Backbone Extraction: A Comparative Analysis of Structural Filtering Techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Network Backbone Extraction using Link Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Yassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Seba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Data and Social Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Hanoi, Vietnam. pp.337-348, </w:t>
+              <w:t xml:space="preserve">7th IEEE Workshop on Complexity in Engineering (COMPENG 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Florence, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-97-0669-3_31⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/COMPENG60905.2024.10741362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05291499v1</w:t>
+                <w:t xml:space="preserve">hal-05291577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Modular Network Exploration of Backbone Extraction Techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Air Transportation Network Backbone Extraction: A Comparative Analysis of Structural Filtering Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Yassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Seba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complex Networks &amp; Their Applications XII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Menton Riviera, France. pp.296-308, </w:t>
+              <w:t xml:space="preserve">Computational Data and Social Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Hanoi, Vietnam. pp.337-348, </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-53472-0_25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-981-97-0669-3_31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05291486v1</w:t>
+                <w:t xml:space="preserve">hal-05291499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network Backbone Extraction using Link Prediction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A Modular Network Exploration of Backbone Extraction Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Yassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Seba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IEEE Workshop on Complexity in Engineering (COMPENG 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Florence, Italy. </w:t>
+              <w:t xml:space="preserve">Complex Networks &amp; Their Applications XII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Menton Riviera, France. pp.296-308, </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/COMPENG60905.2024.10741362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-53472-0_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05291577v1</w:t>
+                <w:t xml:space="preserve">hal-05291486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction du Backbone du Réseau de Transport Aérien : Une Analyse Comparative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Yassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Seba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion des Connaissances 2024 (EGC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGC, Jan 2024, Dijon, France. pp.393-400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6630,90 +6630,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Analysis of Structural Backbone Extraction Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Yassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Seba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSS France, May 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6732,442 +6732,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Link Filtering Backbone Techniques in Real-World Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Air Transport Network: A Comparison of Statistical Backbone Filtering Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Yassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Seba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International School and Conference on Network Science (NetSci)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Complex Networks and Their Applications XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Palermo, Italy. pp.551-564, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-21131-7_43⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04055147v1</w:t>
+                <w:t xml:space="preserve">hal-05291505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtering Real World Networks: A Correlation Analysis of Statistical Backbone Techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Comparing Link Filtering Backbone Techniques in Real-World Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Yassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Seba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Regional Conference on Complex Systems 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSS France, May 2023, Le Havre, France</w:t>
+              <w:t xml:space="preserve">International School and Conference on Network Science (NetSci)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04054954v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air Transport Network: A Comparison of Statistical Backbone Filtering Techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Filtering Real World Networks: A Correlation Analysis of Statistical Backbone Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Yassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Seba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complex Networks and Their Applications XI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">French Regional Conference on Complex Systems 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSS France, May 2023, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-21131-7_43⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05291505v1</w:t>
+                <w:t xml:space="preserve">hal-04054954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NetBone: A Python Package for Extracting Backbones of Weighted Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Yassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Seba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSS France, May 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7192,90 +7192,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Statistical Backbone Filtering Techniques in the Air Transportation Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Yassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Seba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE Workshop on Complexity in Engineering (COMPENG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Florence, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7309,77 +7309,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On List Coloring With Separation Of The Complete Graph And Set System Intersections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Grisot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 11th International Colloquium on Graph Theory and combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7404,90 +7404,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An empirical investigation of Backbone Filtering Techniques in weighted Complex Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Yassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Seba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NERCCS 2022: Fifth Northeast Regional Conference on Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Buffalo (NY), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7512,90 +7512,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparison of Model-Based Backbone Filtering Techniques in the Air Transportation Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Yassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Seba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7614,226 +7614,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03671731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IoT-MAAC: Multiple Attribute Access Control for IoT environments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Construction of Disjoint Virtual Backbones for Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon T. Obenofunde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahabou Abdou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE 17th Annual Consumer Communications &amp; Networking Conference (IEEE CCNC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">icWCSN 2020: 2020 International Conference on Wireless Communication and Sensor Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Warsaw, Poland. pp.7-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3411201.3411205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02452366v1</w:t>
+                <w:t xml:space="preserve">hal-03066806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of Disjoint Virtual Backbones for Wireless Sensor Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">IoT-MAAC: Multiple Attribute Access Control for IoT environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Mbarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wahabou Abdou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">icWCSN 2020: 2020 International Conference on Wireless Communication and Sensor Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE 17th Annual Consumer Communications &amp; Networking Conference (IEEE CCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Las Vegas, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3411201.3411205⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03066806v1</w:t>
+                <w:t xml:space="preserve">hal-02452366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Packing colorings of subcubic outerplanar graphs</w:t>
               </w:r>
@@ -7845,51 +7845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boštjan Brešar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bordeaux Graph Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7940,51 +7940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Mbarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Mobile, Secure, and Programmable Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France. pp.157-173, </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8044,51 +8044,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Mbarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th ACS/IEEE International Conference on Computer Systems and Applications AICCSA 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8107,239 +8107,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02452340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Leader Election and Computation of Local Identifiers for Programmable Matter</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">QBAIoT: QoS Based Access for IoT Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Mbarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nader Mbarek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Algorithms and Experiments for Wireless Networks (ALGOSENSERS 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Fourteenth Advanced International Conference on Telecommunications /</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, BArcelone, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03625924v1</w:t>
+                <w:t xml:space="preserve">hal-02413477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QBAIoT: QoS Based Access for IoT Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Khalil</w:t>
+                <w:t xml:space="preserve">Distributed Leader Election and Computation of Local Identifiers for Programmable Matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahabou Abdou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Mbarek</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fourteenth Advanced International Conference on Telecommunications /</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Symposium on Algorithms and Experiments for Wireless Networks (ALGOSENSERS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Helsinki, Finland. pp.159-179, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-14094-6_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413477v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Service Level Guarantee Framework for IoT environments</w:t>
               </w:r>
@@ -8351,51 +8351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Mbarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> International Conference on Internet of Things and Machine Learning (IML 2017), At Liverpool city United Kingdom</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Liverpool, United Kingdom. pp.DOI: 10.1145/3109761.3158393, </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8442,90 +8442,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Completely independent spanning trees for enhancing the robustness in ad-hoc Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Moinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Darties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE 13th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Rome, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8553,403 +8553,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Almost disjoint spanning trees</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">QoS Multi-tree Based Routing Protocol for Inter-mesh Infrastructure Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Bargaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Mbarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Frikha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bordeaux Graph Workshop BGW</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on Wired/Wireless Internet Communication (WWIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Thessaloniki, Greece. pp.199-211, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-33936-8_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01451683v1</w:t>
+                <w:t xml:space="preserve">hal-01434852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QoS Multi-tree Based Routing Protocol for Inter-mesh Infrastructure Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hajer Bargaoui</w:t>
+                <w:t xml:space="preserve">Broker and Federation Based Cloud Networking Architecture for IaaS and NaaS QoS Guarantee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Hamze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Mbarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mounir Frikha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Wired/Wireless Internet Communication (WWIC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th IEEE Annual Consumer Communications and Networking Conference (CCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Las Vegas, NV, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-33936-8_16⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01434852v1</w:t>
+                <w:t xml:space="preserve">hal-01434844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broker and Federation Based Cloud Networking Architecture for IaaS and NaaS QoS Guarantee</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Almost disjoint spanning trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Darties</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IEEE Annual Consumer Communications and Networking Conference (CCNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Las Vegas, NV, United States</w:t>
+              <w:t xml:space="preserve">Bordeaux Graph Workshop BGW</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01434844v1</w:t>
+                <w:t xml:space="preserve">hal-01451683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-configuring multipath intra-mesh infrastructure QoS based routing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Bargaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Mbarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Frikha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 12th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob), 2016 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2016, New York, United States. pp. ISBN Information: INSPEC Accession Number: 16519679 </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8983,90 +8983,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routage hybride basé sur la QoS pour une infrastructure maillée sans fil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Bargaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Mbarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Frikha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFIP-NOTERE 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9104,64 +9104,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbres couvrants presque disjoints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Darties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALGOTEL 2015 — 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9186,90 +9186,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QoS Based Routing Protocol for Intra-Mesh Infrastructure Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Bargaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Mbarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Frikha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Summit on Computer &amp; Information Technology (GSCIT 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, SOUSSE, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9320,51 +9320,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Hamze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Mbarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth International Conference on Cloud Computing, GRIDs, and Virtualization, CLOUD COMPUTING 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9383,515 +9383,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01109037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On parameterized complexity to determine b-chromatic and partial Grundy numbers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Autonomic Brokerage Service for an End-to-End Cloud Networking Service Level Agreement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Hamze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Mbarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brice Effantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bordeaux Graph Workshop 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">IEEE 3rd Symposium on Network Cloud Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02174532v1</w:t>
+                <w:t xml:space="preserve">hal-00926494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routage Hybride basé sur la QoS pour une infrastructure IEEE 802.16j maillé sans fil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hajer Bargaoui</w:t>
+                <w:t xml:space="preserve">Self-establishing a Service Level Agreement within Autonomic Cloud Networking Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Hamze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Mbarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mounir Frikha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Conférence internationale GRES : Gestion de Réseaux Et de Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, PARIS, France</w:t>
+              <w:t xml:space="preserve">IFIP/IEEE Network Operations and Management Symposium (NOMS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129672v1</w:t>
+                <w:t xml:space="preserve">hal-00927635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-establishing a Service Level Agreement within Autonomic Cloud Networking Environment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">On parameterized complexity to determine b-chromatic and partial Grundy numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Effantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP/IEEE Network Operations and Management Symposium (NOMS 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">Bordeaux Graph Workshop 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00927635v1</w:t>
+                <w:t xml:space="preserve">hal-02174532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomic Brokerage Service for an End-to-End Cloud Networking Service Level Agreement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Recherche d'arbres couvrants complètement indépendants dans des graphes réguliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Darties</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 3rd Symposium on Network Cloud Computing and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Rome, Italy</w:t>
+              <w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Bois-Plage-en-Ré, France. pp.1--4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00926494v1</w:t>
+                <w:t xml:space="preserve">hal-00986223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche d'arbres couvrants complètement indépendants dans des graphes réguliers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Routage Hybride basé sur la QoS pour une infrastructure IEEE 802.16j maillé sans fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Bargaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Mbarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Frikha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Le Bois-Plage-en-Ré, France. pp.1--4</w:t>
+              <w:t xml:space="preserve">10ème Conférence internationale GRES : Gestion de Réseaux Et de Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00986223v1</w:t>
+                <w:t xml:space="preserve">hal-01129672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Learning and Multiple Linear Regression Model for Network Selection using MIH</w:t>
               </w:r>
@@ -9916,51 +9916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Mbarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirna Atieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Fouladkar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9998,90 +9998,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid QoS Based Routing for IEEE 802.16j Mesh Infrastructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Bargaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Mbarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Frikha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AICT 2014, The Tenth Advanced International Conference on Telecommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Paris, France. pp 110-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10132,51 +10132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Rahil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Mbarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Networking and Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10240,51 +10240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Ekstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premysl Holub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bordeaux Graph Workshop (BGW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10335,51 +10335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Kheddouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Graphes et Algorithmes 2003 (JGA03)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Dijon, France. pp.000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10436,90 +10436,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Empirical Investigation of Statistical Backbone Filtering Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Yassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Seba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Palma de Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10602,51 +10602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Mbarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Security Management and Control in the IoT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.77-103, 2022, 9781789450538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10706,51 +10706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Mbarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Security Management and Control in the IoT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.163-196, 2022, 9781789450538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10784,77 +10784,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of Service Management in Wireless Mesh Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Bargaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Mbarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Service Level Management in Emerging Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.139-174, 2021, 9781119818359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10888,77 +10888,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de la qualité de service dans les réseaux maillés sans fil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Bargaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Mbarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion du niveau de service dans les environnements émergents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Group, 2020, 9781789490022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11018,51 +11018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Mbarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion du niveau de service dans les environnements émergents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Group, 2020, 9781789490022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11135,51 +11135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahabou Abdou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Mbarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithms for Sensor Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11410, Springer Nature, pp.159-179, 2019, Lecture Notes in Computer Science, 978-3-030-14094-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11249,51 +11249,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying New Touchscreen Cover Model to Facilitate Communication by Blind Individuals on Mobile Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassan Aladool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11337,51 +11337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Přemysl Holub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11412,51 +11412,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On S-packing edge-colorings of cubic graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11474,77 +11474,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Completely Independent Spanning Trees in Some Regular Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Darties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11562,77 +11562,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choosability of a weighted path and free-choosability of a cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11650,51 +11650,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended core and choosability of a graph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Godin Jean-Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11907,51 +11907,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865831v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maidoun Mortada" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Togni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2024.114376" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144860v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Godin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Grisot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5614/ejgta.2025.13.1.5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291382v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Yassin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Cherifi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Seba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-025-00705-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291353v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0316141" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05536585v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.v29i1.3096" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291372v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0322298" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04816059v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maydoun Mortada" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04469182v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2024.113917" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04469165v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Tarhini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2024.02.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240302v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pitois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Haddad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.10751" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526797v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7151/dmgt.2398" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250856v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Haidar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-42076-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625873v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gastineau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahabou Abdou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Mbarek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.6067" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526781v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Obenofunde" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/wss2.12028" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819684v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7151/dmgt.2257" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03150694v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#353;tjan Bre&#353;ar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Gologranc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00026-021-00524-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970497v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02563986v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00010-020-00721-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02413400v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Khalil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188762v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#345;emysl Holub" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.07.034" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02413457v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandi Klav&#382;ar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-019-02089-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186973v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.12.035" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715892v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Darties" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.11.018" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02413379v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computers7040064" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01469367v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.09.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01859065v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Rahil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957298v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Aubry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-015-1625-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00967446v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2016.04.017" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01436646v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Bargaoui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Frikha" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-015-1091-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01157902v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Effantin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2016.03.011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01157901v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamamache Kheddouci" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01203540v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211088v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hamze" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17781/P001827" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00531583v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.10.026" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00905732v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ekstein" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Premysl Holub" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.10.036" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922022v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2014.03.023" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631398v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.09.028" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00926022v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Atieh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00880024v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman &#268;ada" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.06.024" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00762728v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baril" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672373v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00655718v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Khennoufa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00655717v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2009.04.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFRZ4L8C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00972307v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.417" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00655719v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2007.11.070" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00655720v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Kchikech" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00655729v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00655721v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.414" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188388v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00961107v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.371" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00655732v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188406v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2005.09.006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D027LX59-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306482v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Amar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raspaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-365X(00)00289-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LV7G3VWR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00802760v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-365X(99)00305-2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291560v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291450v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92898-7_13" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095461v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291475v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82439-5_21" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095444v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291499v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-0669-3_31" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291486v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53472-0_25" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291577v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPENG60905.2024.10741362" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04506166v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553418v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055147v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054954v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291505v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21131-7_43" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054971v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265910v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPENG50184.2022.9905432" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04001196v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014863v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671731v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452366v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066806v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon T. Obenofunde" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411201.3411205" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439756v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02413319v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03101-5_15" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452340v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625924v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14094-6_11" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02413477v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01858419v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3109761.3158393" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715916v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Moinet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2017.8115791" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01451683v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01434852v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33936-8_16" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01434844v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01483649v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2016.7763241" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01214171v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148458v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01214170v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109037v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174532v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01129672v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927635v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926494v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986223v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01081434v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fouladkar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01081352v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00783870v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00787442v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192144v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kheddouci" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321035v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03900819v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394156030.ch4" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03901198v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394156030.ch7" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625769v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119818359.ch5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064974v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9002.ch5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064966v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9002.ch1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848911v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04346728v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Aladool" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489300v3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01651260v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01066448v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484445v3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492157v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godin Jean-Christophe" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Togni Olivier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291353v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Yassin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Cherifi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Seba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Togni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0316141" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291382v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-025-00705-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865831v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maidoun Mortada" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2024.114376" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144860v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Godin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Grisot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5614/ejgta.2025.13.1.5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05536585v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.v29i1.3096" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291372v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0322298" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04816059v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maydoun Mortada" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04469182v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2024.113917" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04469165v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Tarhini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2024.02.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240302v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pitois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Haddad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.10751" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526797v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7151/dmgt.2398" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250856v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Haidar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-42076-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625873v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gastineau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahabou Abdou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Mbarek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.6067" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526781v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Obenofunde" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/wss2.12028" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819684v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7151/dmgt.2257" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03150694v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#353;tjan Bre&#353;ar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Gologranc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00026-021-00524-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02563986v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00010-020-00721-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970497v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02413400v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Khalil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188762v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#345;emysl Holub" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.07.034" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02413457v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandi Klav&#382;ar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-019-02089-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186973v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.12.035" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02413379v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computers7040064" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715892v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Darties" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.11.018" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01469367v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.09.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01859065v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Rahil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01436646v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Bargaoui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Frikha" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-015-1091-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957298v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Aubry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-015-1625-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00967446v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2016.04.017" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01157902v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Effantin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2016.03.011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01203540v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01157901v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamamache Kheddouci" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211088v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hamze" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17781/P001827" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00531583v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.10.026" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00905732v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ekstein" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Premysl Holub" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.10.036" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922022v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2014.03.023" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631398v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.09.028" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00926022v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Atieh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00880024v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman &#268;ada" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.06.024" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00762728v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baril" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672373v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00655718v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Khennoufa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00655717v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2009.04.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFRZ4L8C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00972307v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.417" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00655719v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2007.11.070" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00655720v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Kchikech" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00655729v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00655721v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.414" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188388v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00961107v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.371" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188406v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2005.09.006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D027LX59-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00655732v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306482v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Amar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raspaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-365X(00)00289-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LV7G3VWR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00802760v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-365X(99)00305-2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291475v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82439-5_21" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291450v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92898-7_13" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095461v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291560v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095444v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291577v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPENG60905.2024.10741362" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291499v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-0669-3_31" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291486v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53472-0_25" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04506166v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553418v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291505v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21131-7_43" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055147v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054954v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054971v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265910v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPENG50184.2022.9905432" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04001196v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014863v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671731v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066806v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon T. Obenofunde" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411201.3411205" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452366v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439756v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02413319v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03101-5_15" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452340v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02413477v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625924v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14094-6_11" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01858419v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3109761.3158393" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715916v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Moinet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2017.8115791" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01434852v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33936-8_16" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01434844v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01451683v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01483649v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2016.7763241" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01214171v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148458v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01214170v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109037v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926494v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927635v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174532v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986223v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01129672v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01081434v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fouladkar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01081352v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00783870v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00787442v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192144v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kheddouci" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321035v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03900819v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394156030.ch4" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03901198v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394156030.ch7" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625769v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119818359.ch5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064974v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9002.ch5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064966v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9002.ch1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848911v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04346728v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Aladool" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489300v3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01651260v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01066448v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484445v3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492157v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godin Jean-Christophe" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Togni Olivier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>