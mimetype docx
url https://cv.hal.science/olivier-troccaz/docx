--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -1297,511 +1297,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04095511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La métallurgie du fer médiévale sur le Massif armoricain : travaux doctoraux, plateforme collaborative et recherche participative</w:t>
+                <w:t xml:space="preserve">La base de données « archeometal-armoricain » développée dans le cadre du projet SIDEPROD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Troccaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Gandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Etienne Clouin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Troccaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère journée des jeunes chercheur.e.s - Recherches Culturelles Participatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque MASA 2022 : Fabriquer, exploiter, diffuser, archiver et réutiliser des données archéologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Consortium MASA, Nov 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05084042v1</w:t>
+                <w:t xml:space="preserve">hal-04075776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La base de données « archeometal-armoricain » développée dans le cadre du projet SIDEPROD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La base de données « Archeometal-armoricain » et outils complémentaires développés dans le cadre du projet SIDEPROD : état des données concernant le fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
+                <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Troccaz</w:t>
+                <w:t xml:space="preserve">Cristina Gandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Clouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque MASA 2022 : Fabriquer, exploiter, diffuser, archiver et réutiliser des données archéologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Consortium MASA, Nov 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">Journées de la SAFEMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Laurium, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04075776v1</w:t>
+                <w:t xml:space="preserve">hal-05084029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La base de données « Archeometal-armoricain » et outils complémentaires développés dans le cadre du projet SIDEPROD : état des données concernant le fer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
+                <w:t xml:space="preserve">La fabrique d'un corpus archéologique : l'expérience du projet ICARE (Iconographie et Collections d'Anthropologie de Rennes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Yvane Daire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Lopez-Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Patat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Troccaz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Clouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la SAFEMM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Laurium, Greece</w:t>
+              <w:t xml:space="preserve">Colloque MASA 2022 : Fabriquer, exploiter, diffuser, archiver et réutiliser des données archéologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Consortium MASA, Nov 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05084029v1</w:t>
+                <w:t xml:space="preserve">hal-04075765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique d'un corpus archéologique : l'expérience du projet ICARE (Iconographie et Collections d'Anthropologie de Rennes)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Patat</w:t>
+                <w:t xml:space="preserve">La métallurgie du fer médiévale sur le Massif armoricain : travaux doctoraux, plateforme collaborative et recherche participative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Clouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Gandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Troccaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque MASA 2022 : Fabriquer, exploiter, diffuser, archiver et réutiliser des données archéologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Consortium MASA, Nov 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">1ère journée des jeunes chercheur.e.s - Recherches Culturelles Participatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04075765v1</w:t>
+                <w:t xml:space="preserve">hal-05084042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territ'eau, une méthode et des outils pour améliorer la gestion des paysages agricoles en vue de préserver la qualité de l'eau</w:t>
               </w:r>
@@ -1906,273 +1906,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nutrient budget methodology in the Mont Saint Michel Bay salt marsh, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The outwelling hypothesis: relationship between saltmarsh groundwater and marine ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Troccaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrologie dans les pays celtiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 1996, Rennes, France. pp.369-376</w:t>
+              <w:t xml:space="preserve">, Jul 1996, Rennes, France. pp.377-384</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01179095v1</w:t>
+                <w:t xml:space="preserve">hal-01179502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The outwelling hypothesis: relationship between saltmarsh groundwater and marine ecosystem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Vivier</w:t>
+                <w:t xml:space="preserve">Contribution des pertes par infiltration au bilan hydrologique d'une zone humide agricole: conséquences pour la gestion hydraulique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Troccaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrologie dans les pays celtiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1996, Rennes, France. pp.377-384</w:t>
+              <w:t xml:space="preserve">Contribution des eaux souterraines au fonctionnement des hydrosystèmes, conséquences pour la gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BRGM, Nov 1995, Montpellier, France. pp.54-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179502v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution des pertes par infiltration au bilan hydrologique d'une zone humide agricole: conséquences pour la gestion hydraulique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A nutrient budget methodology in the Mont Saint Michel Bay salt marsh, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Troccaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Giraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Troccaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contribution des eaux souterraines au fonctionnement des hydrosystèmes, conséquences pour la gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BRGM, Nov 1995, Montpellier, France. pp.54-66</w:t>
+              <w:t xml:space="preserve">Hydrologie dans les pays celtiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1996, Rennes, France. pp.369-376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01179482v1</w:t>
+                <w:t xml:space="preserve">hal-01179095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology for studying exchanges between salt marshes and coastal marine waters</w:t>
               </w:r>
@@ -3260,51 +3260,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de la structure du paysage sur la qualité de l'eau</w:t>
+                <w:t xml:space="preserve">Transfert de l'azote des paysages agricoles vers les eaux de surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
@@ -3350,75 +3350,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01180053v1</w:t>
+                <w:t xml:space="preserve">hal-01180051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert de l'azote des paysages agricoles vers les eaux de surface</w:t>
+                <w:t xml:space="preserve">Rôle de la structure du paysage sur la qualité de l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
@@ -3464,51 +3464,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01180051v1</w:t>
+                <w:t xml:space="preserve">hal-01180053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecole thématique du CNRS/CNRS course-in-residence “High-throughput molecular biology methods in the environmental sciences”. http://environmental-genomics.univ-rennes1.fr</w:t>
               </w:r>
@@ -3788,51 +3788,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7EBAFA66"/>
+    <w:nsid w:val="68C86ECA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4019,51 +4019,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-troccaz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-7625-5795" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117724092" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751467v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure D&#233;odat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Braguier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Denis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc&#8217;h" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_04141426v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Troccaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686556v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W Abbott" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-1863-2016" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179169v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guiet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tico" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/n2a4-4t06" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400821v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Massa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-008-9244-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S82WCKGZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458529v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Beduneau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179051v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giraud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bertru" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lefeuvre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00177294" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5F24880D213F66119547B6DC25E59FE2DD6D3301/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893970v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095511v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvane Daire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Lopez-Romero" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mignon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Patat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084042v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Clouin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meunier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gandini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075776v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084029v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075765v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819643v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179095v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179502v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vivier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179482v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179516v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179512v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Asjes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Dankers" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boorman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bettencourt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259741v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01691461v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Farhi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Monteil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01155487v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Levointurier-Vajda" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Bernard Bouzill&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Th&#233;baud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485788v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179173v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01179173" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179473v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Burel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brient" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Creach" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494551v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180053v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jalam" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180051v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015276v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cou&#233;e" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vandenkoornhuyse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika L. A&#239;nouche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01179019v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-troccaz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-7625-5795" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117724092" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751467v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure D&#233;odat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Braguier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Denis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc&#8217;h" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_04141426v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Troccaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686556v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W Abbott" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-1863-2016" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179169v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guiet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tico" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/n2a4-4t06" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400821v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Massa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-008-9244-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S82WCKGZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458529v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Beduneau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179051v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giraud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bertru" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lefeuvre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00177294" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5F24880D213F66119547B6DC25E59FE2DD6D3301/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893970v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095511v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvane Daire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Lopez-Romero" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mignon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Patat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075776v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meunier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gandini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Clouin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084029v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075765v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084042v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819643v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179502v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vivier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179482v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179095v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179516v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179512v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Asjes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Dankers" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boorman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bettencourt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259741v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01691461v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Farhi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Monteil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01155487v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Levointurier-Vajda" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Bernard Bouzill&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Th&#233;baud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485788v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179173v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01179173" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179473v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Burel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brient" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Creach" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494551v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180051v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jalam" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180053v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015276v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cou&#233;e" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vandenkoornhuyse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika L. A&#239;nouche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01179019v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>