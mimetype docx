--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -174,51 +174,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -662,421 +662,551 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Framework and tools for agricultural landscape assessment relating to water quality protection.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approches territoriales autour de l'eau pour réfléchir le paysage et mobiliser des changements de pratiques et systèmes agricoles : l'exemple de Territ'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Massa</w:t>
+                <w:t xml:space="preserve">Chantal Gascuel-Odoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Guiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Durand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Mérot</w:t>
+                <w:t xml:space="preserve">Philippe Merot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Tico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Troccaz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00267-008-9244-x⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31, pp.159-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/jjza-dp77⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00400821v1</w:t>
+                <w:t xml:space="preserve">hal-05599551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territ'eau, une méthode et des outils pour améliorer la gestion des paysages agricoles en vue de préserver la qualité de l'eau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Framework and tools for agricultural landscape assessment relating to water quality protection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Massa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Beduneau</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 43 (5), pp.921-935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00267-008-9244-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458529v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00400821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Territ'eau, une méthode et des outils pour améliorer la gestion des paysages agricoles en vue de préserver la qualité de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Beduneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, n° special, pp.115-132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Methodology for studying exchanges between salt marshes and coastal marine waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Bertru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wetlands Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 3 (1), pp.37-48. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF00177294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1086,51 +1216,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HALUR : une suite d’outils connectés à HAL au service des chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1146,1230 +1276,1230 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Renater, Dec 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04893970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique d’un corpus archéologique : l’expérience du projet ICARE (Iconographie et Collections d'Anthropologie de Rennes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Yvane Daire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Lopez-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Patat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Troccaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MASA 2022 : Fabriquer, exploiter, diffuser, archiver et réutiliser des données archéologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MSH Tours, Nov 2022, Tours, France. https://masa.hypotheses.org/4470</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04095511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La base de données « archeometal-armoricain » développée dans le cadre du projet SIDEPROD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Gandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Clouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque MASA 2022 : Fabriquer, exploiter, diffuser, archiver et réutiliser des données archéologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Consortium MASA, Nov 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La base de données « Archeometal-armoricain » et outils complémentaires développés dans le cadre du projet SIDEPROD : état des données concernant le fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Gandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Clouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la SAFEMM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Laurium, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05084029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique d'un corpus archéologique : l'expérience du projet ICARE (Iconographie et Collections d'Anthropologie de Rennes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Yvane Daire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Lopez-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Patat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Troccaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque MASA 2022 : Fabriquer, exploiter, diffuser, archiver et réutiliser des données archéologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Consortium MASA, Nov 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La métallurgie du fer médiévale sur le Massif armoricain : travaux doctoraux, plateforme collaborative et recherche participative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Clouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Gandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Troccaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère journée des jeunes chercheur.e.s - Recherches Culturelles Participatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05084042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territ'eau, une méthode et des outils pour améliorer la gestion des paysages agricoles en vue de préserver la qualité de l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Massa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Beduneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Azote, phosphore et pesticides - Les nouvelles stratégies de réduction des flux en amont</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The outwelling hypothesis: relationship between saltmarsh groundwater and marine ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Troccaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrologie dans les pays celtiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1996, Rennes, France. pp.377-384</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution des pertes par infiltration au bilan hydrologique d'une zone humide agricole: conséquences pour la gestion hydraulique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Troccaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contribution des eaux souterraines au fonctionnement des hydrosystèmes, conséquences pour la gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BRGM, Nov 1995, Montpellier, France. pp.54-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nutrient budget methodology in the Mont Saint Michel Bay salt marsh, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrologie dans les pays celtiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1996, Rennes, France. pp.369-376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology for studying exchanges between salt marshes and coastal marine waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTECOL's IV International Wetlands Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1992, Columbus, OHIO, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annual variations in tidal exchange processes on salt marshes along the European Atlantic coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Asjes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Dankers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Boorman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bettencourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Troccaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTECOL's IV International Wetlands Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1992, Columbus, OHIO, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2379,473 +2509,473 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Collaborative And Geolocalised Online Database «Basepetroceram»: A New Tool To Consolidate The Analysis Of Archaeological Ceramic Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gehres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Troccaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting of the Ceramic Petrographic Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Gand (Belgique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déposer et enrichir les publications d’une collection HAL avec OverHAL, X2HAL et CrossHAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Farhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Couperin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées science ouverte 2018 - 100% open access : initiatives pour une transition réussie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Paris, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01691461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VegFrance: A French database for a better knowledge of the national vegetation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloé Levointurier-Vajda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Bernard Bouzillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Workshop of European Vegetation Survey “Typology and process as two complementary facets of vegetation survey and mapping”, “Vegetation in coastal and inland dunes and cliffs”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On line soil science course : a tool for professional certification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosoil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2855,300 +2985,300 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact sur l'eau : les approches complémentaires de Syst'N et Territ'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Guiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Reau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Quae et Acta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fertilisation et environnement - Quelles pistes pour l'aide à la décision ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eyrolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.87-103, 2014, Matière à Débattre et Décider, 978-2-7592-2055-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative studies on salt marsh processes: Mont Saint Michel Bay, a multi-disciplinary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Bertru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Creach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">William J. Mitsch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Wetlands : Old World and New</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.215-234, 1994, 0-444-81478-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3158,91 +3288,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territ'Eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Troccaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: IDDN.FR.001.430041.000.R.P.2009.000.42000. FR2116. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00494551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3252,358 +3382,358 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert de l'azote des paysages agricoles vers les eaux de surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Guiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Jalam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Troccaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01180051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la structure du paysage sur la qualité de l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Guiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Jalam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Troccaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01180053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecole thématique du CNRS/CNRS course-in-residence “High-throughput molecular biology methods in the environmental sciences”. http://environmental-genomics.univ-rennes1.fr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Couée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vandenkoornhuyse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika L. Aïnouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Troccaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00015276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3613,114 +3743,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la dynamique d’un marais salé: processus fonctionnels internes et relations avec le milieu côtier, la Baie du Mont Saint Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Troccaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Université de Rennes 1, 1996. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01179019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId105"/>
+      <w:footerReference w:type="default" r:id="rId109"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3788,51 +3918,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="68C86ECA"/>
+    <w:nsid w:val="4CC7552B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4019,51 +4149,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-troccaz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-7625-5795" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117724092" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751467v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure D&#233;odat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Braguier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Denis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc&#8217;h" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_04141426v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Troccaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686556v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W Abbott" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-1863-2016" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179169v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guiet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tico" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/n2a4-4t06" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400821v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Massa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-008-9244-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S82WCKGZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458529v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Beduneau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179051v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giraud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bertru" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lefeuvre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00177294" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5F24880D213F66119547B6DC25E59FE2DD6D3301/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893970v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095511v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvane Daire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Lopez-Romero" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mignon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Patat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075776v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meunier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gandini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Clouin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084029v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075765v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084042v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819643v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179502v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vivier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179482v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179095v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179516v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179512v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Asjes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Dankers" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boorman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bettencourt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259741v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01691461v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Farhi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Monteil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01155487v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Levointurier-Vajda" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Bernard Bouzill&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Th&#233;baud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485788v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179173v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01179173" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179473v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Burel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brient" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Creach" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494551v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180051v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jalam" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180053v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015276v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cou&#233;e" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vandenkoornhuyse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika L. A&#239;nouche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01179019v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-troccaz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-7625-5795" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117724092" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751467v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure D&#233;odat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Braguier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Denis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc&#8217;h" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_04141426v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Troccaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686556v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W Abbott" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-1863-2016" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179169v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guiet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tico" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/n2a4-4t06" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05599551v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel-Odoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/jjza-dp77" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400821v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Massa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-008-9244-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S82WCKGZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458529v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Beduneau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179051v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giraud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bertru" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lefeuvre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00177294" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5F24880D213F66119547B6DC25E59FE2DD6D3301/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893970v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095511v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvane Daire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Lopez-Romero" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mignon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Patat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075776v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meunier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gandini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Clouin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084029v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075765v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084042v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819643v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179502v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vivier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179482v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179095v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179516v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179512v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Asjes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Dankers" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boorman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bettencourt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259741v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01691461v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Farhi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Monteil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01155487v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Levointurier-Vajda" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Bernard Bouzill&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Th&#233;baud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485788v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179173v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01179173" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179473v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Burel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brient" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Creach" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494551v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180051v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jalam" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180053v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015276v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cou&#233;e" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vandenkoornhuyse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika L. A&#239;nouche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01179019v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>