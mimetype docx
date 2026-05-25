--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -3918,51 +3918,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4CC7552B"/>
+    <w:nsid w:val="23A3E874"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>