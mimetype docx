--- v0 (2026-03-17)
+++ v1 (2026-04-17)
@@ -308,599 +308,599 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02134197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qui débarrasse la table ? Enquête sur la socialisation domestique primaire</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’investissement des blogueurs littéraires dans la prescription et la reconnaissance: compétences et ambitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanhée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/arss.215.0072⟩</w:t>
+              <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, De l’émergence à la canonisation, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/contextes.6196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01589290v1</w:t>
+                <w:t xml:space="preserve">hal-01628532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La critique littéraire amateur sur les blogs de lecteurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qui débarrasse la table ? Enquête sur la socialisation domestique primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Saunier</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en sciences sociales sur Internet/Social science research on the Internet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, La critique culturelle : déclin ou hégémonie?, 5, pp.22. </w:t>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (215), pp.72-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/reset.736⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/arss.215.0072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01628539v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01589290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’investissement des blogueurs littéraires dans la prescription et la reconnaissance: compétences et ambitions</w:t>
+                <w:t xml:space="preserve">La critique littéraire amateur sur les blogs de lecteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanhée</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, De l’émergence à la canonisation, 17, </w:t>
+              <w:t xml:space="preserve">Recherches en sciences sociales sur Internet/Social science research on the Internet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, La critique culturelle : déclin ou hégémonie?, 5, pp.22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/contextes.6196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/reset.736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01628532v1</w:t>
+                <w:t xml:space="preserve">hal-01628539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les jeunes issus de familles nombreuses envisagent de devenir parents : l’influence de la socialisation primaire sur le nombre d’enfants souhaités</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
+                <w:t xml:space="preserve">La promotion des livres de littérature sur Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfances, Familles, Générations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1031125ar⟩</w:t>
+              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26, pp.63 - 81 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tt.026.0063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01589313v1</w:t>
+                <w:t xml:space="preserve">hal-01627600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La promotion des livres de littérature sur Internet</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Saunier</w:t>
+                <w:t xml:space="preserve">Quand les jeunes issus de familles nombreuses envisagent de devenir parents : l’influence de la socialisation primaire sur le nombre d’enfants souhaités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bois Géraldine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 26, pp.63 - 81 </w:t>
+              <w:t xml:space="preserve">Enfances, Familles, Générations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22, pp.206-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/tt.026.0063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1031125ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627600v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01589313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fratrie et la construction des goûts musicaux à 10-11 ans</w:t>
               </w:r>
@@ -1001,269 +1001,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fratrie comme ressource</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’orientation scolaire et professionnelle des filles : des « choix de compromis » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanhée</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques sociales et familiales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 111, pp.5-15</w:t>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (184), pp.29-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00926167v1</w:t>
+                <w:t xml:space="preserve">halshs-01097991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’orientation scolaire et professionnelle des filles : des « choix de compromis » ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La fratrie comme ressource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vanhée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 3 (184), pp.29-40</w:t>
+              <w:t xml:space="preserve">Politiques sociales et familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111, pp.5-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01097991v1</w:t>
+                <w:t xml:space="preserve">halshs-00926167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de la socialisation fraternelle dans la construction des goûts musicaux d'enfants de 10-11 ans</w:t>
               </w:r>
@@ -1383,51 +1383,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scolarité dans les familles nombreuses populaires et conditions matérielles d'existence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bois Géraldine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1877,51 +1877,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réaménagements actuels de l'autorité prescriptive dans le secteur littéraire : le cas des blogs de lecteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2106,51 +2106,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les blogs de lecteurs et le &amp;quot;travail réputationnel&amp;quot; des éditeurs et des acteurs traditionnels de la consécration littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2201,51 +2201,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les blogs de lecteurs : une subversion des hiérarchies entre critiques littéraires &amp;quot;amateur&amp;quot; et &amp;quot;professionnelles&amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2283,51 +2283,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se conformer aux attendus scolaires : des difficultés plus grandes pour les familles nombreuses ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bois Géraldine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3212,458 +3212,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03206925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le langage comme capital</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anaïs : une petite fille qui aime diriger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanhée</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lahire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Lahire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances de classe. De l'inégalité parmi les enfants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Seuil, 2019</w:t>
+              <w:t xml:space="preserve">, Le Seuil, 2019, 978-2-02-141960-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326282v1</w:t>
+                <w:t xml:space="preserve">hal-02326382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sous les loisirs, la classe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Laillier</w:t>
+                <w:t xml:space="preserve">Le langage comme capital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Woollven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lahire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Lahire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances de classe. De l'inégalité parmi les enfants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Le Seuil, 2019, 978-2-02-141960-3</w:t>
+              <w:t xml:space="preserve">, Seuil, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326352v1</w:t>
+                <w:t xml:space="preserve">hal-02326282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lire et parler</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Woollven</w:t>
+                <w:t xml:space="preserve">Sous les loisirs, la classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Laillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...36 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Lahire. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Bernard Lahire (dir.), Enfances de classe. De l'inégalité parmi les enfants.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Seuil, 2019</w:t>
+              <w:t xml:space="preserve">Enfances de classe. De l'inégalité parmi les enfants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Seuil, 2019, 978-2-02-141960-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326214v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs : une petite fille qui aime diriger</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lire et parler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Woollven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lahire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfances de classe. De l'inégalité parmi les enfants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Seuil, 2019, 978-2-02-141960-3</w:t>
+              <w:t xml:space="preserve">in Bernard Lahire (dir.), Enfances de classe. De l'inégalité parmi les enfants.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seuil, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326382v1</w:t>
+                <w:t xml:space="preserve">hal-02326214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lecture de manga et ses transformations : enquête sur plusieurs générations de lecteurs</w:t>
               </w:r>
@@ -4240,377 +4240,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00935820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les parcours scolaires des enfants de familles nombreuses : l'analyse des processus de socialisation</w:t>
+                <w:t xml:space="preserve">Les parcours scolaires des enfants de familles nombreuses : l’analyse des processus de socialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Bois</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bois Géraldine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Rapport pour la Caisse Nationale des Allocations Familiales. 2012</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Caisse nationale d'allocations familiales CNAF; Direction des statistiques, des études et de la recherche, Pôle Recherche &amp; Prospective. 2012, pp.294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00683439v1</w:t>
+                <w:t xml:space="preserve">halshs-02904546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La socialisation fraternelle. Le rôle des frères et des soeurs dans les pratiques de loisirs d'enfants de 10 à 11 ans</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaële Henri-Panabière</w:t>
+                <w:t xml:space="preserve">Les parcours scolaires des enfants de familles nombreuses : l'analyse des processus de socialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denise Morin</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Revue française de pédagogie. 2012</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport pour la Caisse Nationale des Allocations Familiales. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00602402v1</w:t>
+                <w:t xml:space="preserve">halshs-00683439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les parcours scolaires des enfants de familles nombreuses : l’analyse des processus de socialisation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bois Géraldine</w:t>
+                <w:t xml:space="preserve">La socialisation fraternelle. Le rôle des frères et des soeurs dans les pratiques de loisirs d'enfants de 10 à 11 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Henri-Panabière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Caisse nationale d'allocations familiales CNAF; Direction des statistiques, des études et de la recherche, Pôle Recherche &amp; Prospective. 2012, pp.294</w:t>
+              <w:t xml:space="preserve">Revue française de pédagogie. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-02904546v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00602402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les adolescents et les mangas : les raisons d'une passion</w:t>
               </w:r>
@@ -4962,51 +4962,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206913v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanh&#233;e" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.226.0099" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02134197v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Henri-Panabiere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Court" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.226.0016" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589290v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.215.0072" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01628539v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Saunier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.736" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01628532v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6196" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589313v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bois G&#233;raldine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1031125ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01627600v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.026.0063" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931295v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Morin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Faure" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926167v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097991v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926181v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morin Denise" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanh&#233;e Olivier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926153v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977110v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929602v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Giraud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Renard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206909v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002386v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Woollven" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lahire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01089764v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963995v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977181v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977177v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977040v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963998v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963991v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977054v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977049v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977052v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976807v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327244v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Detrez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/63586" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974541v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206925v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326282v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326352v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Laillier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mennesson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Zolesio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326214v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326382v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976973v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976969v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974200v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976981v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977016v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976991v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935820v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saunier Emilie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nentwig Anne-C&#233;cile" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683439v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602402v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Henri-Panabi&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02904546v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977011v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine D&#233;trez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977015v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206913v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanh&#233;e" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.226.0099" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02134197v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Henri-Panabiere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Court" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.226.0016" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01628532v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Saunier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6196" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589290v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.215.0072" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01628539v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.736" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01627600v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.026.0063" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589313v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bois G&#233;raldine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1031125ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931295v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Morin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Faure" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097991v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926167v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926181v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morin Denise" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanh&#233;e Olivier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926153v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977110v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929602v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Giraud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Renard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206909v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002386v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Woollven" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lahire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01089764v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963995v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977181v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977177v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977040v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963998v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963991v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977054v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977049v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977052v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976807v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327244v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Detrez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/63586" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974541v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206925v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326382v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326282v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326352v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Laillier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mennesson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Zolesio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326214v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976973v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976969v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974200v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976981v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977016v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976991v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935820v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saunier Emilie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nentwig Anne-C&#233;cile" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02904546v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683439v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602402v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Henri-Panabi&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977011v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine D&#233;trez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977015v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>