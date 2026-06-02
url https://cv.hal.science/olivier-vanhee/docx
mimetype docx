--- v1 (2026-04-17)
+++ v2 (2026-06-02)
@@ -308,408 +308,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02134197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’investissement des blogueurs littéraires dans la prescription et la reconnaissance: compétences et ambitions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qui débarrasse la table ? Enquête sur la socialisation domestique primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanhée</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/contextes.6196⟩</w:t>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (215), pp.72-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.215.0072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01628532v1</w:t>
+                <w:t xml:space="preserve">halshs-01589290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qui débarrasse la table ? Enquête sur la socialisation domestique primaire</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La critique littéraire amateur sur les blogs de lecteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 5 (215), pp.72-89. </w:t>
+              <w:t xml:space="preserve">Recherches en sciences sociales sur Internet/Social science research on the Internet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, La critique culturelle : déclin ou hégémonie?, 5, pp.22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/arss.215.0072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/reset.736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01589290v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La critique littéraire amateur sur les blogs de lecteurs</w:t>
+                <w:t xml:space="preserve">L’investissement des blogueurs littéraires dans la prescription et la reconnaissance: compétences et ambitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vanhée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Saunier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en sciences sociales sur Internet/Social science research on the Internet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, La critique culturelle : déclin ou hégémonie?, 5, pp.22. </w:t>
+              <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, De l’émergence à la canonisation, 17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/reset.736⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/contextes.6196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01628539v1</w:t>
+                <w:t xml:space="preserve">hal-01628532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La promotion des livres de littérature sur Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -880,269 +880,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01589313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fratrie et la construction des goûts musicaux à 10-11 ans</w:t>
+                <w:t xml:space="preserve">L’orientation scolaire et professionnelle des filles : des « choix de compromis » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanhée</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvia Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 173, pp.26-30</w:t>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (184), pp.29-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931295v1</w:t>
+                <w:t xml:space="preserve">halshs-01097991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’orientation scolaire et professionnelle des filles : des « choix de compromis » ?</w:t>
+                <w:t xml:space="preserve">La fratrie et la construction des goûts musicaux à 10-11 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanhée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 3 (184), pp.29-40</w:t>
+              <w:t xml:space="preserve">Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 173, pp.26-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01097991v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fratrie comme ressource</w:t>
               </w:r>
@@ -1262,51 +1262,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de la socialisation fraternelle dans la construction des goûts musicaux d'enfants de 10-11 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1877,51 +1877,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réaménagements actuels de l'autorité prescriptive dans le secteur littéraire : le cas des blogs de lecteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2106,51 +2106,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les blogs de lecteurs et le &amp;quot;travail réputationnel&amp;quot; des éditeurs et des acteurs traditionnels de la consécration littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2201,51 +2201,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les blogs de lecteurs : une subversion des hiérarchies entre critiques littéraires &amp;quot;amateur&amp;quot; et &amp;quot;professionnelles&amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2888,214 +2888,345 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00976807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mangaddicts: French Teenagers and Manga Reading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Premières classes. Comment la reproduction sociale joue avant six ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Detrez</w:t>
-[...17 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Charlotte Moquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Giraud Frédérique, Henri-Panabière Gaële (dir.). </w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brill</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Sylvie Octobre et Vincenzo Cicchelli, 978-90-04-54551-9</w:t>
+                <w:t xml:space="preserve">Université Paris Cité éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 172 p., 2025, Collection Démêlés, 978-2-488244-01-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02327244v1</w:t>
+                <w:t xml:space="preserve">hal-05619108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mangaddicts: French Teenagers and Manga Reading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Detrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vanhée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Sylvie Octobre et Vincenzo Cicchelli, 978-90-04-54551-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les mangados : Lire des mangas à l'adolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bibliothèque Publique d'Information, pp.320, 2012, Etudes et recherche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00974541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3105,51 +3236,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les langages de classe dans la petite enfance. Construction et effets des dispositions langagières d’enfants de grande section de maternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Woollven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3182,146 +3313,185 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Octobre; Régine Sirota. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inégalités culturelles : retour en enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, 2021, 9782724637953</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03206925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs : une petite fille qui aime diriger</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sous les loisirs, la classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Laillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanhée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Lahire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances de classe. De l'inégalité parmi les enfants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Seuil, 2019, 978-2-02-141960-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326382v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le langage comme capital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Woollven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3380,641 +3550,602 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Lahire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances de classe. De l'inégalité parmi les enfants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Seuil, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sous les loisirs, la classe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Laillier</w:t>
+                <w:t xml:space="preserve">Lire et parler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Woollven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lahire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfances de classe. De l'inégalité parmi les enfants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Seuil, 2019, 978-2-02-141960-3</w:t>
+              <w:t xml:space="preserve">in Bernard Lahire (dir.), Enfances de classe. De l'inégalité parmi les enfants.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seuil, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326352v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lire et parler</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anaïs : une petite fille qui aime diriger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...40 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Lahire. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Bernard Lahire (dir.), Enfances de classe. De l'inégalité parmi les enfants.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Seuil, 2019</w:t>
+              <w:t xml:space="preserve">Enfances de classe. De l'inégalité parmi les enfants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Seuil, 2019, 978-2-02-141960-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326214v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lecture de manga et ses transformations : enquête sur plusieurs générations de lecteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La bande dessinée : une médiaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin/INA, pp.21-46, 2012, Médiacultures</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00976973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lecture de mangas par les adolescents : usages collectifs, appropriations individuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques de lecture et usages des bibliothèques au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du Cercle de la Librairie, pp.53-69, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00976969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets de la confrontation sociale dans l'œuvre de Paula Fox : des formes imbriquées et euphémisées de domination sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lahire, Bernard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ce qu'ils vivent, ce qu'ils écrivent. Mises en scène littéraires du social et expériences socialisatrices des écrivains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions des Archives Contemporaines, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00974200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets de la confrontation sociale dans l'œuvre de Paula Fox : des formes imbriquées et euphémisées de domination sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Lahire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ce qu'ils vivent, ce qu'ils écrivent. Mises en scène littéraires du social et expériences socialisatrices des écrivains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des archives contemporaines, pp.113-135, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00976981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire ou voir Harry Potter : une pluralité d'histoires personnelles et de modes d'appropriation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">André Petitat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pluralité interprétative des récits. Aspects théoriques et empiriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.45-67, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00977016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4024,51 +4155,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture d'en haut, culture d'en bas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4077,51 +4208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Woollven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00976991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4131,608 +4262,608 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des blogs de lecteurs dans la mise en visibilité des livres de littérature : une analyse sociologique de l'activité des blogueurs et de la prise en compte des blogs par les acteurs traditionnels de l'univers littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saunier Emilie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nentwig Anne-Cécile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00935820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les parcours scolaires des enfants de familles nombreuses : l’analyse des processus de socialisation</w:t>
+                <w:t xml:space="preserve">Les parcours scolaires des enfants de familles nombreuses : l'analyse des processus de socialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bois Géraldine</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Caisse nationale d'allocations familiales CNAF; Direction des statistiques, des études et de la recherche, Pôle Recherche &amp; Prospective. 2012, pp.294</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport pour la Caisse Nationale des Allocations Familiales. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02904546v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00683439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les parcours scolaires des enfants de familles nombreuses : l'analyse des processus de socialisation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Bois</w:t>
+                <w:t xml:space="preserve">La socialisation fraternelle. Le rôle des frères et des soeurs dans les pratiques de loisirs d'enfants de 10 à 11 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Henri-Panabière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Rapport pour la Caisse Nationale des Allocations Familiales. 2012</w:t>
+              <w:t xml:space="preserve">Revue française de pédagogie. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-00683439v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00602402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La socialisation fraternelle. Le rôle des frères et des soeurs dans les pratiques de loisirs d'enfants de 10 à 11 ans</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaële Henri-Panabière</w:t>
+                <w:t xml:space="preserve">Les parcours scolaires des enfants de familles nombreuses : l’analyse des processus de socialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bois Géraldine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denise Morin</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Revue française de pédagogie. 2012</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Caisse nationale d'allocations familiales CNAF; Direction des statistiques, des études et de la recherche, Pôle Recherche &amp; Prospective. 2012, pp.294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-00602402v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02904546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les adolescents et les mangas : les raisons d'une passion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Détrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Bibliothèque Publique d'Information. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00977011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La socialisation fraternelle. Le rôle des frères et sœurs dans les pratiques de loisirs d'enfants de 10 à 11 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4757,65 +4888,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Vanhée Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00977015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId84"/>
+      <w:footerReference w:type="default" r:id="rId87"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4962,51 +5093,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206913v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanh&#233;e" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.226.0099" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02134197v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Henri-Panabiere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Court" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.226.0016" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01628532v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Saunier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6196" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589290v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.215.0072" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01628539v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.736" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01627600v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.026.0063" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589313v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bois G&#233;raldine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1031125ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931295v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Morin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Faure" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097991v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926167v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926181v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morin Denise" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanh&#233;e Olivier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926153v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977110v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929602v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Giraud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Renard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206909v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002386v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Woollven" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lahire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01089764v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963995v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977181v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977177v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977040v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963998v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963991v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977054v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977049v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977052v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976807v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327244v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Detrez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/63586" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974541v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206925v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326382v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326282v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326352v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Laillier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mennesson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Zolesio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326214v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976973v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976969v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974200v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976981v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977016v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976991v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935820v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saunier Emilie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nentwig Anne-C&#233;cile" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02904546v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683439v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602402v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Henri-Panabi&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977011v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine D&#233;trez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977015v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206913v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanh&#233;e" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.226.0099" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02134197v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Henri-Panabiere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Court" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.226.0016" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589290v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.215.0072" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01628539v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Saunier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.736" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01628532v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6196" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01627600v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.026.0063" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589313v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bois G&#233;raldine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1031125ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097991v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931295v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Morin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Faure" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926167v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926181v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morin Denise" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanh&#233;e Olivier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926153v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977110v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929602v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Giraud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Renard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206909v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002386v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Woollven" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lahire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01089764v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963995v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977181v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977177v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977040v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963998v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963991v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977054v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977049v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977052v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976807v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619108v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.u-pariscite.fr/premieres_classes/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327244v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Detrez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/63586" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974541v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206925v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326352v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Laillier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mennesson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Zolesio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326282v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326214v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326382v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976973v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976969v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974200v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976981v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977016v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976991v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935820v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saunier Emilie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nentwig Anne-C&#233;cile" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683439v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602402v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Henri-Panabi&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02904546v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977011v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine D&#233;trez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977015v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>