--- v0 (2026-03-15)
+++ v1 (2026-05-13)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -210,4553 +210,4419 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OL.550709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05381877v1</w:t>
+                <w:t xml:space="preserve">hal-05355054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-photon lensless endoscope with a double-clad tapered multi-core fiber</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On long-lived effects in gas-filled hollow-core fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Tani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Marini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vanvincq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.550709⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (12), pp.2817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.579520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05355054v1</w:t>
+                <w:t xml:space="preserve">hal-05411636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On long-lived effects in gas-filled hollow-core fibers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical Simulation of the Nonlinear Propagation of Ultrashort Pulses in Fiber Amplifiers Using Time-Frequency Representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Marini</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanvincq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (1), pp.314-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2022.3212094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.579520⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05411636v1</w:t>
+                <w:t xml:space="preserve">hal-04379830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of the Nonlinear Propagation of Ultrashort Pulses in Fiber Amplifiers Using Time-Frequency Representations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">All-polarization-maintaining and high-energy fiber optical parametric chirped-pulse amplification system using a solid core photonic hybrid fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lafargue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Scol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanvincq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Poeydebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (17), pp.4347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.468791⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JLT.2022.3212094⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04379830v1</w:t>
+                <w:t xml:space="preserve">hal-04379894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-polarization-maintaining and high-energy fiber optical parametric chirped-pulse amplification system using a solid core photonic hybrid fiber</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Large Mode Area Solid-Core Photonic Bandgap Yb-Doped Fiber With Hetero-Structured Cladding for Compact High-Power Laser Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanvincq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Géraud Bouwmans</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Cassez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham El Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Baudelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39 (14), pp.4809-4813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2021.3073590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.468791⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04379894v1</w:t>
+                <w:t xml:space="preserve">hal-03416409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Mode Area Solid-Core Photonic Bandgap Yb-Doped Fiber With Hetero-Structured Cladding for Compact High-Power Laser Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Measurements of the absolute timing jitter and intensity noise of an all-fiber Mamyshev oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Poeydebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Santarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Scol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanvincq</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Karen Baudelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (11), pp.2698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.428337⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JLT.2021.3073590⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03416409v1</w:t>
+                <w:t xml:space="preserve">hal-04408941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of the absolute timing jitter and intensity noise of an all-fiber Mamyshev oscillator</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Large Mode Area Solid-Core Photonic Bandgap Yb-doped Fiber with Hetero-Structured Cladding for Compact High-Power Laser Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanvincq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Cassez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham El Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Baudelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2021.3073590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.428337⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04408941v1</w:t>
+                <w:t xml:space="preserve">hal-03281986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Mode Area Solid-Core Photonic Bandgap Yb-doped Fiber with Hetero-Structured Cladding for Compact High-Power Laser Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">All-fiber Mamyshev oscillator with high average power and harmonic mode-locking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Poeydebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Scol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanvincq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Bouwmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hugonnot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JLT.2021.3073590⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (6), pp.1395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.389522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281986v1</w:t>
+                <w:t xml:space="preserve">hal-04408934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization-maintaining and single-mode large mode area pixelated Bragg fiber</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien Labat</w:t>
+                <w:t xml:space="preserve">Double clad tubular anti-resonant hollow core fiber for nonlinear microendoscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kudlinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cassez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Vanvincq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Septier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.388010⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (10), pp.15062-15070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.389084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030018v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double clad tubular anti-resonant hollow core fiber for nonlinear microendoscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Pastre</w:t>
+                <w:t xml:space="preserve">Polarization-maintaining and single-mode large mode area pixelated Bragg fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vanvincq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Cassez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Baudelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.389084⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (7), pp.1946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.388010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02562695v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-fiber Mamyshev oscillator with high average power and harmonic mode-locking</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Flexible lensless endoscope with a conformationally invariant multi-core fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Tsvirkun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddharth Sivankutty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Baudelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (9), pp.1185-1189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OPTICA.6.001185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.389522⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04408934v1</w:t>
+                <w:t xml:space="preserve">hal-02284150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible lensless endoscope with a conformationally invariant multi-core fiber</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Géraud Bouwmans</w:t>
+                <w:t xml:space="preserve">Lasers de forte puissance : vers l’avènement de fibres optiques à aire effective extrême</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jamier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99, pp.23-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/photon/20199923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OPTICA.6.001185⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02284150v1</w:t>
+                <w:t xml:space="preserve">hal-03030049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lasers de forte puissance : vers l’avènement de fibres optiques à aire effective extrême</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Dauliat</w:t>
+                <w:t xml:space="preserve">Nonlinear imaging through a Fermat’s golden spiral multicore fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddharth Sivankutty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Tsvirkun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vanvincq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Bouwmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esben Ravn Andresen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.43.003638⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/photon/20199923⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03030049v1</w:t>
+                <w:t xml:space="preserve">hal-01847484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear imaging through a Fermat’s golden spiral multicore fiber</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Bending-induced inter-core group delays in multicore fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Tsvirkun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siddharth Sivankutty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Bouwmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vanvincq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esben Ravn Andresen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (25), pp.203901 - 31863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.25.031863⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.43.003638⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01847484v1</w:t>
+                <w:t xml:space="preserve">hal-01661281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bending-induced inter-core group delays in multicore fibers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Esben Ravn Andresen</w:t>
+                <w:t xml:space="preserve">F/Yb-codoped sol-gel silica glasses: toward tailoring the refractive index for the achievement of high-power fiber lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham El Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraud Bouwmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Cassez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Capoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (7), pp.1408-1411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.42.001408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.25.031863⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01661281v1</w:t>
+                <w:t xml:space="preserve">hal-01497666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical study of gain-induced mode coupling and mode beating in few-mode optical fiber amplifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Trinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Cocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Quiquempois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esben Ravn Andresen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanvincq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 25 (3), pp.2377. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.25.002377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02476222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F/Yb-codoped sol-gel silica glasses: toward tailoring the refractive index for the achievement of high-power fiber lasers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hicham El Hamzaoui</w:t>
+                <w:t xml:space="preserve">Extreme large mode area in single-mode pixelated Bragg fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Yehouessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vanvincq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Cassez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geraud Bouwmans</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bruno Capoen</w:t>
+                <w:t xml:space="preserve">Yves Quiquempois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (5), pp.4761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.24.004761⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.42.001408⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01497666v1</w:t>
+                <w:t xml:space="preserve">hal-02476226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme large mode area in single-mode pixelated Bragg fiber</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Numerical analysis of broad band fiber optical parametric amplifiers pumped by two chirped pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bigourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Fourcade Dutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanvincq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hugonnot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (9), pp.1800-1807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.33.001800⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.24.004761⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02476226v1</w:t>
+                <w:t xml:space="preserve">hal-03149672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of broad band fiber optical parametric amplifiers pumped by two chirped pulses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Ultra-broad band fiber optical parametric amplifiers pumped by chirped pulses. Part1: analytical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vanvincq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Dutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hugonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bigourd</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Hugonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 33 (9), pp.1800-1807. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 32 (7), pp.1479 - 1487</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.33.001800⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03149672v1</w:t>
+                <w:t xml:space="preserve">hal-02138805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-broad band fiber optical parametric amplifiers pumped by chirped pulses. Part2: sub-30 fs pulse amplification at high gain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Design and realization of flexible very large mode area pixelated Bragg fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Yehouessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assaad Baz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Bouwmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanvincq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (3), pp.363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.40.000363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300363v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-broad band fiber optical parametric amplifiers pumped by chirped pulses. Part1: analytical model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Ultra-broad band fiber optical parametric amplifiers pumped by chirped pulses. Part2: sub-30 fs pulse amplification at high gain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Dutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanvincq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Dutin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hugonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bigourd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 32 (7), pp.1479 - 1487</w:t>
+              <w:t xml:space="preserve">, 2015, 32 (7), pp.1488-1493</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138805v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and realization of flexible very large mode area pixelated Bragg fibers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pixelated Bragg fibers: bandgap guiding, generalized half-wave stack condition, and application to large mode area fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Vanvincq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Yehouessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bouwmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Quiquempois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (9), pp.1986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.32.001986⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.40.000363⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02476228v1</w:t>
+                <w:t xml:space="preserve">hal-02386893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pixelated Bragg fibers: bandgap guiding, generalized half-wave stack condition, and application to large mode area fibers</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fiber-based ultrashort pulse delivery for nonlinear imaging using high-energy solitons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saint-Jalm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. R. Andresen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bendahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (8), pp.086021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JBO.19.8.086021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.32.001986⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02386893v1</w:t>
+                <w:t xml:space="preserve">hal-01062322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber-based ultrashort pulse delivery for nonlinear imaging using high-energy solitons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mussot</w:t>
+                <w:t xml:space="preserve">Four-wave mixing stability in hybrid photonic crystal fibers with two zero-dispersion wavelengths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Sévigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vanvincq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Na Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Quiquempois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (25), pp.30859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.21.030859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.JBO.19.8.086021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01062322v1</w:t>
+                <w:t xml:space="preserve">hal-02476239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four-wave mixing stability in hybrid photonic crystal fibers with two zero-dispersion wavelengths</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Control of the soliton self-frequency shift dynamics using topographic optical fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bendahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanvincq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kudlinski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (17), pp.3390-3393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.38.003390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.21.030859⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02476239v1</w:t>
+                <w:t xml:space="preserve">hal-00879760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the soliton self-frequency shift dynamics using topographic optical fibers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Partition of the instantaneous and delayed nonlinear responses for the propagation of ultrashort solitons in optical fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vanvincq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bendahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kudlinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85, pp.033838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.85.033838⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.38.003390⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00879760v1</w:t>
+                <w:t xml:space="preserve">hal-00879756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partition of the instantaneous and delayed nonlinear responses for the propagation of ultrashort solitons in optical fibers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Broadband bandgap guidance and mode filtering in radially hybrid photonic crystal fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacoub Ould Agha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Betourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanvincq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Kudlinski</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Bouwmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Quiquempois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (6), pp.6746-6760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.20.006746⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.85.033838⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00879756v1</w:t>
+                <w:t xml:space="preserve">hal-00879921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband bandgap guidance and mode filtering in radially hybrid photonic crystal fiber</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Manipulating the Propagation of Solitons with Solid-Core Photonic Bandgap Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vanvincq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kudlinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacoub Ould Agha</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Betourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Quiquempois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2012, pp.157319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2012/157319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.20.006746⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00879921v1</w:t>
+                <w:t xml:space="preserve">hal-00879939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced soliton self-frequency shift and CW supercontinuum generation in GeO2 -doped core photonic crystal fibers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Conservation of the photon number in the generalized nonlinear Schrödinger equation in axially varying optical fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanvincq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Mélin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">John C. Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kudlinski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 28 (5), pp.1152-1160. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84, pp.063820. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.28.001152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.84.063820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00879775v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation of the photon number in the generalized nonlinear Schrödinger equation in axially varying optical fibers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Enhanced soliton self-frequency shift and CW supercontinuum generation in GeO2 -doped core photonic crystal fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanvincq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Quiquempois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mélin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.84.063820⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (5), pp.1152-1160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.28.001152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00879750v1</w:t>
+                <w:t xml:space="preserve">hal-00879775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulating the Propagation of Solitons with Solid-Core Photonic Bandgap Fibers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Significant reduction of power fluctuations at the long-wavelength edge of a supercontinuum generated in solid-core photonic bandgap fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanvincq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Bouwmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Quiquempois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (23), pp.24352-24360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.18.024352⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2012/157319⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00879939v1</w:t>
+                <w:t xml:space="preserve">hal-00879772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme deceleration of the soliton self-frequency shift by the third-order dispersion in solid-core photonic bandgap fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Vanvincq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kudlinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bétourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Quiquempois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 27, pp.2328. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/JOSAB.27.002328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00903576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significant reduction of power fluctuations at the long-wavelength edge of a supercontinuum generated in solid-core photonic bandgap fibers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Efficient fiber Bragg gratings in 2D all-solid photonic bandgap fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Quiquempois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pureur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 18 (23), pp.24352-24360. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 17 (12), pp.10105-10112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.17.010105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.18.024352⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00879772v1</w:t>
+                <w:t xml:space="preserve">hal-00879770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient fiber Bragg gratings in 2D all-solid photonic bandgap fiber</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">White-light cw-pumped supercontinuum generation in highly GeO2 -doped-core photonic crystal fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kudlinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vanvincq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Quiquempois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Rouge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Pureur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (23), pp.3631-3633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.34.003631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.17.010105⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00879770v1</w:t>
+                <w:t xml:space="preserve">hal-00879934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">White-light cw-pumped supercontinuum generation in highly GeO2 -doped-core photonic crystal fibers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Control of supercontinuum generation and soliton self-frequency shift in solid-core photonic bandgap fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bétourné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kudlinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanvincq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Le Rouge</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 34 (23), pp.3631-3633. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 34 (20), pp.3083-3085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.34.003083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...151 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00903595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId141"/>
+      <w:footerReference w:type="default" r:id="rId140"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4903,51 +4769,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381877v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Genchi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hofer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Carron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Moussawi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Pastre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.550709" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355054v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411636v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanvincq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.579520" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379830v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Bouwmans" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2022.3212094" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379894v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lafargue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Scol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Poeydebat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.468791" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416409v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Cassez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Habert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Hamzaoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Baudelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2021.3073590" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408941v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Santarelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Casanova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.428337" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03281986v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030018v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Habert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Labat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.388010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562695v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kudlinski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cassez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vanvincq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Septier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pastre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.389084" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408934v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hugonnot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.389522" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284150v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Tsvirkun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Sivankutty" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.6.001185" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030049v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Leconte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bigot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jamier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dauliat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20199923" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847484v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Tsvirkun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben Ravn Andresen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.003638" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661281v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.031863" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476222v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Trinel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Cocq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Quiquempois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.002377" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497666v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraud Bouwmans" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Capoen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.001408" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476226v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Yehouessi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Douay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.004761" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149672v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bigourd" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fourcade Dutin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.33.001800" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300363v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Dutin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mussot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138805v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476228v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaad Baz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.000363" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386893v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yehouessi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouwmans" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bigot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quiquempois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.32.001986" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062322v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saint-Jalm" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R. Andresen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferrand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendahmane" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.19.8.086021" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476239v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit S&#233;vigny" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Valentin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Chen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.030859" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879760v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.003390" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879756v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.033838" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879921v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacoub Ould Agha" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Betourne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.006746" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879775v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barviau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;lin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.001152" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879750v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Travers" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.063820" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879939v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/157319" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903576v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;tourn&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.27.002328" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879772v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.024352" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879770v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Rouge" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pureur" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.010105" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879934v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.003631" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903595v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.003083" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355054v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Genchi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hofer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Carron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Moussawi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Pastre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.550709" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411636v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanvincq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.579520" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379830v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Bouwmans" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2022.3212094" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379894v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lafargue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Scol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Poeydebat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.468791" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416409v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Cassez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Habert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Hamzaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Baudelle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2021.3073590" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408941v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Santarelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Casanova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.428337" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03281986v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408934v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hugonnot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.389522" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562695v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kudlinski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cassez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vanvincq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Septier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pastre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.389084" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030018v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Habert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Labat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.388010" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284150v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Tsvirkun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Sivankutty" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.6.001185" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030049v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Leconte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bigot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jamier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dauliat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20199923" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847484v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Tsvirkun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben Ravn Andresen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.003638" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661281v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.031863" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497666v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraud Bouwmans" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Capoen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.001408" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476222v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Trinel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Cocq" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Quiquempois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.002377" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476226v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Yehouessi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Douay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.004761" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149672v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bigourd" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fourcade Dutin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.33.001800" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138805v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Dutin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mussot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476228v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaad Baz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.000363" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300363v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386893v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yehouessi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouwmans" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bigot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quiquempois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.32.001986" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062322v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saint-Jalm" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R. Andresen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferrand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendahmane" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.19.8.086021" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476239v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit S&#233;vigny" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Valentin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Chen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.030859" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879760v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.003390" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879756v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.033838" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879921v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacoub Ould Agha" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Betourne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.006746" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879939v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/157319" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879750v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Travers" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.063820" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879775v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barviau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;lin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.001152" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879772v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.024352" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903576v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;tourn&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.27.002328" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879770v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Rouge" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pureur" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.010105" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879934v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.003631" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903595v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.003083" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>