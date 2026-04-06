--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -393,319 +393,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Predistortion for Linearity Improvement of VCSEL-SSMF-Based Radio-Over-Fiber Links</w:t>
+                <w:t xml:space="preserve">Linearity Improvement of VCSELs based Radio over Fiber Systems utilizing Digital Predistortion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Usman Hadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Tartarini</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Nanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Venard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Polleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LMWC.2018.2889004⟩</w:t>
+              <w:t xml:space="preserve">Advances in Science, Technology and Engineering Systems Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25046/aj040321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01983312v1</w:t>
+                <w:t xml:space="preserve">hal-02423980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linearity Improvement of VCSELs based Radio over Fiber Systems utilizing Digital Predistortion</w:t>
+                <w:t xml:space="preserve">Digital Predistortion for Linearity Improvement of VCSEL-SSMF-Based Radio-Over-Fiber Links</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Usman Hadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacopo Nanni</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Andrea Traverso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Tartarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Venard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Polleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Science, Technology and Engineering Systems Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4 (3), </w:t>
+              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (2), pp.155-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25046/aj040321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LMWC.2018.2889004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02423980v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Sizing of Two-Stage Cascaded Sparse Memory Polynomial Model for High Power Amplifiers Linearization</w:t>
+                <w:t xml:space="preserve">A Novel Algorithm for Determining the Structure of Digital Predistortion Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Abi Hussein</w:t>
@@ -723,106 +723,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Venard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 66 (9), pp.1 - 8. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 67 (8), pp.1 - 1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2018.2838126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TVT.2018.2833283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01822586v1</w:t>
+                <w:t xml:space="preserve">hal-01822567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Algorithm for Determining the Structure of Digital Predistortion Models</w:t>
+                <w:t xml:space="preserve">Optimal Sizing of Two-Stage Cascaded Sparse Memory Polynomial Model for High Power Amplifiers Linearization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Abi Hussein</w:t>
@@ -840,82 +840,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Venard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 67 (8), pp.1 - 1. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66 (9), pp.1 - 8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVT.2018.2833283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2018.2838126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01822567v1</w:t>
+                <w:t xml:space="preserve">hal-01822586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Gain and Delay Mismatch Cancellation for LINC Transmitter</w:t>
               </w:r>
@@ -1781,51 +1781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Usman Hadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Nanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Andrea Traverso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Tartarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2095,51 +2095,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the normalization gain of digital predistortion on linearization performance and power added efficiency of the linearized power amplifier</w:t>
+                <w:t xml:space="preserve">L’algorithme “first choice hill climbing&amp;quot; pour le dimensionnement du modèle polynomial à mémoire généralisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Abi Hussein</w:t>
@@ -2157,106 +2157,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Venard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 12th European Microwave Integrated Circuits Conference (EuMIC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">journées nationales microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Saint-Malo, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01722867v1</w:t>
+                <w:t xml:space="preserve">hal-01723245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’algorithme “first choice hill climbing&amp;quot; pour le dimensionnement du modèle polynomial à mémoire généralisé</w:t>
+                <w:t xml:space="preserve">Performance analysis of multi-stage cascaded digital predistortion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Abi Hussein</w:t>
@@ -2274,97 +2265,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Venard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées nationales microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 40th International Conference on Telecommunications and Signal Processing (TSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Barcelona, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2017.8075986⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01723245v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance analysis of multi-stage cascaded digital predistortion</w:t>
+                <w:t xml:space="preserve">Impact of the normalization gain of digital predistortion on linearization performance and power added efficiency of the linearized power amplifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Abi Hussein</w:t>
@@ -2382,82 +2382,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Venard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 40th International Conference on Telecommunications and Signal Processing (TSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Barcelona, Spain. </w:t>
+              <w:t xml:space="preserve">2017 12th European Microwave Integrated Circuits Conference (EuMIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nuremberg, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2017.8075986⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EuMIC.2017.8230720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01722874v1</w:t>
+                <w:t xml:space="preserve">hal-01722867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal sizing of cascaded digital predistortion for linearization of high power amplifiers</w:t>
               </w:r>
@@ -2554,640 +2554,640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of hill-climbing and genetic algorithms for digital predistortion models sizing</w:t>
+                <w:t xml:space="preserve">Optimal sizing of generalized memory polynomial model structure based on Hill-Climbing heuristic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Abi Hussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tomas Gotthans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICECS.2016.7841189⟩</w:t>
+              <w:t xml:space="preserve">2016 46th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, London, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuMC.2016.7824310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01722730v1</w:t>
+                <w:t xml:space="preserve">hal-01722884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal sizing of generalized memory polynomial model structure based on Hill-Climbing heuristic</w:t>
+                <w:t xml:space="preserve">Comparison of hill-climbing and genetic algorithms for digital predistortion models sizing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Abi Hussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Venard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Gotthans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 46th European Microwave Conference (EuMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, London, United Kingdom. </w:t>
+              <w:t xml:space="preserve">2016 IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Monte Carlo, Monaco. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EuMC.2016.7824310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICECS.2016.7841189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722884v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data transmission over mobile voice channel based on M-FSK modulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital predistortion for RF power amplifiers: State of the art and advanced approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Abi Hussein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bechir Taleb Ali</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Venard</w:t>
+                <w:t xml:space="preserve">Bruno Feuvrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yide Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th IEEE International NEWCAS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris, France. NEWCAS 2013, paper number 4260</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01723080v1</w:t>
+                <w:t xml:space="preserve">hal-00819008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of subband quantization on DPD correction performance</w:t>
+                <w:t xml:space="preserve">Data transmission over mobile voice channel based on M-FSK modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dang-Kièn Germain Pham</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrick Loumeau</w:t>
+                <w:t xml:space="preserve">Bechir Taleb Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Venard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electronics, Circuits, and Systems (ICECS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICECS.2013.6815475⟩</w:t>
+              <w:t xml:space="preserve">2013 IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Shanghai, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2013.6555289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02912829v1</w:t>
+                <w:t xml:space="preserve">hal-01723080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital predistortion for RF power amplifiers: State of the art and advanced approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of subband quantization on DPD correction performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang-Kièn Germain Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Desgreys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Abi Hussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Loumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Venard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yide Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IEEE International NEWCAS Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Electronics, Circuits, and Systems (ICECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Abu Dhabi, United Arab Emirates. pp.557-560, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS.2013.6815475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00819008v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, optimization and realization of an HFB-based ADC</w:t>
+                <w:t xml:space="preserve">Broadband digitization for cable tuners front-end</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lesellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jamin</w:t>
@@ -3205,106 +3205,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Venard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circuit Theory and Design (ECCTD), 2011 20th European Conference on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Microwave Conference (EuMC), 2011 41st European</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Manchester, United Kingdom. pp.705 - 708</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00766464v1</w:t>
+                <w:t xml:space="preserve">hal-00766468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband digitization for cable tuners front-end</w:t>
+                <w:t xml:space="preserve">Design, optimization and calibration of an HFB-based ADC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lesellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jamin</w:t>
@@ -3322,97 +3313,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Venard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Conference (EuMC), 2011 41st European</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Circuits and Systems Conference (NEWCAS), 2011 IEEE 9th International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Bordeaux, France. pp.317 - 320, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2011.5981319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00766468v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, optimization and calibration of an HFB-based ADC</w:t>
+                <w:t xml:space="preserve">Design, optimization and realization of an HFB-based ADC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lesellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jamin</w:t>
@@ -3430,82 +3430,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Venard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Circuits and Systems Conference (NEWCAS), 2011 IEEE 9th International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Bordeaux, France. pp.317 - 320, </w:t>
+              <w:t xml:space="preserve">Circuit Theory and Design (ECCTD), 2011 20th European Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Linkoping, Sweden. pp.138 - 141, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2011.5981319⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ECCTD.2011.6043296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00766542v1</w:t>
+                <w:t xml:space="preserve">hal-00766464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gain and Delay Mismatches Cancellation in LINC and Polar Transmitters</w:t>
               </w:r>
@@ -3779,248 +3779,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01723141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization and Guidance in RAMPE/INFOMOVILLE-an interactive system of assistance for Blind travelers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Field experimentation of the RAMPE interactive auditive information system for the mobility of blind people in public transport : Final evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinane Sayah</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bachar El Hassan</w:t>
+                <w:t xml:space="preserve">Gérard Uzan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 Second International Conference on the Applications of Digital Information and Web Technologies (ICADIWT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICADIWT.2009.5273868⟩</w:t>
+              <w:t xml:space="preserve">2009 9th International Conference on ITS Telecommunications (ITST 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITST.2009.5399293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01723127v1</w:t>
+                <w:t xml:space="preserve">hal-01723095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field experimentation of the RAMPE interactive auditive information system for the mobility of blind people in public transport : Final evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localization and Guidance in RAMPE/INFOMOVILLE-an interactive system of assistance for Blind travelers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinane Sayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Venard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Uzan</w:t>
+                <w:t xml:space="preserve">Bachar El Hassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 9th International Conference on ITS Telecommunications (ITST 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Lille, France. </w:t>
+              <w:t xml:space="preserve">2009 Second International Conference on the Applications of Digital Information and Web Technologies (ICADIWT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, London, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITST.2009.5399293⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICADIWT.2009.5273868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01723095v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4214,51 +4214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Venard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang-Kièn Germain Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digitally Enhanced Mixed Signal Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institution of Engineering and Technology, pp.65-123, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4461,51 +4461,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423981v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman Hadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Kantana" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Traverso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Tartarini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Venard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.32073" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424022v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Nanni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Baudoin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Polleux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13164/re.2020.0037" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983312v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Andrea Traverso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2018.2889004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423980v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25046/aj040321" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822586v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Abi Hussein" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2018.2838126" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822567v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2018.2833283" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621968v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Berland" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bercher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-010-9477-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723342v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybrand Pretorius" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957811v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larrenie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Lahsen-Cherif" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCNT54827.2022.9984543" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958182v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36183-8_6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424051v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423998v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADIOELEK.2019.8733526" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424011v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimon Vivien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424013v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423995v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2018.8552895" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424005v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2018.8430008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722895v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722867v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC.2017.8230720" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723245v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722874v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.8075986" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722871v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2017.8251577" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722730v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Gotthans" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2016.7841189" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722884v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2016.7824310" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723080v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Taleb Ali" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2013.6555289" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02912829v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang-Ki&#232;n Germain Pham" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Desgreys" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loumeau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2013.6815475" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819008v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Feuvrie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yide Wang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766464v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lesellier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jamin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCTD.2011.6043296" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766468v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766542v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2011.5981319" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621958v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2010.5537365" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765984v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723141v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723127v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinane Sayah" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar El Hassan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICADIWT.2009.5273868" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723095v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Uzan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399293" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723278v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Villegas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brossier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424019v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBCS040E_ch3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423981v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman Hadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Kantana" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Traverso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Tartarini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Venard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.32073" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424022v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Nanni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Baudoin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Polleux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13164/re.2020.0037" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423980v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25046/aj040321" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983312v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Andrea Traverso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2018.2889004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822567v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Abi Hussein" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2018.2833283" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822586v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2018.2838126" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621968v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Berland" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bercher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-010-9477-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723342v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybrand Pretorius" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957811v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larrenie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Lahsen-Cherif" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCNT54827.2022.9984543" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958182v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36183-8_6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424051v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423998v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADIOELEK.2019.8733526" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424011v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimon Vivien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424013v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423995v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2018.8552895" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424005v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2018.8430008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722895v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723245v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722874v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.8075986" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722867v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC.2017.8230720" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722871v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2017.8251577" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722884v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2016.7824310" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722730v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Gotthans" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2016.7841189" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819008v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Feuvrie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yide Wang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723080v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Taleb Ali" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2013.6555289" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02912829v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang-Ki&#232;n Germain Pham" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Desgreys" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loumeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2013.6815475" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766468v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lesellier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jamin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766542v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2011.5981319" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766464v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCTD.2011.6043296" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621958v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2010.5537365" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765984v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723141v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723095v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Uzan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399293" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723127v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinane Sayah" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar El Hassan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICADIWT.2009.5273868" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723278v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Villegas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brossier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424019v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBCS040E_ch3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>