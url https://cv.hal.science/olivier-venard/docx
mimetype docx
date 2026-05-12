--- v1 (2026-04-06)
+++ v2 (2026-05-12)
@@ -661,51 +661,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Algorithm for Determining the Structure of Digital Predistortion Models</w:t>
+                <w:t xml:space="preserve">Optimal Sizing of Two-Stage Cascaded Sparse Memory Polynomial Model for High Power Amplifiers Linearization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Abi Hussein</w:t>
@@ -723,106 +723,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Venard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 67 (8), pp.1 - 1. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66 (9), pp.1 - 8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVT.2018.2833283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2018.2838126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01822567v1</w:t>
+                <w:t xml:space="preserve">hal-01822586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Sizing of Two-Stage Cascaded Sparse Memory Polynomial Model for High Power Amplifiers Linearization</w:t>
+                <w:t xml:space="preserve">A Novel Algorithm for Determining the Structure of Digital Predistortion Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Abi Hussein</w:t>
@@ -840,82 +840,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Venard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 66 (9), pp.1 - 8. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 67 (8), pp.1 - 1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2018.2838126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TVT.2018.2833283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01822586v1</w:t>
+                <w:t xml:space="preserve">hal-01822567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Gain and Delay Mismatch Cancellation for LINC Transmitter</w:t>
               </w:r>
@@ -2095,51 +2095,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’algorithme “first choice hill climbing&amp;quot; pour le dimensionnement du modèle polynomial à mémoire généralisé</w:t>
+                <w:t xml:space="preserve">Performance analysis of multi-stage cascaded digital predistortion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Abi Hussein</w:t>
@@ -2157,97 +2157,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Venard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées nationales microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 40th International Conference on Telecommunications and Signal Processing (TSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Barcelona, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2017.8075986⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01723245v1</w:t>
+                <w:t xml:space="preserve">hal-01722874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance analysis of multi-stage cascaded digital predistortion</w:t>
+                <w:t xml:space="preserve">L’algorithme “first choice hill climbing&amp;quot; pour le dimensionnement du modèle polynomial à mémoire généralisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Abi Hussein</w:t>
@@ -2265,82 +2274,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Venard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 40th International Conference on Telecommunications and Signal Processing (TSP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">journées nationales microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Saint-Malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2017.8075986⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01722874v1</w:t>
+                <w:t xml:space="preserve">hal-01723245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the normalization gain of digital predistortion on linearization performance and power added efficiency of the linearized power amplifier</w:t>
               </w:r>
@@ -2801,393 +2801,393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital predistortion for RF power amplifiers: State of the art and advanced approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mazen Abi Hussein</w:t>
+                <w:t xml:space="preserve">Data transmission over mobile voice channel based on M-FSK modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bechir Taleb Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Venard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yide Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IEEE International NEWCAS Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Shanghai, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2013.6555289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00819008v1</w:t>
+                <w:t xml:space="preserve">hal-01723080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data transmission over mobile voice channel based on M-FSK modulation</w:t>
+                <w:t xml:space="preserve">Impact of subband quantization on DPD correction performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bechir Taleb Ali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+                <w:t xml:space="preserve">Dang-Kièn Germain Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Desgreys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Abi Hussein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Loumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Venard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WCNC.2013.6555289⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Electronics, Circuits, and Systems (ICECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Abu Dhabi, United Arab Emirates. pp.557-560, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS.2013.6815475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01723080v1</w:t>
+                <w:t xml:space="preserve">hal-02912829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of subband quantization on DPD correction performance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Digital predistortion for RF power amplifiers: State of the art and advanced approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Abi Hussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Loumeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Venard</w:t>
+                <w:t xml:space="preserve">Bruno Feuvrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yide Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electronics, Circuits, and Systems (ICECS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th IEEE International NEWCAS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris, France. NEWCAS 2013, paper number 4260</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02912829v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00819008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband digitization for cable tuners front-end</w:t>
+                <w:t xml:space="preserve">Design, optimization and calibration of an HFB-based ADC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lesellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jamin</w:t>
@@ -3205,97 +3205,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Venard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Conference (EuMC), 2011 41st European</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Circuits and Systems Conference (NEWCAS), 2011 IEEE 9th International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Bordeaux, France. pp.317 - 320, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2011.5981319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00766468v1</w:t>
+                <w:t xml:space="preserve">hal-00766542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, optimization and calibration of an HFB-based ADC</w:t>
+                <w:t xml:space="preserve">Broadband digitization for cable tuners front-end</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lesellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jamin</w:t>
@@ -3313,82 +3322,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Venard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Circuits and Systems Conference (NEWCAS), 2011 IEEE 9th International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microwave Conference (EuMC), 2011 41st European</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Manchester, United Kingdom. pp.705 - 708</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2011.5981319⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00766542v1</w:t>
+                <w:t xml:space="preserve">hal-00766468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, optimization and realization of an HFB-based ADC</w:t>
               </w:r>
@@ -3779,248 +3779,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01723141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field experimentation of the RAMPE interactive auditive information system for the mobility of blind people in public transport : Final evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localization and Guidance in RAMPE/INFOMOVILLE-an interactive system of assistance for Blind travelers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinane Sayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Venard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérard Uzan</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar El Hassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 9th International Conference on ITS Telecommunications (ITST 2009)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ITST.2009.5399293⟩</w:t>
+              <w:t xml:space="preserve">2009 Second International Conference on the Applications of Digital Information and Web Technologies (ICADIWT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, London, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICADIWT.2009.5273868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01723095v1</w:t>
+                <w:t xml:space="preserve">hal-01723127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization and Guidance in RAMPE/INFOMOVILLE-an interactive system of assistance for Blind travelers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jinane Sayah</w:t>
+                <w:t xml:space="preserve">Field experimentation of the RAMPE interactive auditive information system for the mobility of blind people in public transport : Final evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bachar El Hassan</w:t>
+                <w:t xml:space="preserve">Gérard Uzan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 Second International Conference on the Applications of Digital Information and Web Technologies (ICADIWT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, London, United Kingdom. </w:t>
+              <w:t xml:space="preserve">2009 9th International Conference on ITS Telecommunications (ITST 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lille, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICADIWT.2009.5273868⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ITST.2009.5399293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01723127v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4214,51 +4214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Venard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang-Kièn Germain Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digitally Enhanced Mixed Signal Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institution of Engineering and Technology, pp.65-123, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4461,51 +4461,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423981v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman Hadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Kantana" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Traverso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Tartarini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Venard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.32073" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424022v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Nanni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Baudoin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Polleux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13164/re.2020.0037" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423980v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25046/aj040321" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983312v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Andrea Traverso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2018.2889004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822567v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Abi Hussein" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2018.2833283" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822586v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2018.2838126" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621968v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Berland" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bercher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-010-9477-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723342v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybrand Pretorius" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957811v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larrenie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Lahsen-Cherif" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCNT54827.2022.9984543" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958182v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36183-8_6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424051v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423998v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADIOELEK.2019.8733526" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424011v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimon Vivien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424013v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423995v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2018.8552895" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424005v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2018.8430008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722895v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723245v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722874v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.8075986" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722867v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC.2017.8230720" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722871v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2017.8251577" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722884v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2016.7824310" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722730v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Gotthans" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2016.7841189" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819008v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Feuvrie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yide Wang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723080v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Taleb Ali" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2013.6555289" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02912829v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang-Ki&#232;n Germain Pham" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Desgreys" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loumeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2013.6815475" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766468v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lesellier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jamin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766542v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2011.5981319" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766464v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCTD.2011.6043296" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621958v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2010.5537365" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765984v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723141v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723095v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Uzan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399293" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723127v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinane Sayah" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar El Hassan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICADIWT.2009.5273868" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723278v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Villegas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brossier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424019v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBCS040E_ch3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423981v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman Hadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Kantana" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Traverso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Tartarini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Venard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.32073" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424022v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Nanni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Baudoin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Polleux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13164/re.2020.0037" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423980v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25046/aj040321" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983312v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Andrea Traverso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2018.2889004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822586v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Abi Hussein" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2018.2838126" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822567v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2018.2833283" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621968v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Berland" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bercher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-010-9477-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723342v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybrand Pretorius" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957811v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larrenie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Lahsen-Cherif" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCNT54827.2022.9984543" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958182v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36183-8_6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424051v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423998v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADIOELEK.2019.8733526" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424011v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimon Vivien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424013v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423995v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2018.8552895" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424005v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2018.8430008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722895v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722874v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.8075986" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723245v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722867v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC.2017.8230720" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722871v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2017.8251577" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722884v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2016.7824310" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722730v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Gotthans" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2016.7841189" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723080v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Taleb Ali" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2013.6555289" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02912829v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang-Ki&#232;n Germain Pham" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Desgreys" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loumeau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2013.6815475" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819008v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Feuvrie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yide Wang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766542v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lesellier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jamin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2011.5981319" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766468v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766464v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCTD.2011.6043296" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621958v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2010.5537365" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765984v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723141v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723127v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinane Sayah" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar El Hassan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICADIWT.2009.5273868" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723095v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Uzan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399293" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723278v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Villegas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brossier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424019v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBCS040E_ch3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>