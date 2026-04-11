--- v0 (2026-03-17)
+++ v1 (2026-04-11)
@@ -4989,3007 +4989,3007 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05531236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Graphical variants and variations in Early Chinese manuscripts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ancient Scripts, Ancient Texts. 1st PSL-PKU-UCL meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole pratique des hautes études, Oct 2018, Paris, Sorbonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05531228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">法國賽努奇博物館藏虢叔甬鐘</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Venture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">青銅器•金文與齊魯文化學術研討會</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 北京大学出土文献研究所; 山东省文物考古研究院; 山东大学历史文化学院; 潍坊市博物馆, Oct 2018, Weifang, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05531238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Ecole pratique des hautes études, Oct 2018, Paris, Sorbonne, France</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">古代墓葬中喪葬清單性質演變淺探</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">古代中國的祝禱、祭祀和喪葬文書</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Chicago, May 2017, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Université de Chicago, May 2017, Chicago, United States</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Funeral Lists: A General Overview from the Warring States to the Tang Dynasty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chinese Manuscripts from Bamboo Slips to Buddhist Scrolls: Forms and Practices, Continuities and Innovations. The 6th workshop of the European Association for the Study of Chinese Manuscripts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University; Imre Galambos, Sep 2017, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge University; Imre Galambos, Sep 2017, Cambridge, United Kingdom</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05531223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The display of writing and the question of the spread of literacy in ancient China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ways of reading, ways of seeing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Columbia University, Sep 2017, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Columbia University, Sep 2017, New York, United States</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05531227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supports et instruments d’écriture dans la Chine ancienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’oiseau et le roseau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliothèque Municipale à Vocation Régionale de Nice; l’Association Alphabets, May 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Bibliothèque Municipale à Vocation Régionale de Nice; l’Association Alphabets, May 2017, Nice, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">再談《簡帛的埋藏與發現》</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">中國早期的數術、藝術與文化交流慶賀李零先生七秩華誕暨從事學術研究四十周年國際學術討論會</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 浙江大学, Jun 2017, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 浙江大学, Jun 2017, Hangzhou, China</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05531218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animaux et onomastique dans la Chine ancienne : le cas du chien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’homme et le chien en Chine dans l’Antiquité — Études pluridisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Li Guoqiang; CRCAO, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Li Guoqiang; CRCAO, Nov 2016, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Writing and Emblems in Early China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signs of Writing: The Cultural, Social, and Linguistic Contexts of the World’s First Writing Systems III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Chicago; EPHE, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Université de Chicago; EPHE, Jul 2016, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régionalisation et unification de l’écriture chinoise dans la Chine du premier millénaire avant notre ère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecriture pouvoir et légitimité : Affichage culturel, politique et identitaire en Orient et Méditerranée. IIIe millénaire av. - IIe millénaire ap. J.-C.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carole Roche-Hawley; UMR 8167 - Orient &amp; Méditerranée, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Carole Roche-Hawley; UMR 8167 - Orient &amp; Méditerranée, Oct 2016, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">再说“于”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">中國古文字研究會第二十一屆學術年會</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tsinghua, Oct 2016, Pékin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Université de Tsinghua, Oct 2016, Pékin, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le site de Yinxu à Anyang (env. 1400-1050 av. n. è.) : un palais sans archives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Palais sans archives, archives sans palais : palais, archives et territoires en Egée et en Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison de l’Archéologie et de l’Ethnologie, Université Paris Ouest-Nanterre-La Défense, Nov 2015, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Maison de l’Archéologie et de l’Ethnologie, Université Paris Ouest-Nanterre-La Défense, Nov 2015, Nanterre, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question de l’origine de l’écriture chinoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecritures V, en l’honneur d’Anne-Marie Christin (1942-2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’étude de l’écriture et de l’image, Université Paris-Diderot, Dec 2015, Paris Institut national d’histoire de l’art (INHA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Centre d’étude de l’écriture et de l’image, Université Paris-Diderot, Dec 2015, Paris Institut national d’histoire de l’art (INHA), France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shang oracle bone pits in Anyang: A reflection from the Huadong H3 pit and its content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Huayuanzhuang Oracle-bones in Context</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute for the Study of the Ancient World (ISAW), New York University, May 2014, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Institute for the Study of the Ancient World (ISAW), New York University, May 2014, New York, United States</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Shang Oracle bone inscriptions from the end of the second millennium BCE be considered as archives?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manuscripts and Archives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre for the Study of Manuscript Cultures (CSMC), Nov 2014, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Centre for the Study of Manuscript Cultures (CSMC), Nov 2014, Hambourg, Germany</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legacy of Warring States Regional Writing Traditions in Qin and Han China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EASCM workshop 5: Orthopraxy, Orthography, Orthodoxy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The European Association for the Study of Chinese Manuscripts (EASCM); Heidelberg University, Aug 2014, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, The European Association for the Study of Chinese Manuscripts (EASCM); Heidelberg University, Aug 2014, Heidelberg, Germany</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paléographie et datation en Chine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La datation par la paléographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de recherches transversales en paléographie; EPHE, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de recherches transversales en paléographie; EPHE, Jun 2014, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les écritures régionales dans la Chine ancienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les spécificités régionales en paléographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de recherches transversales en paléographie; EPHE; Ecole des chartes, Dec 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de recherches transversales en paléographie; EPHE; Ecole des chartes, Dec 2014, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions between Writing, Society and History in Early China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd Symposium on the Culture of Chinese Characters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association of East Asian Research Universities (AEARU); National Tsinghua University, Dec 2013, Hsinchu, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Association of East Asian Research Universities (AEARU); National Tsinghua University, Dec 2013, Hsinchu, Taiwan</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">里耶秦簡所反映的秦人書寫習慣小考</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">安徽大學紀念何琳儀先生誕辰七十周年暨古文字學國際學術研討會</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 安徽大学, Aug 2013, Hefei, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 安徽大学, Aug 2013, Hefei, China</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qin vs Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th Conference of the European Association for Chinese Linguistics (EACL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS; CRLAO, Sep 2013, Paris EHESS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">簡談戰國時期的書寫習慣</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Venture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">漢字文化與出土文獻工作坊</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, National Tsinghua University, Dec 2013, Hsinchu, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, EHESS; CRLAO, Sep 2013, Paris EHESS, France</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bronzes inscrits et faussaires sous les Qing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour une sociologie des faux : faux et faussaires dans l’art chinois et japonais (XIXe siècle et 1ère moitié du XXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zhao Bing; Olivier Venture, Nov 2013, Paris Collège de France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Zhao Bing; Olivier Venture, Nov 2013, Paris Collège de France, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles sources écrites pour l’histoire des Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les matériaux de l’historien de l’Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Asiatique; Collège de France, May 2012, Paris Collège de France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Société Asiatique; Collège de France, May 2012, Paris Collège de France, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Texts Without Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chinese Manuscripts Workshop 4: Excavated and Purchased Chinese Manuscripts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olivier Venture; EPHE; CRCAO; Collège de France, Jul 2012, Paris Collège de France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Olivier Venture; EPHE; CRCAO; Collège de France, Jul 2012, Paris Collège de France, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">安陽商代墓葬中的“標徽”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">中國古文字研究會第十九屆學術年會</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 復旦大學出土文獻與古文字研究中心, Oct 2012, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 復旦大學出土文獻與古文字研究中心, Oct 2012, Shanghai, China</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Baoshan divinatory and sacrificial records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Kalinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reading Early Chinese Manuscripts: Texts, Contexts, Methods II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Princeton N.J., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Marc Kalinowski</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Early Chinese palaeography and our present palaeographic tools, including issues and techniques of transcription » (2nd version)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reading Early Chinese Manuscripts: Texts, Contexts, Methods II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Princeton N.J., United States</w:t>
+              <w:t xml:space="preserve">, Martin Kern, May 2011, Princeton NJ, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Martin Kern, May 2011, Princeton NJ, United States</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shang Emblems in their Archaeological Context: a Reflection from Recent Discoveries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ancient Chinese Bronzes from the Shouyang Studio and Elsewhere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward L. Shaughnessy, Nov 2010, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Edward L. Shaughnessy, Nov 2010, Chicago, United States</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Early Chinese palaeography and our present palaeographic tools, including issues and techniques of transcription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Early Chinese Manuscripts: Texts, Contexts, Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wolfgang Behr; Martin Kern; Dirk Meyer, Oct 2009, Princeton, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Wolfgang Behr; Martin Kern; Dirk Meyer, Oct 2009, Princeton, United States</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cités, inscriptions et écriture en Chine du IIe au Ier millénaire avant notre ère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les premières cités et l’apparition de l’écriture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée archéologique de Nice-Cemenelum, Sep 2009, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Musée archéologique de Nice-Cemenelum, Sep 2009, Nice, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">再談商周族徽中的“冊”字</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">鳳鳴岐山-周文化國際學術研討會</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 陕西省宝鸡市岐山县人民政府; 北京大学考古文博学院; 陕西省考古研究院, Apr 2009, Qishan (Shaanxi), China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 陕西省宝鸡市岐山县人民政府; 北京大学考古文博学院; 陕西省考古研究院, Apr 2009, Qishan (Shaanxi), China</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A reflection about Chu writers’ habits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd Tomb Text Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ostasiatisches Seminar de l’Université de Zürich, Jun 2008, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Ostasiatisches Seminar de l’Université de Zürich, Jun 2008, Zürich, Switzerland</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">出土文書與楚人的書寫習慣</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">紀念中國古文字研究會成立三十周年國際學術研討會</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 吉林大學, Oct 2008, Changchun, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 吉林大學, Oct 2008, Changchun, China</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">古代簡牘形式的演變—從葬物疏說起</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2008 International Forum on Bamboo and Silk Manuscripts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Chicago, Oct 2008, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Université de Chicago, Oct 2008, Chicago, United States</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inscriptions sur vases rituels en bronze chinois du premier millénaire avant notre ère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études d’épigraphie asiatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPHE; Université Paris Diderot; Ecole Française d'Extrême-Orient, Oct 2007, Paris Collège de France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, EPHE; Université Paris Diderot; Ecole Française d'Extrême-Orient, Oct 2007, Paris Collège de France, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecriture et pratiques scripturaires dans la Chine antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oralité et écriture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christian Jacob; Jean-Jacques Glassner, Jun 2007, Paris Institut national d’histoire de l’art (INHA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Christian Jacob; Jean-Jacques Glassner, Jun 2007, Paris Institut national d’histoire de l’art (INHA), France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">再談戰國秦漢簡牘帛書的形制</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">中國簡帛學國際論壇</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Nationale de Taiwan, Nov 2007, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du Bambou au papier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Venture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mise en texte : écriture, pensée, lecture. Une approche comparative. II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christian Jacob; Jean-Pierre Drège, May 2007, Paris Institut national d’histoire de l’art (INHA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">再談戰國秦漢簡牘帛書的形制</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">戰國兩漢 “于”、“於”字用法與古書的傳寫習慣</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Venture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">中國簡帛學國際論壇</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université Nationale de Taiwan, Nov 2007, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">, Université de Wuhan, Nov 2006, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Université de Wuhan, Nov 2006, Wuhan, China</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Mise en page’ des manuscrits chinois anciens - Un exemple de commentaire : Le ‘Fuzhuan’ de la tombe 6 de Mozuizi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mise en texte : écriture, pensée, lecture. Une approche comparative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christian Jacob; Jean-Pierre Drège, Oct 2006, Paris Institut national d’histoire de l’art (INHA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">‘Mise en page’ des manuscrits chinois anciens - Un exemple de commentaire : Le ‘Fuzhuan’ de la tombe 6 de Mozuizi</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ponctuation et signes divers dans les manuscrits de la Chine ancienne : Le Daodejing A de Mawangdui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Venture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mise en texte : écriture, pensée, lecture. Une approche comparative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christian Jacob; Jean-Pierre Drège, Oct 2006, Paris Institut national d’histoire de l’art (INHA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">商周青銅器銘文位置演變初探</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Venture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">中國古文字研究會第十六屆年會暨國際學術研討會</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Normale du Sud de la Chine, Nov 2006, Canton, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452724v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05452715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divination et écriture dans la Chine archaïque (13e-9e siècles avant notre ère)</w:t>
               </w:r>
@@ -9394,319 +9394,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01755204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Livre des Odes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Pierre Drège. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Fabrique du lisible – La mise en texte des manuscrits de la Chine ancienne et médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège de France, Institut des hautes études chinoises, pp.23-28, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les tablettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Pierre Drège. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Fabrique du lisible – La mise en texte des manuscrits de la Chine ancienne et médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège de France, Institut des hautes études chinoises, pp.351-352, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les rouleaux de lattes de bois et de bambou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Pierre Drège. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Fabrique du lisible – La mise en texte des manuscrits de la Chine ancienne et médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège de France, Institut des hautes études chinoises, pp.353-354, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les recueils d’anecdotes historiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Venture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pierre Drège. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Fabrique du lisible – La mise en texte des manuscrits de la Chine ancienne et médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège de France, Institut des hautes études chinoises, pp.73-78, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01755197v1</w:t>
-              </w:r>
-[...217 lines deleted...]
-                <w:t xml:space="preserve">hal-01755189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pièces de soie</w:t>
               </w:r>
@@ -10457,151 +10457,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00108450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Traduction : Sun Hua, « Le Site de Jinsha à Chengdu », in Alain Thote, éd., Chine, l'énigme de l'homme de bronze. Archéologie du Sichuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00108442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Divination et société dans la Chine médiévale. Etudes des manuscrits de Dunhuang de la Bibliothèque nationale de France et de la British Library, Marc Kalinowski éd. [avec la collaboration d'Olivier Venture], Bibliothèque Nationale de France, Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Venture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00108454v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00108442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1899 : identification des inscriptions oraculaires, Anyang (Chine) », La science au présent 1999, Encyclopaedia Universalis</w:t>
               </w:r>
@@ -10983,51 +10983,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:olivier.venture@ephe.sorbonne.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452694v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Venture" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412148v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655921v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eac.2021.6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655923v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546177v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546142v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kalinowski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546206v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546016v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755178v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755171v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755166v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755185v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755187v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755169v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755176v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947414v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947417v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947416v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947421v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947419v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947425v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947428v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947426v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947434v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947436v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947438v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947441v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108279v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947443v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947442v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131976v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thote" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108277v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108270v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531619v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zurbach" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531616v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531607v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531614v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531604v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531611v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511039v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacques" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531590v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531599v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531588v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531591v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531586v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531582v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531587v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Brisson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531538v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531536v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531288v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531534v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531287v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531285v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531274v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531276v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531272v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531236v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531238v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531228v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05467280v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531223v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531227v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05467296v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531218v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05467264v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05467211v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05467231v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05467249v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05467150v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05467167v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05467033v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05467111v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05467083v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05467053v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05467137v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05466926v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05464038v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05466941v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05464041v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05464042v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05464027v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05464028v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05464035v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05464016v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05464018v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452834v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452831v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452827v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452824v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452806v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452810v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452816v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452796v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452792v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452789v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452803v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452719v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452713v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452724v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452715v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452710v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452706v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452703v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108284v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yau Shun-Chiu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Mar&#233;chal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452700v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108433v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452688v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947445v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#25991;&#23532; &#37159;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752787v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dr&#232;ge" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158705v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546157v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755180v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544945v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755174v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755182v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755203v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755199v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755204v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755197v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755202v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755192v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755189v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755194v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947423v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947418v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947429v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947431v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947435v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947440v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108281v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Bussotti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schneider" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108449v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108450v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108454v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108442v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108443v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108439v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02546671v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:olivier.venture@ephe.sorbonne.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452694v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Venture" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412148v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655921v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eac.2021.6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655923v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546177v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546142v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kalinowski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546206v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546016v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755178v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755171v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755166v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755185v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755187v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755169v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755176v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947414v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947417v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947416v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947421v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947419v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947425v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947428v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947426v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947434v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947436v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947438v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947441v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108279v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947443v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947442v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131976v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thote" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108277v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108270v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531619v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zurbach" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531616v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531607v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531614v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531604v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531611v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511039v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacques" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531590v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531599v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531588v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531591v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531586v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531582v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531587v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Brisson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531538v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531536v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531288v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531534v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531287v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531285v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531274v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531276v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531272v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531236v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531228v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531238v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05467280v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531223v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531227v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05467296v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531218v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05467264v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05467211v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05467231v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05467249v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05467150v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05467167v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05467033v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05467111v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05467083v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05467053v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05467137v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05466926v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05464038v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05464041v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05466941v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05464042v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05464027v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05464028v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05464035v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05464016v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05464018v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452834v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452831v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452827v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452824v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452806v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452810v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452816v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452796v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452792v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452803v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452789v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452719v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452713v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452715v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452724v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452710v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452706v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452703v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108284v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yau Shun-Chiu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Mar&#233;chal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452700v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108433v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452688v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947445v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#25991;&#23532; &#37159;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752787v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dr&#232;ge" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158705v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546157v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755180v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544945v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755174v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755182v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755203v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755199v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755204v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755202v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755192v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755189v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755197v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755194v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947423v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947418v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947429v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947431v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947435v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947440v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108281v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Bussotti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schneider" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108449v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108450v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108442v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108454v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108443v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108439v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02546671v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>