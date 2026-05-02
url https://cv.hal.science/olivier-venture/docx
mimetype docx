--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -1222,1049 +1222,1049 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Review of Scholarship in Western Languages on Qin Bamboo and Wooden Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Kalinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bamboo and Silk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (2), pp.160-192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02546142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">讀清華簡《殷高宗問於三壽》《湯處於湯丘》《湯在啻門》三篇札記</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Venture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">清華簡研究</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3, pp.55-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02546177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">法國賽努奇博物館所藏虢叔甬鐘</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">青銅器與金文</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, pp.83-91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02546206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">西周早期中型墓葬中銅器銘文群綜觀—從寶雞石鼓山西周墓出土銘文説起</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">青銅器與金文</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, pp.348-387</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02546016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu sur &amp;quot;Chen Wei 陳偉 (ed.), Qin Jiendu Heji 秦簡牘合集 [Corpus of Qin Documents Written on Bamboo and Wood]: A Review Article</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Early China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39, pp.255-263</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">再說“于”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">古文字研究</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31, pp.523-528</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La paléographie chinoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du livre médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 61, pp.1-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écriture dans tous ses états</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes et documents pour la classe, La Chine des Han</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1083, pp.36-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une civilisation de l’écrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes et documents pour la classe, La Chine des Han</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1083, pp.26-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">再談商周族徽中的“冊”字</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">饒宗頤國學院院刊</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.225-232</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu sur « Matthias Richter, The Embodied Text: Establishing Textual Identity in Early Chinese Manuscripts, Brill, Studies in the History of Chinese Texts, Leiden-Boston, 2013 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études Chinoises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (2), pp.189-190</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles sources écrites pour l'histoire des Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal Asiatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 301 (2), pp.501-514</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00947414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">安陽商代墓葬中的&amp;quot;族徽</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">古文字研究</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29, pp.206-229</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00947417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">秦代諱字、官方詞語以及秦代用字習慣--從里耶秦簡說起</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">簡帛</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7, pp.147-157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00947416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">西文秦代簡牘研究概要</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...935 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Kalinowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">簡帛</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6, pp.193-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3872,4124 +3872,4124 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05531590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">甲骨文的刻寫問題</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">東亞寫本與物質文化</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 台灣國立大學, Apr 2024, Taipei, Taiwan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05531588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Variations intra-scribales dans les manuscrits chinois du IVe s. av. n. ère : autour des travaux de la professeure Li Songru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Venture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une main, des écritures : aspects du polygraphisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de recherches transversales en paléographie (EPHE); Jean-Luc Fournet; Collège de France, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05531599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 台灣國立大學, Apr 2024, Taipei, Taiwan</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">法國遠東學院圖書館所藏山東民間《金石拓本》小册簡介</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">第25屆古文字研究會年會曁漢字學國際學術研討會</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 福州师范大学, Oct 2024, Fuzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 福州师范大学, Oct 2024, Fuzhou, China</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05531591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">法国赛努奇博物馆所藏先秦有铭青铜器简介</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">古文字与中华文明国际学术论坛</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 清华大学, Oct 2023, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 清华大学, Oct 2023, Beijing, China</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05531586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Cernuschi ancient Chinese bronzes: an epigraphical perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 3rd European Association for Asian Art and Archaeology conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Asian Art and Archaeology, Oct 2023, Ljubjana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Asian Art and Archaeology, Oct 2023, Ljubjana, Slovenia</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05531582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude des variantes graphiques en diachronie longue dans l'écriture chinoise : apports et enjeux des outils numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour une modélisation de l’écriture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de recherches transversales en paléographie; Biblissima; Collège de France, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Étude des variantes graphiques en diachronie longue dans l'écriture chinoise : apports et enjeux des outils numériques</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05531587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">赛努奇博物馆所藏刘喜海旧藏青铜器</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ancient Chinese Bronzes Beyond the Seas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Shaughnessy; University of Chicago John W Boyer Center in Paris, Jul 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05531538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cernuschi Museum ancient Chinese bronzes catalogue project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Early Chinese Inscribed Bronzes in European Public Collections: Craftsmanship / Provenance / Preservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ondřej Škrabal, Jul 2023, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05531536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variety and standards in Warring states seals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Standardisation of Written Artefacts in East Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre for the Study of Manuscript Cultures (CSMC), Aug 2022, Hamburg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05531534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some Reflections about Shang Diviner Groups Mantic and Epigraphic Practices in Anyang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Divinitation &amp; Diviners in Chinese Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Florida; Lai Guolong, Feb 2022, On Line, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05531288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">戰國時期同一國家內部的異形文字：以臨淄與新泰陶文為中心</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">異文—文本與形制國際學術研討會</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 台灣國立大學, Oct 2021, On Line, Taiwan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05531287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Standards and Variants in Warring States Seals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2021 Annual conference of the Association of Asian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association of Asian Studies, Mar 2021, On Line, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05531285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Few Remarks on Writing Practices in Early China through Archaeological Discoveries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beijing Forum 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peking University, Nov 2019, Beijing, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05531274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les catégories &amp;quot;documentaire&amp;quot; et &amp;quot;littéraire&amp;quot; en bambouologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Appréhender la culture écrite des Anciens : les catégories « documentaire » et « littéraire » en papyrologie et leurs limites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège de France; Jean-Luc Fournet, Dec 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05531276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Ba-Shu graphic system and Chinese Writing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Script in contacts. Practices and Interferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PSL-Scripta, Feb 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05531272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">再看法國吉美博物館藏作册夨令簋銘文</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">紀念中國古文字研究會成立四十周年國際學術研討會暨中國古文字研究會第二十二屆學術年會</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 吉林大学, Oct 2018, Changchun, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05531236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graphical variants and variations in Early Chinese manuscripts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ancient Scripts, Ancient Texts. 1st PSL-PKU-UCL meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole pratique des hautes études, Oct 2018, Paris, Sorbonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05531228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">法國賽努奇博物館藏虢叔甬鐘</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">青銅器•金文與齊魯文化學術研討會</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 北京大学出土文献研究所; 山东省文物考古研究院; 山东大学历史文化学院; 潍坊市博物馆, Oct 2018, Weifang, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05531238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">古代墓葬中喪葬清單性質演變淺探</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">古代中國的祝禱、祭祀和喪葬文書</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Chicago, May 2017, Chicago, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Funeral Lists: A General Overview from the Warring States to the Tang Dynasty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chinese Manuscripts from Bamboo Slips to Buddhist Scrolls: Forms and Practices, Continuities and Innovations. The 6th workshop of the European Association for the Study of Chinese Manuscripts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University; Imre Galambos, Sep 2017, Cambridge, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05531223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The display of writing and the question of the spread of literacy in ancient China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ways of reading, ways of seeing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Columbia University, Sep 2017, New York, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05531227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supports et instruments d’écriture dans la Chine ancienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’oiseau et le roseau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliothèque Municipale à Vocation Régionale de Nice; l’Association Alphabets, May 2017, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">再談《簡帛的埋藏與發現》</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">中國早期的數術、藝術與文化交流慶賀李零先生七秩華誕暨從事學術研究四十周年國際學術討論會</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 浙江大学, Jun 2017, Hangzhou, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05531218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animaux et onomastique dans la Chine ancienne : le cas du chien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’homme et le chien en Chine dans l’Antiquité — Études pluridisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Li Guoqiang; CRCAO, Nov 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Writing and Emblems in Early China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signs of Writing: The Cultural, Social, and Linguistic Contexts of the World’s First Writing Systems III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Chicago; EPHE, Jul 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régionalisation et unification de l’écriture chinoise dans la Chine du premier millénaire avant notre ère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecriture pouvoir et légitimité : Affichage culturel, politique et identitaire en Orient et Méditerranée. IIIe millénaire av. - IIe millénaire ap. J.-C.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carole Roche-Hawley; UMR 8167 - Orient &amp; Méditerranée, Oct 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">再说“于”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">中國古文字研究會第二十一屆學術年會</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tsinghua, Oct 2016, Pékin, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le site de Yinxu à Anyang (env. 1400-1050 av. n. è.) : un palais sans archives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Palais sans archives, archives sans palais : palais, archives et territoires en Egée et en Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison de l’Archéologie et de l’Ethnologie, Université Paris Ouest-Nanterre-La Défense, Nov 2015, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question de l’origine de l’écriture chinoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecritures V, en l’honneur d’Anne-Marie Christin (1942-2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’étude de l’écriture et de l’image, Université Paris-Diderot, Dec 2015, Paris Institut national d’histoire de l’art (INHA), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shang oracle bone pits in Anyang: A reflection from the Huadong H3 pit and its content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Huayuanzhuang Oracle-bones in Context</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute for the Study of the Ancient World (ISAW), New York University, May 2014, New York, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legacy of Warring States Regional Writing Traditions in Qin and Han China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EASCM workshop 5: Orthopraxy, Orthography, Orthodoxy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The European Association for the Study of Chinese Manuscripts (EASCM); Heidelberg University, Aug 2014, Heidelberg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Shang Oracle bone inscriptions from the end of the second millennium BCE be considered as archives?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manuscripts and Archives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre for the Study of Manuscript Cultures (CSMC), Nov 2014, Hambourg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paléographie et datation en Chine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La datation par la paléographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de recherches transversales en paléographie; EPHE, Jun 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les écritures régionales dans la Chine ancienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les spécificités régionales en paléographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de recherches transversales en paléographie; EPHE; Ecole des chartes, Dec 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">簡談戰國時期的書寫習慣</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">漢字文化與出土文獻工作坊</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National Tsinghua University, Dec 2013, Hsinchu, Taiwan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qin vs Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th Conference of the European Association for Chinese Linguistics (EACL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS; CRLAO, Sep 2013, Paris EHESS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions between Writing, Society and History in Early China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd Symposium on the Culture of Chinese Characters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association of East Asian Research Universities (AEARU); National Tsinghua University, Dec 2013, Hsinchu, Taiwan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">里耶秦簡所反映的秦人書寫習慣小考</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">安徽大學紀念何琳儀先生誕辰七十周年暨古文字學國際學術研討會</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 安徽大学, Aug 2013, Hefei, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bronzes inscrits et faussaires sous les Qing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour une sociologie des faux : faux et faussaires dans l’art chinois et japonais (XIXe siècle et 1ère moitié du XXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zhao Bing; Olivier Venture, Nov 2013, Paris Collège de France, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles sources écrites pour l’histoire des Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les matériaux de l’historien de l’Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Asiatique; Collège de France, May 2012, Paris Collège de France, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Texts Without Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chinese Manuscripts Workshop 4: Excavated and Purchased Chinese Manuscripts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olivier Venture; EPHE; CRCAO; Collège de France, Jul 2012, Paris Collège de France, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">安陽商代墓葬中的“標徽”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">中國古文字研究會第十九屆學術年會</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 復旦大學出土文獻與古文字研究中心, Oct 2012, Shanghai, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Baoshan divinatory and sacrificial records</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Venture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de recherches transversales en paléographie; Biblissima; Collège de France, Dec 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Kalinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reading Early Chinese Manuscripts: Texts, Contexts, Methods II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Princeton N.J., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Edward Shaughnessy; University of Chicago John W Boyer Center in Paris, Jul 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Early Chinese palaeography and our present palaeographic tools, including issues and techniques of transcription » (2nd version)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reading Early Chinese Manuscripts: Texts, Contexts, Methods II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Martin Kern, May 2011, Princeton NJ, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ondřej Škrabal, Jul 2023, Berlin, Germany</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shang Emblems in their Archaeological Context: a Reflection from Recent Discoveries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ancient Chinese Bronzes from the Shouyang Studio and Elsewhere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward L. Shaughnessy, Nov 2010, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, University of Florida; Lai Guolong, Feb 2022, On Line, United States</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">再談商周族徽中的“冊”字</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">鳳鳴岐山-周文化國際學術研討會</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 陕西省宝鸡市岐山县人民政府; 北京大学考古文博学院; 陕西省考古研究院, Apr 2009, Qishan (Shaanxi), China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre for the Study of Manuscript Cultures (CSMC), Aug 2022, Hamburg, Germany</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Early Chinese palaeography and our present palaeographic tools, including issues and techniques of transcription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Early Chinese Manuscripts: Texts, Contexts, Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wolfgang Behr; Martin Kern; Dirk Meyer, Oct 2009, Princeton, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 台灣國立大學, Oct 2021, On Line, Taiwan</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cités, inscriptions et écriture en Chine du IIe au Ier millénaire avant notre ère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les premières cités et l’apparition de l’écriture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée archéologique de Nice-Cemenelum, Sep 2009, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association of Asian Studies, Mar 2021, On Line, United States</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">出土文書與楚人的書寫習慣</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">紀念中國古文字研究會成立三十周年國際學術研討會</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 吉林大學, Oct 2008, Changchun, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Peking University, Nov 2019, Beijing, China</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A reflection about Chu writers’ habits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd Tomb Text Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ostasiatisches Seminar de l’Université de Zürich, Jun 2008, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Collège de France; Jean-Luc Fournet, Dec 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">古代簡牘形式的演變—從葬物疏說起</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2008 International Forum on Bamboo and Silk Manuscripts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Chicago, Oct 2008, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, PSL-Scripta, Feb 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Bambou au papier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mise en texte : écriture, pensée, lecture. Une approche comparative. II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christian Jacob; Jean-Pierre Drège, May 2007, Paris Institut national d’histoire de l’art (INHA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 吉林大学, Oct 2018, Changchun, China</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">再談戰國秦漢簡牘帛書的形制</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">中國簡帛學國際論壇</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Nationale de Taiwan, Nov 2007, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ecole pratique des hautes études, Oct 2018, Paris, Sorbonne, France</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inscriptions sur vases rituels en bronze chinois du premier millénaire avant notre ère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études d’épigraphie asiatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPHE; Université Paris Diderot; Ecole Française d'Extrême-Orient, Oct 2007, Paris Collège de France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 北京大学出土文献研究所; 山东省文物考古研究院; 山东大学历史文化学院; 潍坊市博物馆, Oct 2018, Weifang, China</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecriture et pratiques scripturaires dans la Chine antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oralité et écriture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christian Jacob; Jean-Jacques Glassner, Jun 2007, Paris Institut national d’histoire de l’art (INHA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Chicago, May 2017, Chicago, United States</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">商周青銅器銘文位置演變初探</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">中國古文字研究會第十六屆年會暨國際學術研討會</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Normale du Sud de la Chine, Nov 2006, Canton, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge University; Imre Galambos, Sep 2017, Cambridge, United Kingdom</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">戰國兩漢 “于”、“於”字用法與古書的傳寫習慣</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">中國簡帛學國際論壇</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Wuhan, Nov 2006, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Columbia University, Sep 2017, New York, United States</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ponctuation et signes divers dans les manuscrits de la Chine ancienne : Le Daodejing A de Mawangdui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mise en texte : écriture, pensée, lecture. Une approche comparative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christian Jacob; Jean-Pierre Drège, Oct 2006, Paris Institut national d’histoire de l’art (INHA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Bibliothèque Municipale à Vocation Régionale de Nice; l’Association Alphabets, May 2017, Nice, France</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Mise en page’ des manuscrits chinois anciens - Un exemple de commentaire : Le ‘Fuzhuan’ de la tombe 6 de Mozuizi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mise en texte : écriture, pensée, lecture. Une approche comparative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christian Jacob; Jean-Pierre Drège, Oct 2006, Paris Institut national d’histoire de l’art (INHA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...2427 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452713v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-05452724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divination et écriture dans la Chine archaïque (13e-9e siècles avant notre ère)</w:t>
               </w:r>
@@ -9175,538 +9175,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01755182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les recueils d’anecdotes historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Pierre Drège. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Fabrique du lisible – La mise en texte des manuscrits de la Chine ancienne et médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège de France, Institut des hautes études chinoises, pp.73-78, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les cartes géographiques dans la Chine ancienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Venture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pierre Drège. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Fabrique du lisible – La mise en texte des manuscrits de la Chine ancienne et médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège de France, Institut des hautes études chinoises, pp.323-330, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01755203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Livre des Odes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Pierre Drège. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Fabrique du lisible – La mise en texte des manuscrits de la Chine ancienne et médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège de France, Institut des hautes études chinoises, pp.23-28, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les tablettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Pierre Drège. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Fabrique du lisible – La mise en texte des manuscrits de la Chine ancienne et médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège de France, Institut des hautes études chinoises, pp.351-352, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les rouleaux de lattes de bois et de bambou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Pierre Drège. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Fabrique du lisible – La mise en texte des manuscrits de la Chine ancienne et médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège de France, Institut des hautes études chinoises, pp.353-354, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cérémonial de Mozuizi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Venture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pierre Drège. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Fabrique du lisible – La mise en texte des manuscrits de la Chine ancienne et médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège de France, Institut des hautes études chinoises, pp.29-34, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01755199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Six arcanes stratégiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Venture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pierre Drège. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Fabrique du lisible – La mise en texte des manuscrits de la Chine ancienne et médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège de France, Institut des hautes études chinoises, pp.91-97, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01755204v1</w:t>
-              </w:r>
-[...290 lines deleted...]
-                <w:t xml:space="preserve">hal-01755197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pièces de soie</w:t>
               </w:r>
@@ -10457,151 +10457,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00108450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Divination et société dans la Chine médiévale. Etudes des manuscrits de Dunhuang de la Bibliothèque nationale de France et de la British Library, Marc Kalinowski éd. [avec la collaboration d'Olivier Venture], Bibliothèque Nationale de France, Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00108454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Traduction : Sun Hua, « Le Site de Jinsha à Chengdu », in Alain Thote, éd., Chine, l'énigme de l'homme de bronze. Archéologie du Sichuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Venture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00108442v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00108454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1899 : identification des inscriptions oraculaires, Anyang (Chine) », La science au présent 1999, Encyclopaedia Universalis</w:t>
               </w:r>
@@ -10983,51 +10983,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:olivier.venture@ephe.sorbonne.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452694v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Venture" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412148v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655921v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eac.2021.6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655923v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546177v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546142v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kalinowski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546206v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546016v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755178v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755171v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755166v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755185v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755187v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755169v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755176v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947414v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947417v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947416v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947421v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947419v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947425v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947428v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947426v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947434v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947436v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947438v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947441v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108279v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947443v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947442v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131976v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thote" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108277v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108270v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531619v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zurbach" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531616v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531607v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531614v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531604v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531611v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511039v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacques" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531590v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531599v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531588v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531591v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531586v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531582v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531587v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Brisson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531538v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531536v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531288v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531534v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531287v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531285v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531274v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531276v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531272v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531236v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531228v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531238v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05467280v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531223v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531227v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05467296v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531218v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05467264v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05467211v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05467231v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05467249v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05467150v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05467167v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05467033v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05467111v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05467083v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05467053v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05467137v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05466926v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05464038v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05464041v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05466941v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05464042v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05464027v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05464028v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05464035v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05464016v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05464018v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452834v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452831v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452827v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452824v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452806v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452810v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452816v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452796v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452792v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452803v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452789v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452719v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452713v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452715v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452724v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452710v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452706v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452703v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108284v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yau Shun-Chiu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Mar&#233;chal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452700v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108433v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452688v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947445v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#25991;&#23532; &#37159;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752787v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dr&#232;ge" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158705v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546157v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755180v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544945v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755174v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755182v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755203v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755199v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755204v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755202v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755192v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755189v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755197v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755194v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947423v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947418v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947429v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947431v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947435v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947440v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108281v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Bussotti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schneider" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108449v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108450v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108442v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108454v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108443v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108439v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02546671v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:olivier.venture@ephe.sorbonne.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452694v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Venture" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412148v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655921v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eac.2021.6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655923v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546142v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kalinowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546177v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546206v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546016v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755178v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755171v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755166v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755185v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755187v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755169v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755176v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947414v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947417v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947416v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947421v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947419v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947425v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947428v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947426v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947434v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947436v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947438v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947441v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108279v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947443v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947442v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131976v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thote" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108277v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108270v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531619v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zurbach" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531616v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531607v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531614v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531604v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531611v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511039v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacques" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531590v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531588v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531599v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531591v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531586v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531582v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531587v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Brisson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531538v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531536v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531534v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531288v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531287v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531285v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531274v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531276v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531272v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531236v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531228v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531238v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05467280v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531223v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531227v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05467296v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531218v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05467264v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05467211v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05467231v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05467249v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05467150v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05467167v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05467033v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05467083v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05467111v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05467053v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05467137v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05466941v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05464041v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05466926v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05464038v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05464042v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05464027v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05464028v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05464035v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05464016v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05464018v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452834v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452824v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452831v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452827v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452810v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452806v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452816v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452789v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452803v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452796v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452792v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452724v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452719v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452715v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452713v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452710v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452706v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452703v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108284v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yau Shun-Chiu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Mar&#233;chal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452700v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108433v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452688v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947445v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#25991;&#23532; &#37159;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752787v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dr&#232;ge" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158705v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546157v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755180v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544945v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755174v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755182v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755197v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755203v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755202v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755192v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755189v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755199v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755204v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755194v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947423v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947418v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947429v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947431v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947435v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947440v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108281v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Bussotti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schneider" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108449v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108450v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108454v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108442v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108443v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108439v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02546671v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>