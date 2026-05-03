--- v1 (2026-03-26)
+++ v2 (2026-05-03)
@@ -2285,295 +2285,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01546486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR Reveals the Interplay among the AMSH SH3 Binding Motif, STAM2, and Lys63-Linked Diubiquitin.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linkage via K27 bestows ubiquitin chains with unique properties among polyubiquitins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Cantrelle</w:t>
+                <w:t xml:space="preserve">Carlos A Castaneda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwladys Riviere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Guillière</w:t>
+                <w:t xml:space="preserve">Emma K Dixon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Trivelli</w:t>
+                <w:t xml:space="preserve">Apurva Chaturvedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark A Nakasone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2016.10.002⟩</w:t>
+              <w:t xml:space="preserve">Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (3), pp.423-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.str.2016.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01546483v1</w:t>
+                <w:t xml:space="preserve">hal-01359763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linkage via K27 bestows ubiquitin chains with unique properties among polyubiquitins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos A Castaneda</w:t>
+                <w:t xml:space="preserve">NMR Reveals the Interplay among the AMSH SH3 Binding Motif, STAM2, and Lys63-Linked Diubiquitin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Hologne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma K Dixon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Walker</w:t>
+                <w:t xml:space="preserve">Xavier Cantrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apurva Chaturvedi</w:t>
+                <w:t xml:space="preserve">Gwladys Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark A Nakasone</w:t>
+                <w:t xml:space="preserve">Xavier Trivelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 24 (3), pp.423-436. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 428 (22), pp.4544-4558. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.str.2016.01.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2016.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01359763v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Funnel-metadynamics and solution NMR to estimate protein-ligand affinities</w:t>
               </w:r>
@@ -2741,51 +2741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Krutauz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos A Castaneda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 23 (3), pp.542-557. </w:t>
@@ -4113,51 +4113,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal Structure and Solution NMR Dynamics of a D (Type II) Peroxiredoxin Glutaredoxin and Thioredoxin Dependent: A New Insight into the Peroxiredoxin Oligomerism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Echalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Trivelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Corbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4705,285 +4705,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Carbon-13 Chemical Shielding Tensor in the Liquid State by Combining NMR Relaxation Experiments and Quantum Chemical Calculations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Mutzenhardt</w:t>
+                <w:t xml:space="preserve">Structural Properties of Polyubiquitin Chains in Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranjani Varadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Tekely</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Canet</w:t>
+                <w:t xml:space="preserve">Cecile Pickart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fushman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 124 (5), pp.865-873. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 324 (4), pp.637-647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja0166702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/s0022-2836(02)01198-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04887321v1</w:t>
+                <w:t xml:space="preserve">hal-04886970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Properties of Polyubiquitin Chains in Solution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Walker</w:t>
+                <w:t xml:space="preserve">Determination of Carbon-13 Chemical Shielding Tensor in the Liquid State by Combining NMR Relaxation Experiments and Quantum Chemical Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mutzenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Pickart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Fushman</w:t>
+                <w:t xml:space="preserve">P. Tekely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Canet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 324 (4), pp.637-647. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 124 (5), pp.865-873. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0022-2836(02)01198-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja0166702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04886970v1</w:t>
+                <w:t xml:space="preserve">hal-04887321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvent dependence of rotational anisotropy and molecular geometry as probed by NMR cross-relaxation rates</w:t>
               </w:r>
@@ -6137,51 +6137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Hologne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier Cantrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Trivelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Walker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7630,342 +7630,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser la dynamique des proteins multi-domaines et leurs interactions en combinant modélisation et approches expérimentales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Walker</w:t>
+                <w:t xml:space="preserve">Ag influence on SilE, an intrinsically disordered protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Comby-Zerbino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Martin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Duroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Rocky Monneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de restitution MITI Modélisation du vivant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Paris (en ligne), France</w:t>
+              <w:t xml:space="preserve">IMSC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04007020v1</w:t>
+                <w:t xml:space="preserve">hal-04968010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre la résistance à l’argent de certaines bactéries. Et si la protéine SilE était responsable ?</w:t>
+                <w:t xml:space="preserve">Modéliser la dynamique des proteins multi-domaines et leurs interactions en combinant modélisation et approches expérimentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Hologne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de restitution MITI Metallo-mix</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Paris (en ligne), France</w:t>
+              <w:t xml:space="preserve">Journée de restitution MITI Modélisation du vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Paris (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04005990v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ag influence on SilE, an intrinsically disordered protein</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Comby-Zerbino</w:t>
+                <w:t xml:space="preserve">Comprendre la résistance à l’argent de certaines bactéries. Et si la protéine SilE était responsable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Hologne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMSC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Maastricht, Netherlands</w:t>
+              <w:t xml:space="preserve">Journée de restitution MITI Metallo-mix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Paris (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04968010v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between SilB and SilE derived peptides : a silver story !</w:t>
               </w:r>
@@ -8432,51 +8432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian E.C. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Hologne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Demontrond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8811,51 +8811,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="01B08ED5"/>
+    <w:nsid w:val="FCD0B270"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9042,51 +9042,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-walker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7284-2555" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05992618X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-2580-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882570v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Hologne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Chia Chen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Walker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP03821E" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960103v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Monneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Arrault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Duroux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chirot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP04206A" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177131v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepanka Nedvedova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guilli&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Erica Miele" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dvorak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0289444" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04172931v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Rocky Monneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boll" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2023.105004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189192v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;t&#283;p&#225;nka Nedv&#283;dov&#225;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide de Stefano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13091275" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401509v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Niu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Rosny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chautard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Rey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Patoli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26142-w" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324047v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Babel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ha Nguyen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mittelheisser" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Fromm" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cc02597j" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968000v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Marcellini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c01922" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133726v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Bloyet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schramm" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lazert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raynal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw3702" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968013v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Kim" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Gabel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51182-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767727v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janosch Hennig" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00750" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900232v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chabert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;n&#232;que" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc03784a" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520066v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b11703" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546472v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chabert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. S&#233;n&#233;que" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crochet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc02630g" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679528v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Nakasone" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy A. Lewis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Thakur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Mansour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2017.10.007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546486v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rigard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette E. Br&#246;ms" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mosnier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005821" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546483v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Riviere" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2016.10.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359763v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Castaneda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma K Dixon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apurva Chaturvedi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Nakasone" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2016.01.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187402v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Troussicot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Limongelli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lancelin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja511336z" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187309v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Nowicka" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoning Zhang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Krutauz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2015.01.010" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128389v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Erpapazoglou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Haguenauer-Tsapis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells3041027" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00839023v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Aguirre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Ten Brink" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Davesne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0064400" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873866v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Lange" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Castaneda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Hoeller" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fushman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.324954" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819142v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad-Baligh Ismail" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Rivi&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lacabanne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2012.07.047" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1W8QZ6B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873854v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Wienk" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marcillat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi101594a" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887933v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2009.10.039" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445422v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Bretonnet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jochum" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Krimm" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Goekjian" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887927v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Noguera-Mazon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-006-9106-4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DT90CLH9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661917v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lemoine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Salvador" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M602188200" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679450v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Noguera" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Walker" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jacquot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Krimm" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2005.08.035" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR0835QB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680941v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Echalier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Corbier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi048226s" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S8G10PX0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887900v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Blake-Hall" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Walker" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/1-59259-809-9:139" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887347v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjani Varadan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2004.03.019" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B4Z62HF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887351v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Assfalg" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnmrs.2004.02.001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0T4H98HB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887344v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mutzenhardt" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Canet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1255" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-52J13NLZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887321v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tekely" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0166702" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6MRL8R6Z-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886970v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Pickart" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-2836(02)01198-1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71WMV32G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887293v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Joly" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0009-2614(02)00449-9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W972WTHC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887317v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haloui" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Boubel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970210141199" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886960v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Joly" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mutzenhardt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.818" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891261v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Canet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Furo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/002689798168079" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967921v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana E. Miele" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708097v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199977v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472153v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862632v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimothy Lewis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer L. Goeckeler-Fried" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134880v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958236v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958253v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958248v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Limongeli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958321v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Limongeli" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958283v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-B. Ismail" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958296v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958256v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hoeller" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wienk" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958272v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958263v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708177v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708161v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708147v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007020v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005990v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968010v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Comby-Zerbino" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duroux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girod" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006004v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006023v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708196v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708214v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492425v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian E.C. Blanc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Demontrond" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Chermette" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746863v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001NAN10187" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04883049v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-walker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7284-2555" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05992618X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-2580-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882570v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Hologne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Chia Chen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Walker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP03821E" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960103v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Monneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Arrault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Duroux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chirot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP04206A" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177131v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepanka Nedvedova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guilli&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Erica Miele" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dvorak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0289444" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04172931v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Rocky Monneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boll" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2023.105004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189192v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;t&#283;p&#225;nka Nedv&#283;dov&#225;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide de Stefano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13091275" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401509v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Niu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Rosny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chautard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Rey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Patoli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26142-w" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324047v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Babel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ha Nguyen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mittelheisser" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Fromm" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cc02597j" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968000v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Marcellini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c01922" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133726v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Bloyet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schramm" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lazert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raynal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw3702" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968013v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Kim" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Gabel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51182-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767727v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janosch Hennig" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00750" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900232v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chabert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;n&#232;que" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc03784a" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520066v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b11703" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546472v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chabert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. S&#233;n&#233;que" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crochet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc02630g" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679528v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Nakasone" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy A. Lewis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Thakur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Mansour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2017.10.007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546486v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rigard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette E. Br&#246;ms" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mosnier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005821" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359763v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Castaneda" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma K Dixon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apurva Chaturvedi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Nakasone" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2016.01.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546483v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Riviere" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2016.10.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187402v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Troussicot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Limongelli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lancelin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja511336z" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187309v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Nowicka" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoning Zhang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Krutauz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2015.01.010" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128389v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Erpapazoglou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Haguenauer-Tsapis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells3041027" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00839023v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Aguirre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Ten Brink" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Davesne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0064400" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873866v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Lange" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Castaneda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Hoeller" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fushman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.324954" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819142v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad-Baligh Ismail" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Rivi&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lacabanne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2012.07.047" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1W8QZ6B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873854v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Wienk" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marcillat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi101594a" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887933v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2009.10.039" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445422v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Bretonnet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jochum" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Krimm" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Goekjian" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887927v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Noguera-Mazon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-006-9106-4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DT90CLH9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661917v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lemoine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Salvador" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M602188200" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679450v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Noguera" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Walker" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jacquot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Krimm" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2005.08.035" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR0835QB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680941v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Echalier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Corbier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi048226s" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S8G10PX0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887900v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Blake-Hall" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Walker" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/1-59259-809-9:139" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887347v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjani Varadan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2004.03.019" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B4Z62HF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887351v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Assfalg" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnmrs.2004.02.001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0T4H98HB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887344v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mutzenhardt" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Canet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1255" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-52J13NLZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886970v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Pickart" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-2836(02)01198-1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71WMV32G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887321v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tekely" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0166702" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6MRL8R6Z-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887293v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Joly" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0009-2614(02)00449-9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W972WTHC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887317v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haloui" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Boubel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970210141199" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886960v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Joly" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mutzenhardt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.818" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891261v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Canet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Furo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/002689798168079" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967921v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana E. Miele" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708097v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199977v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472153v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862632v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimothy Lewis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer L. Goeckeler-Fried" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134880v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958236v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958253v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958248v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Limongeli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958321v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Limongeli" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958283v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-B. Ismail" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958296v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958256v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hoeller" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wienk" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958272v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958263v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708177v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708161v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708147v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968010v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Comby-Zerbino" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duroux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girod" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007020v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005990v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006004v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006023v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708196v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708214v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492425v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian E.C. Blanc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Demontrond" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Chermette" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746863v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001NAN10187" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04883049v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>