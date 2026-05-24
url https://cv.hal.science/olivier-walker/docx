--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,8756 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...8704 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.9490616622px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Walker </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">I'm Assistant Professor (Franch MCF) and the BIOSYS group leader hosted by the Institut des Sciences Analytiques. My research is currently dealing with the structural and dynamical study of biological systems by Nuclear Magnetic Resonance (NMR) and more particularly complex biomolecular assemblies.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7284-2555</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">05992618X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?hl=fr&user=4IiOXp0AAAAJ&view_op=list_works&sortby=pubdate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-2580-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics as an efficient process to predict 15 N chemical shift anisotropy at very high NMR magnetic fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Hologne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Po-Chia Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Cantrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4CP03821E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divide, conquer and reconstruct: How to solve the 3D structure of recalcitrant Micro-Exon Gene (MEG) protein from Schistosoma mansoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stepanka Nedvedova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Erica Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Cantrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Dvorak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (8), pp.e0289444. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0289444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and dynamical insights into SilE silver binding from combined analytical probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Monneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Arrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Duroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (4), pp.3061-3071. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2CP04206A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The battle for silver binding: How the interplay between the SilE, SilF, and SilB proteins contributes to the silver efflux pump mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Arrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Rocky Monneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Cantrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Boll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 299 (8), pp.105004. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbc.2023.105004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Schistosoma mansoni Micro-Exon Gene (MEG) Protein Family: A Tour into Conserved Motifs and Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Štěpánka Nedvědová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide de Stefano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Hologne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Erica Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (9), pp.1275. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom13091275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLRP3 phosphorylation in its LRR domain critically regulates inflammasome assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte de Rosny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Chautard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danish Patoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.Article number: 5862. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-26142-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR reveals the interplay between SilE and SilB model peptides in the context of silver resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Ha Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mittelheisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Fromm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57, pp.8726-8729. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1cc02597j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Prediction of Protein NMR Spin Relaxation by Means of Polarizable Force Fields. Application to Strongly Anisotropic Rotational Diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreno Marcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Ha Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Hologne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (25), pp.5103-5112. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c01922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular recognition of ubiquitin and Lys63-linked diubiquitin by STAM2 UIM-SH3 dual domain: the effect of its linker length and flexibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Ha Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Gabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.14645. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-51182-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of measles virus gene expression by P protein coiled-coil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Bloyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Lazert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Hologne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (5), pp.eaaw3702. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aaw3702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab Initio Prediction of NMR Spin Relaxation Parameters from Molecular Dynamics Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Po-Chia Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Hologne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janosch Hennig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (2), pp.1009 - 1019. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.7b00750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha-helical folding of SilE models upon Ag(His)(Met) motif formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Hologne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sénèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Fromm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (74), pp.10419 - 10422. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8cc03784a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the rotational diffusion of biomolecules via molecular dynamics simulation and quaternion orientations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Po-Chia Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Hologne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (8), pp.1812-1823. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.6b11703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model peptide studies of Ag + binding sites from the silver resistance protein SilE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Hologne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sénéque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (45), pp.6105 - 6108. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7cc02630g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Basis for the Inhibitory Effects of Ubistatins in the Ubiquitin-Proteasome Pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Nakasone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy A. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Thakur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (12), pp.1839 - 1855.e11. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.str.2017.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisella tularensis IglG Belongs to a Novel Family of PAAR-Like T6SS Proteins and Harbors a Unique N-terminal Extension Required for Virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Rigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanette E. Bröms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Hologne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (9), pp.article number: e1005821. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1005821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkage via K27 bestows ubiquitin chains with unique properties among polyubiquitins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A Castaneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma K Dixon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apurva Chaturvedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A Nakasone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (3), pp.423-436. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.str.2016.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR Reveals the Interplay among the AMSH SH3 Binding Motif, STAM2, and Lys63-Linked Diubiquitin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Hologne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cantrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Trivelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 428 (22), pp.4544-4558. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmb.2016.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funnel-metadynamics and solution NMR to estimate protein-ligand affinities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Troussicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Limongelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lancelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 137 (3), pp.1273-1281. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja511336z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA-damage-inducible 1 protein (Ddi1) contains an uncharacteristic ubiquitin-like domain that binds ubiquitin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urszula Nowicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daoning Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Krutauz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A Castaneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (3), pp.542-557. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.str.2015.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile Roles of K63-Linked Ubiquitin Chains in Trafficking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoi Erpapazoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Haguenauer-Tsapis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEM CELLS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (4), pp.1027-1088. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells3041027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BcL-xL Conformational Changes upon Fragment Binding Revealed by NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Ten Brink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, pp.e64400. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0064400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00839023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for cooperative and domain-specific binding of the signal transducing adaptor molecule 2 (STAM2) to lys(63)-linked diubiquitin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Castaneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Hoeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fushman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 287 (22), pp.18687-18699. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M111.324954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive binding of UBPY and ubiquitin to the STAM2 SH3 domain revealed by NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamad-Baligh Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Hologne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lacabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 586 (19), pp.3379-3384. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.febslet.2012.07.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR Reveals a Different Mode of Binding of the Stam2 VHS Domain to Ubiquitin and Diubiquitin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Hoeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Wienk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marcillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (1), pp.48-62. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bi101594a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Linkage Dependence of Polyubiquitin Conformations Using Molecular Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fushman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 395 (4), pp.803-814. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmb.2009.10.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR Screening Applied to the Fragment-based Generation of Inhibitors of Creatine Kinase exploiting a new interaction proximate to the ATP binding site.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-S. Bretonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jochum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Krimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Goekjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1865-1875</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein–protein interactions within peroxiredoxin systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Noguera-Mazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Krimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lancelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photosynthesis Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 89 (2-3), pp.277-290. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11120-006-9106-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glutathionylation induces the dissociation of 1-Cys D-peroxiredoxin non-covalent homodimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Noguera-Mazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 381 (42), pp.31736-31742. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M602188200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR reveals a novel glutaredoxin-glutaredoxin interaction interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Krimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 353 (3), pp.629-641. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmb.2005.08.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Structure and Solution NMR Dynamics of a D (Type II) Peroxiredoxin Glutaredoxin and Thioredoxin Dependent: A New Insight into the Peroxiredoxin Oligomerism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Echalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Trivelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Corbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44 (6), pp.1755-1767. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bi048226s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient and accurate determination of the overall rotational diffusion tensor of a molecule from 15N relaxation data using computer program ROTDIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranjani Varadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fushman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 168 (2), pp.336-345. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmr.2004.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Overall Rotational Diffusion of a Protein From &amp;lt;sup&amp;gt;15&amp;lt;/sup&amp;gt;N Relaxation Measurements and Hydrodynamic Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Blake-Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fushman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 278, pp.139-160. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1385/1-59259-809-9:139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining domain orientation in macromolecules by using spin-relaxation and residual dipolar coupling measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fushman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranjani Varadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Assfalg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Magnetic Resonance Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 44 (3-4), pp.189-214. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnmrs.2004.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heteronuclear Overhauser experiments for symmetric molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mutzenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Canet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 41 (10), pp.776-781. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrc.1255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Properties of Polyubiquitin Chains in Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranjani Varadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pickart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fushman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 324 (4), pp.637-647. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0022-2836(02)01198-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Carbon-13 Chemical Shielding Tensor in the Liquid State by Combining NMR Relaxation Experiments and Quantum Chemical Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mutzenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tekely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Canet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 124 (5), pp.865-873. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja0166702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent dependence of rotational anisotropy and molecular geometry as probed by NMR cross-relaxation rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mutzenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Canet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 357 (1-2), pp.103-107. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0009-2614(02)00449-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the rotation-diffusion tensor orientation from NMR 13C-1H cross-relaxation rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mutzenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Haloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Boubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Canet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 100 (17), pp.2755-2761. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268970210141199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and spectral study of (2&amp;lt;i&amp;gt;R&amp;lt;/i&amp;gt;,11&amp;lt;i&amp;gt;R&amp;lt;/i&amp;gt;)‐2,11‐bis{[(2‐methoxyethoxy)methoxy]methyl}‐1,10‐dibenzyl‐4,7,13,16‐tetraoxa‐1,10‐diaza‐cyclooctadecane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mutzenhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 39, pp.212 - 214. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrc.818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropy of molecular reorientation and geometrical information as determined from short and long range 13C-1H spin cross-relaxation rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mutzenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Haloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Istvan Furo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 94 (3), pp.565. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/002689798168079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Enigma: Structural Insights into Schistosoma mansoni MEG Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stepanka Nedvedova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana E. Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Cantrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide de Stefano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AILM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE BATTLE FOR SILVER BINDING: HOW THE INTERPLAY BETWEEN THE SILE, SILF AND SILB PROTEINS CONTRIBUTES TO THE SILVER EFFLUX PUMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Hologne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Arrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Monneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Cantrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées RMN du Grand Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining NMR and molecular dynamics to explore protein motions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreno Marcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Ha Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Hologne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Biological Diffusion and Brownian Dynamics Brainstorm Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Heidelberger Institut für Theoretische Studien, Mar 2021, Heidelberg (virtual), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining a polarizable force field and experimental data to improve the prediction of NMR spin relaxation parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreno Marcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Ha Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Hologne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61st Experimental Nuclear Magnetic Resonance Conference - 61st ENC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR studies revealed structural basis for the inhibitory effects of ubistatins in the ubiquitin-mediated signaling pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Nakasone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thimothy Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer L. Goeckeler-Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daoning Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIII International Conference on Magnetic Resonance in Biological Systems (ICMRBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University College Dublin, Aug 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining NMR, SANS and molecular dynamics in the context of biomolecular interactions. Application to proteasomal and lysosomal degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Hologne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Cantrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Trivelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LyonSysBio 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Systems Biology Alliance of Lyon - BioSyL, Nov 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using NMR and molecular dynamics as a microscope for life science. Application to the determination of protein-ligand affinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Hologne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhône-Alpes meeting - Drug screening: From phenotypes to molecular modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Protein/protein and protein/ligand interactions: What can NMR do for you?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire du CRM2 (UMR 7036 CNRS Université de Nancy 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Vandoeuvre-lès-Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MD exploration of human peroxiredoxin V interactions with ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Limongeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-throughput molecular dynamics workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics as a tool to understand binding hot spots. Application to the binding of STAM2-SH3 with UBPY and ubiquitin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Limongeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st French-Italian joint meeting on subcellular trafficking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling the Interaction of the Multidomain Protein STAM2 with Ubiquitin and Diubiquitin Chains by NMR. Cooperativity or not, that is the Question !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Krimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Lange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVth International Conference on Magnetic Resonance in Biological Systems (ICMRBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling the Interaction of the Multidomain Protein STAM2 with Ubiquitin and Polyubiquitin Chains by NMR. Cooperativity or not, that is the Question !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Castaneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hoeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wienk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIe Journée Rhône-Alpes de RMN (JRA 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR identifies SH3 as a new Ubiquitin Binding Domain of the Signal Transducing Adaptor Molecule 2 (STAM2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-B. Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Krimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVth International Conference on Magnetic Resonance in Biological Systems (ICMRBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for cooperative and specific binding of STAM2 with K63-linked diubiquitin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Castaneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Hoeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fushman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture, Department of chemistry and biochemistry at University of Maryland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Maryland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling the interaction of STAM2 with ubiquitin and polyubiquitin chains by structural and dynamical NMR. Cooperativity or not, that is the question !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Castaneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Hoeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Wienk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st French-Italian joint meeting on subcellular trafficking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay between the SilF and SilB proteins contributes to the silver efflux pump mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Arrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Monneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Cantrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Boll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées RMN du Grand Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay between the SilF and SilB proteins contributes to the silver efflux pump mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Arrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Monneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Cantrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Boll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd MOSBRI Scientific Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A better understanding of the interplay between SilF and SilB proteins in the resistance mechanism of the silver efflux pump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Arrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Monneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Cantrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Boll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLP Arbre Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ag influence on SilE, an intrinsically disordered protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Comby-Zerbino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Rocky Monneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser la dynamique des proteins multi-domaines et leurs interactions en combinant modélisation et approches expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Hologne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution MITI Modélisation du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la résistance à l’argent de certaines bactéries. Et si la protéine SilE était responsable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Hologne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution MITI Metallo-mix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between SilB and SilE derived peptides : a silver story !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Hologne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62nd ENC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab-initio prediction of NMR spin-relaxation parameters from MD simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Hologne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Po-Chia Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Meeting of the Biophysical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependence of the linker length and stiffness on the molecular recognition of UIM-SH3 with Ub and Ub2-K63</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Ha Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Gabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROISMAR 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the flexibility of multi-domain protein. An application on a protein complex of the lysosomal degradation pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Ha Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Hologne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIth ICMRBS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of Ag+-induced Folding of a Bacterial Peptide from Replica-Exchange Molecular Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian E.C. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Hologne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Demontrond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Chermette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développements méthodologiques destinés à la détermination des propriétés moléculaires à partir de mesures de relaxation hétéronucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université Henri Poincaré - Nancy 1, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2001NAN10187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01746863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habilitation à diriger des recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theoretical and/or physical chemistry. Lyon 1, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04883049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId251"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -8811,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FCD0B270"/>
+    <w:nsid w:val="E5D62495"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9042,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-walker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7284-2555" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05992618X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-2580-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882570v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Hologne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Chia Chen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Walker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP03821E" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960103v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Monneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Arrault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Duroux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chirot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP04206A" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177131v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepanka Nedvedova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guilli&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Erica Miele" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dvorak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0289444" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04172931v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Rocky Monneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boll" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2023.105004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189192v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;t&#283;p&#225;nka Nedv&#283;dov&#225;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide de Stefano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13091275" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401509v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Niu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Rosny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chautard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Rey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Patoli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26142-w" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324047v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Babel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ha Nguyen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mittelheisser" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Fromm" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cc02597j" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968000v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Marcellini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c01922" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133726v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Bloyet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schramm" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lazert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raynal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw3702" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968013v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Kim" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Gabel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51182-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767727v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janosch Hennig" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00750" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900232v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chabert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;n&#232;que" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc03784a" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520066v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b11703" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546472v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chabert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. S&#233;n&#233;que" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crochet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc02630g" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679528v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Nakasone" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy A. Lewis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Thakur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Mansour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2017.10.007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546486v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rigard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette E. Br&#246;ms" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mosnier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005821" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359763v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Castaneda" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma K Dixon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apurva Chaturvedi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Nakasone" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2016.01.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546483v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Riviere" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2016.10.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187402v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Troussicot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Limongelli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lancelin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja511336z" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187309v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Nowicka" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoning Zhang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Krutauz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2015.01.010" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128389v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Erpapazoglou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Haguenauer-Tsapis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells3041027" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00839023v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Aguirre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Ten Brink" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Davesne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0064400" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873866v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Lange" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Castaneda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Hoeller" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fushman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.324954" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819142v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad-Baligh Ismail" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Rivi&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lacabanne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2012.07.047" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1W8QZ6B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873854v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Wienk" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marcillat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi101594a" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887933v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2009.10.039" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445422v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Bretonnet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jochum" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Krimm" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Goekjian" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887927v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Noguera-Mazon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-006-9106-4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DT90CLH9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661917v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lemoine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Salvador" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M602188200" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679450v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Noguera" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Walker" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jacquot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Krimm" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2005.08.035" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR0835QB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680941v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Echalier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Corbier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi048226s" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S8G10PX0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887900v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Blake-Hall" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Walker" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/1-59259-809-9:139" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887347v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjani Varadan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2004.03.019" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B4Z62HF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887351v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Assfalg" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnmrs.2004.02.001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0T4H98HB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887344v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mutzenhardt" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Canet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1255" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-52J13NLZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886970v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Pickart" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-2836(02)01198-1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71WMV32G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887321v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tekely" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0166702" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6MRL8R6Z-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887293v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Joly" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0009-2614(02)00449-9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W972WTHC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887317v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haloui" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Boubel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970210141199" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886960v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Joly" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mutzenhardt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.818" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891261v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Canet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Furo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/002689798168079" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967921v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana E. Miele" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708097v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199977v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472153v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862632v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimothy Lewis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer L. Goeckeler-Fried" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134880v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958236v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958253v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958248v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Limongeli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958321v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Limongeli" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958283v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-B. Ismail" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958296v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958256v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hoeller" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wienk" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958272v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958263v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708177v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708161v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708147v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968010v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Comby-Zerbino" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duroux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girod" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007020v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005990v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006004v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006023v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708196v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708214v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492425v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian E.C. Blanc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Demontrond" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Chermette" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746863v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001NAN10187" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04883049v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-walker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7284-2555" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05992618X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?hl=fr&amp;user=4IiOXp0AAAAJ&amp;view_op=list_works&amp;sortby=pubdate" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-2580-2016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882570v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Hologne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Chia Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Walker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP03821E" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177131v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepanka Nedvedova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guilli&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Erica Miele" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dvorak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0289444" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960103v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Monneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Arrault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Duroux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chirot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP04206A" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04172931v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Rocky Monneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boll" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2023.105004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189192v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;t&#283;p&#225;nka Nedv&#283;dov&#225;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide de Stefano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13091275" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401509v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Niu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Rosny" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chautard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Rey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Patoli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26142-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324047v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Babel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ha Nguyen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mittelheisser" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Fromm" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cc02597j" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968000v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Marcellini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c01922" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968013v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Kim" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Gabel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51182-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133726v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Bloyet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schramm" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lazert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raynal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw3702" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767727v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janosch Hennig" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00750" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900232v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chabert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;n&#232;que" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc03784a" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520066v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b11703" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546472v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chabert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. S&#233;n&#233;que" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crochet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc02630g" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679528v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Nakasone" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy A. Lewis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Thakur" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Mansour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2017.10.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546486v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rigard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette E. Br&#246;ms" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mosnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Martin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005821" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359763v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Castaneda" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma K Dixon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apurva Chaturvedi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Nakasone" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2016.01.007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546483v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Riviere" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2016.10.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187402v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Troussicot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Limongelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lancelin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja511336z" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187309v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Nowicka" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoning Zhang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Krutauz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2015.01.010" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128389v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Erpapazoglou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Haguenauer-Tsapis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells3041027" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00839023v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Aguirre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Ten Brink" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Davesne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0064400" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873866v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Lange" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Castaneda" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Hoeller" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fushman" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.324954" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819142v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad-Baligh Ismail" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Rivi&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lacabanne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2012.07.047" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1W8QZ6B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873854v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Wienk" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marcillat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi101594a" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887933v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2009.10.039" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445422v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Bretonnet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jochum" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Krimm" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Goekjian" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887927v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Noguera-Mazon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-006-9106-4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DT90CLH9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661917v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lemoine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Salvador" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M602188200" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679450v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Noguera" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Walker" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jacquot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Krimm" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2005.08.035" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR0835QB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680941v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Echalier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Corbier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi048226s" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S8G10PX0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887347v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjani Varadan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2004.03.019" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B4Z62HF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887900v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Blake-Hall" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Walker" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/1-59259-809-9:139" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887351v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Assfalg" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnmrs.2004.02.001" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0T4H98HB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887344v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mutzenhardt" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Canet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1255" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-52J13NLZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886970v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Pickart" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-2836(02)01198-1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71WMV32G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887321v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tekely" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0166702" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6MRL8R6Z-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887293v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Joly" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0009-2614(02)00449-9" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W972WTHC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887317v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haloui" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Boubel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970210141199" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886960v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Joly" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mutzenhardt" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.818" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891261v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Canet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Furo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/002689798168079" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967921v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana E. Miele" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708097v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199977v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472153v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862632v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimothy Lewis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer L. Goeckeler-Fried" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134880v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958236v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958253v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958248v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Limongeli" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958321v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Limongeli" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958296v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958256v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hoeller" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wienk" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958283v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-B. Ismail" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958263v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958272v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708177v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708161v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708147v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968010v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Comby-Zerbino" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duroux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girod" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007020v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005990v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006004v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006023v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708196v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708214v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492425v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian E.C. Blanc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Demontrond" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Chermette" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746863v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001NAN10187" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04883049v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>