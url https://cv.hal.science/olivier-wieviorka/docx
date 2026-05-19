--- v0 (2026-03-31)
+++ v1 (2026-05-19)
@@ -355,1172 +355,1172 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La guerre du désert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Wieviorka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Labanca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Reynolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Perrin, 2019, 9782262065409</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">the Resistance in Western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Wieviorka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Columbia UP. 2019, 9780231189965</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La guerre du désert</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire militaire de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Wieviorka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicola Labanca</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Drévillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Perrin, 2018, 9782262065133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire militaire de la France. t. 1, Des mérovingiens au Second Empire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Drévillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Perrin, 2019, 9782262065409</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Wieviorka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Perrin / Ministère des Armées, pp.550, 2018, EAN : 9782262064822</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Histoire militaire de la France. t. 1, Des mérovingiens au Second Empire</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire militaire de la France. t.2 : De 1870 à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Drévillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Wieviorka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Éditions Perrin / Ministère des Armées, pp.550, 2018, EAN : 9782262064822</w:t>
+              <w:t xml:space="preserve">Éditions Perrin / Ministère des Armées, pp.720, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Histoire militaire de la France</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Storia della Resistenza nell'Europa occidentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Wieviorka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Einaudi, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mythes de la Seconde Guerre mondiale II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Wieviorka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Perrin, 2018, 9782262065133</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Perrin, 2017, 9782298144635</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Einaudi, 2018</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Orphelins de la République. Destinées des députés et sénateurs français (1940-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Wieviorka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions du Seuil, pp.480, 2015, L'Univers historique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Hervé Drévillon</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01201830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mythes de la Seconde Guerre Mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Wieviorka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Éditions Perrin / Ministère des Armées, pp.720, 2018</w:t>
+              <w:t xml:space="preserve">Editions Perrin, pp.350, 2015, Synthèses historiques, 9782262048464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Perrin, 2017, 9782298144635</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01213464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divided memories. French recollections of World War II from the Liberation to the Present</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Wieviorka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stanford University Press, pp.206, 2012, 978-0-8047-7444-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Editions du Seuil, pp.480, 2015, L'Univers historique</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00834764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de la Résistance, 1940-1945</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Wieviorka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Perrin, 2012, 978-2-262-02799-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Editions Perrin, pp.350, 2015, Synthèses historiques, 9782262048464</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mémoire désunie. Le souvenir politique français des années sombres, de la libération à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Wieviorka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Seuil, pp.308, 2010, 978-2-02-101476-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Stanford University Press, pp.206, 2012, 978-0-8047-7444-4</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00834767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lo sbarco in Normandia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Wieviorka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Il Mulino, pp.394, 2009, 978-8815133342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Perrin, 2012, 978-2-262-02799-5</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00834781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orphans of the Republic? The Nation's Legislators in Vichy France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Wieviorka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Harvard University Press, pp.436, 2009, 978-0-6740-3261-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Le Seuil, pp.308, 2010, 978-2-02-101476-1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00834779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normandy. The Landings to the Liberation of Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Wieviorka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Belknap press of Harvard University Press, pp.446, 2008, 978-0-6740-4747-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Il Mulino, pp.394, 2009, 978-8815133342</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00834783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Historia del desembarco de Normandia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Wieviorka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tempus, pp.460, 2008, 978-8-4936-1810-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Harvard University Press, pp.436, 2009, 978-0-6740-3261-3</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00834784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La République recommencée : de 1914 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Wieviorka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Winock; Serge Berstein. Editions Seuil, pp.740, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...123 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03394140v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00834784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire du débarquement en Normandie</w:t>
               </w:r>
@@ -1901,165 +1901,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">France and Germany: a policy of reconciliation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Wieviorka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historical Reflections and the Process of Reconciliation in East Asia and Europe after World War II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Pékin, China. pp.47-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00831737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">I maquis in Francia. Lotta armata o rivoluzione politica et sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Wieviorka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1944. Una lotta per la liberta et la democrazia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Udine, Italy. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00831727v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00831737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Résistance, un contre-État</w:t>
               </w:r>
@@ -2108,165 +2108,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00831730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Occupation: history and perception in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Wieviorka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Occupation, collaboration, Resistance : history and perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Riga, Latvia. pp.69-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00831741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chronique d'une révolution européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Wieviorka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Allemagne, vingt ans après la chute du Mur de Berlin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Bordeaux, France. pp.23-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00831745v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00831741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imposer la reconnaissance</w:t>
               </w:r>
@@ -3150,165 +3150,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00155850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Haute mer ou écume? Charles de Gaulle vu par son fils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Wieviorka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique: Studies in Contemporary Fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 697-698 (697-698), pp.475-483</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00155844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'Epoca del Sospetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Wieviorka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ventunesimo Secolo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 7, pp.83-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00155854v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00155844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parigi liberata: antifascismo o independenza nationale.</w:t>
               </w:r>
@@ -3995,51 +3995,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443200v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grataloup" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Kolebka" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Amir-Moezzi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bats" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268596v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Wieviorka" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268591v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lopez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268610v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268585v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Labanca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reynolds" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902932v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dr&#233;villon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268613v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268633v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902959v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268567v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01201830v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213464v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834764v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254032v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834767v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834781v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834779v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834783v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03394140v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834784v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155855v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155857v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gildea" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Warring" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008293v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Milliot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008292v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268672v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831727v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831737v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831730v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831745v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831741v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831748v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831755v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831752v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155853v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155851v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155849v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268662v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268645v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836124v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268656v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268652v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155850v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155854v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155844v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155845v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155809v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155847v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836592v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836593v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837775v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837747v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Prost" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443200v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grataloup" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Kolebka" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Amir-Moezzi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bats" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268596v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Wieviorka" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268591v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lopez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268585v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Labanca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reynolds" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268610v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268613v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dr&#233;villon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902932v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902959v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268633v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268567v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01201830v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213464v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834764v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254032v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834767v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834781v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834779v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834783v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834784v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03394140v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155855v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155857v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gildea" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Warring" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008293v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Milliot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008292v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268672v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831737v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831727v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831730v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831741v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831745v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831748v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831755v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831752v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155853v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155851v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155849v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268662v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268645v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836124v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268656v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268652v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155850v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155844v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155854v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155845v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155809v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155847v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836592v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836593v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837775v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837747v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Prost" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>