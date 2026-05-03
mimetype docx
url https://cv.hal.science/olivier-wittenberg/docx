--- v0 (2026-04-06)
+++ v1 (2026-05-03)
@@ -51,3778 +51,52 @@
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
-    <w:p>
-[...3724 lines deleted...]
-    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId100"/>
+      <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3969,51 +243,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729632v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Bartsch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Campana" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariyan Javanpeykar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Wittenberg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/1772" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367673v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Benoist" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017757v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Christian Ottem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumiaki Suzuki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-023-02581-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714606v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonatan Harpaz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/ant.2024.18.787" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370010v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00127094-2022-0004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358005v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/asens.2549" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360681v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasheng Wei" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/crelle-2022-0042" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373439v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Frei" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Loughran" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Newton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/cmh/528" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358007v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/crelle-2021-0003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369980v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/jams/943" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358006v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.120" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358003v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-020-00965-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358002v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14231/AG-2020-025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373613v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371601v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;n Min&#225;&#269;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Topaz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/S0010437X18007297" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371541v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4007/annals.2016.183.1.5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371585v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Kerz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Esnault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CJM.2016.v4.n2.a1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371560v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/asens.2288" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371538v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Levine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/jag/639" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371534v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00127094-3129488" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373600v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371310v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei N. Skorobogatov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/S0010437X14007568" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371302v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Colliot-Th&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ajm.2012.0036" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371296v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00127094-1699441" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370289v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0894-0347-10-00660-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370264v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17323/1609-4514-2009-9-3-451-467" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370220v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-007-0170-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371322v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2005.12.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370200v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas O. Bender" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/IMRN.2005.2237" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009037v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415499v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371594v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/pspum/097.2/20" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371246v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23905-2_13" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371290v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371317v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-8176-8170-8_15" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742593v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373557v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373467v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02373637v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371426v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-69137-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02373511v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>