--- v0 (2026-03-15)
+++ v1 (2026-04-14)
@@ -100,51 +100,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The urotensin II receptor relays key neurobiological mechanisms in subarachnoid hemorrhage: Efficacy of pathway-targeted drugs on early meningeal damages and long-term brain deficits</w:t>
+                <w:t xml:space="preserve">The urotensin II receptor relays key neurobiological mechanisms in subarachnoid hemorrhage: Efficacy of pathway-targeted drugs on long-term brain deficits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Pedard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dubois</w:t>
@@ -179,97 +179,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LARC-Neuroscience network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Congrès annuel du GDR-GPCR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418192v1</w:t>
+                <w:t xml:space="preserve">hal-02418166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The urotensin II receptor relays key neurobiological mechanisms in subarachnoid hemorrhage: Efficacy of pathway-targeted drugs on long-term brain deficits</w:t>
+                <w:t xml:space="preserve">The urotensin II receptor relays key neurobiological mechanisms in subarachnoid hemorrhage: Efficacy of pathway-targeted drugs on early meningeal damages and long-term brain deficits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Pedard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dubois</w:t>
@@ -304,73 +304,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel du GDR-GPCR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">LARC-Neuroscience network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418166v1</w:t>
+                <w:t xml:space="preserve">hal-02418192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérapies cellulaires pour le traitement des AVC: Où en sommes-nous?</w:t>
               </w:r>
@@ -613,1178 +613,1178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02469287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delayed PACAP delivery after brain stroke improves functional recovery by inducing M2 microglia/macrophage polarization.</w:t>
+                <w:t xml:space="preserve">Modulation of autophagic activity by chemotactic GPCRs controls the invasive potential of glioblastoma cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Brifault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Gras</w:t>
+                <w:t xml:space="preserve">Fabrice Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donovan Liot</w:t>
+                <w:t xml:space="preserve">Pierre Michaël Coly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor May</w:t>
+                <w:t xml:space="preserve">Nicolas Perzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Vaudry</w:t>
+                <w:t xml:space="preserve">Vadim Le Joncourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RegPep 2016, International Regulatory Peptide Society</w:t>
+              <w:t xml:space="preserve">International Regulatory Peptide Society Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02469190v1</w:t>
+                <w:t xml:space="preserve">hal-02296436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of autophagic activity by chemotactic GPCRs controls the invasive potential of glioblastoma cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polarisation des macrophages et des cellules microgliales: Clé de la prise en charge thérapeutique de l'AVC?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Regulatory Peptide Society Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Rouen, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques de l'Université de Nantes - Labex IRON / Vectorisation et Radiothérapies Cancéropôle Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296436v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02469202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarisation des macrophages et des cellules microgliales: Clé de la prise en charge thérapeutique de l'AVC?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modulation of autophagic activity by chemotactic GPVRs controls the invasive potential of glioblastoma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Mickaël Coly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Perzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Le Joncour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Schouft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques de l'Université de Nantes - Labex IRON / Vectorisation et Radiothérapies Cancéropôle Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">1ère Journée Normande de Recherche Biomédicale IRIB-ICORE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02469202v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of autophagic activity by chemotactic GPVRs controls the invasive potential of glioblastoma cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Delayed PACAP delivery after brain stroke improves functional recovery by inducing M2 microglia/macrophage polarization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Brifault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Mickaël Coly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Perzo</w:t>
+                <w:t xml:space="preserve">Donovan Liot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vadim Le Joncour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Lecointre</w:t>
+                <w:t xml:space="preserve">Victor May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Thérèse Schouft</w:t>
+                <w:t xml:space="preserve">David Vaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Journée Normande de Recherche Biomédicale IRIB-ICORE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Rouen, France</w:t>
+              <w:t xml:space="preserve">RegPep 2016, International Regulatory Peptide Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340048v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02469190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPCR-induced chemotactic migration requires mitigation of autophagy : involvement in glioma cell invasion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">GPCR-indiced chemotactic migration requires mitigation of autophagy : involvement in glial cell invasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michaël Coly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Le Joncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Schouft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PeReNe “Final Meeting”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340205v1</w:t>
+                <w:t xml:space="preserve">hal-02296970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPCR-induced chemotactic migration requires mitigation of autophagy : involvement in glioma cell invasion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Chemotactic G protein-coupled receptors control cell migration by suppressing autophagosome biogenesis: Involvement in glioma cell invasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Mickaël Coly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Le Joncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Thérèse Schouft</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Tonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Journée Anuelle de l’IRIB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Rouen, France</w:t>
+              <w:t xml:space="preserve">19th Annual Meeting of the LARC-Neuroscience network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340166v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPCR-indiced chemotactic migration requires mitigation of autophagy : involvement in glial cell invasion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemotactic G protein-co the GDR 3545 upled receptors control cell migration by suppressing autophagosome biogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Mickaël Coly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Perzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Le Joncour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Michaël Coly</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie-Thérèse Schouft</w:t>
+                <w:t xml:space="preserve">Marie-Christine Tonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeReNe “Final Meeting”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Le Havre, France</w:t>
+              <w:t xml:space="preserve">4th Meeting of Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296970v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemotactic G protein-coupled receptors control cell migration by suppressing autophagosome biogenesis: Involvement in glioma cell invasion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">GPCR-induced chemotactic migration requires mitigation of autophagy : involvement in glioma cell invasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Mickaël Coly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Le Joncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Lecointre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Tonon</w:t>
+                <w:t xml:space="preserve">Marie-Thérèse Schouft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Annual Meeting of the LARC-Neuroscience network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Amiens, France</w:t>
+              <w:t xml:space="preserve">4ème Journée Anuelle de l’IRIB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340105v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemotactic G protein-co the GDR 3545 upled receptors control cell migration by suppressing autophagosome biogenesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">GPCR-induced chemotactic migration requires mitigation of autophagy : involvement in glioma cell invasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Mickaël Coly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Le Joncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Lecointre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Tonon</w:t>
+                <w:t xml:space="preserve">Marie-Thérèse Schouft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Meeting of Network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">PeReNe “Final Meeting”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340128v1</w:t>
+                <w:t xml:space="preserve">hal-02340205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PACAP neuropeptide and brain stroke: Immunomodulation, keypoint of improved fuctional recovery.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Brifault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donovan Liot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insights into neural stimulation and brain inflammation in stroke - From recovery mechanisms to targeted therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Manchester, United Kingdom</w:t>
@@ -1813,90 +1813,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the urotensinergic system during glioblastoma development: potential enjolivement of autophagy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Le Joncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michaël Coly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Freddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Eilen Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1938,103 +1938,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delayed transplantation of PACAP expressing-stem cells improves functional recovery after brain stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Brifault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donovan Liot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire scientifique de l'Institut pour la Recherche et l'Innovation en Biomédecine (IRIB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Rouen, France</w:t>
@@ -2714,1402 +2714,1402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les RCPG chimiotactiques contrôlent la migration cellulaire en inhibant la biogénèse des autophagosomes : rôle potentiel dans l’invasion tumorale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Tonon</w:t>
+                <w:t xml:space="preserve">Demonstration of direct PACAP's polarizing effects on microglial cells in vivo and in vitro.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Brifault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Gruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Isabella Roth de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dubecq Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées Scientifiques du Cancéropôle Nord-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Deauville, France</w:t>
+              <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02348998v1</w:t>
+                <w:t xml:space="preserve">hal-02470421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of autophagic activity by chemotactic GPCRs controls the invasive potential of glioblastoma cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Mickaël Coly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Le Joncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Schouft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Regulatory Peptide Society Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02348955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PACAP dependent modulation of microglial phenotype ex vivo and in vivo.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Brifault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Isabella Roth de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dubecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Symposium on Regulatory Peptides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemotactic G protein-coupled receptors control cell migration by repressing autophagosome biogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Mickaël Coly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Le Joncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ème Colloque de la SNE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPCR-induced chemotactic migration requires mitigation of autophagy: involvement in glioma cell invasion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Mickaël Coly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Le Joncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Tonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Journée de l'Ecole Doctorale NBISE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02349033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of direct PACAP's polarizing effects on microglial cells in vivo and in vitro.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Gras</w:t>
+                <w:t xml:space="preserve">Les RCPG chimiotactiques contrôlent la migration cellulaire en inhibant la biogénèse des autophagosomes : rôle potentiel dans l’invasion tumorale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Mickaël Coly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Perzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Le Joncour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Tonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Rouen, France</w:t>
+              <w:t xml:space="preserve">9èmes Journées Scientifiques du Cancéropôle Nord-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470421v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPCR-induced chemotactic migration requires mitigation of autophagy: involvement in glioma cell invasion</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">First “chemofog” symptoms reported for anti-angiogenic cancer therapy in a preclinical murin model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Quignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Tonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Gandolfo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Colloque de la Société des Neurosciences</w:t>
+              <w:t xml:space="preserve">12ème Colloque Société des Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352367v1</w:t>
+                <w:t xml:space="preserve">hal-02351534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First “chemofog” symptoms reported for anti-angiogenic cancer therapy in a preclinical murin model</w:t>
+                <w:t xml:space="preserve">Mise en évidence de troubles cognitifs après traitement avec un anti-angiogénique dans un modèle murin préclinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Quignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Tonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Gandolfo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Colloque Société des Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">8èmes Journées du Canceropole Nord-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02351534v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence de troubles cognitifs après traitement avec un anti-angiogénique dans un modèle murin préclinique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">L’effet pro-migratoire des RCPG chimiotactiques nécessite la modulation de l’autophagie via la voie calpaïne/ATG5: rôle potentiel dans l’invasion des cellules de gliome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Mickaël Coly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Perzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Le Joncour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Tonon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées du Canceropole Nord-Ouest</w:t>
+              <w:t xml:space="preserve">8èmes Journées Scientifiques du Cancéropôle Nord-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02351553v1</w:t>
+                <w:t xml:space="preserve">hal-02352356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’effet pro-migratoire des RCPG chimiotactiques nécessite la modulation de l’autophagie via la voie calpaïne/ATG5: rôle potentiel dans l’invasion des cellules de gliome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">GPCR-induced chemotactic migration requires mitigation of autophagy: involvement in glioma cell invasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Mickaël Coly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Le Joncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Tonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées Scientifiques du Cancéropôle Nord-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Deauville, France</w:t>
+              <w:t xml:space="preserve">18èmes Journées de l’EDNBiSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Mont Saint Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352356v1</w:t>
+                <w:t xml:space="preserve">hal-02352342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPCR-induced chemotactic migration requires mitigation of autophagy: involvement in glioma cell invasion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Mickaël Coly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Le Joncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Tonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées de l’EDNBiSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Mont Saint Aignan, France</w:t>
+              <w:t xml:space="preserve">12ème Colloque de la Société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352342v1</w:t>
+                <w:t xml:space="preserve">hal-02352367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complementary cell imaging technologies for biotherapy strategies</w:t>
               </w:r>
@@ -4386,103 +4386,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemotactic G protein-coupled receptors control cell migration by repressing autophagosome biogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michaël Coly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Le Joncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Schouft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autophagy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12 (12), pp.2344-2362. </w:t>
@@ -4514,563 +4514,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02058096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P2RX7 Purinoceptor: A Therapeutic Target for Ameliorating the Symptoms of Duchenne Muscular Dystrophy</w:t>
+                <w:t xml:space="preserve">Pituitary Adenylate Cyclase-Activating Polypeptide Reverses Ammonium Metavanadate-Induced Airway Hyperresponsiveness in Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Sinadinos</w:t>
+                <w:t xml:space="preserve">Mounira Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Young</w:t>
+                <w:t xml:space="preserve">Sonia Rouatbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rasha Al-Khalidi</w:t>
+                <w:t xml:space="preserve">Badreddine Sriha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Teti</w:t>
+                <w:t xml:space="preserve">Khemais Ben Rhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paweł Kalinski</w:t>
+                <w:t xml:space="preserve">Mohsen Sakly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 12 (10), pp.e1001888. </w:t>
+              <w:t xml:space="preserve">Oxidative Medicine and Cellular Longevity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1001888⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2015/787561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02058099v1</w:t>
+                <w:t xml:space="preserve">hal-02058100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pituitary Adenylate Cyclase-Activating Polypeptide Reverses Ammonium Metavanadate-Induced Airway Hyperresponsiveness in Rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohsen Sakly</w:t>
+                <w:t xml:space="preserve">Delayed Pituitary Adenylate Cyclase–Activating Polypeptide Delivery After Brain Stroke Improves Functional Recovery by Inducing M2 Microglia/Macrophage Polarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Brifault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donovan Liot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidative Medicine and Cellular Longevity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2015/787561⟩</w:t>
+              <w:t xml:space="preserve">Stroke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46 (2), pp.520-528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.114.006864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02058100v1</w:t>
+                <w:t xml:space="preserve">hal-02058106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delayed Pituitary Adenylate Cyclase–Activating Polypeptide Delivery After Brain Stroke Improves Functional Recovery by Inducing M2 Microglia/Macrophage Polarization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Vaudry</w:t>
+                <w:t xml:space="preserve">Pituitary Adenylate Cyclase Activating Peptide (1-38) and its analog (Acetyl-[Ala15, Ala20] PACAP 38-polyamide) reverse methacholine airway hyperresponsiveness in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounira Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Rouatbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedoua Gandia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorsaf Hallegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Sriha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stroke</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.114.006864⟩</w:t>
+              <w:t xml:space="preserve">Brazilian Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (3), pp.681-688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S1984-82502015000300020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02058106v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02469604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pituitary Adenylate Cyclase Activating Peptide (1-38) and its analog (Acetyl-[Ala15, Ala20] PACAP 38-polyamide) reverse methacholine airway hyperresponsiveness in rats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sonia Rouatbi</w:t>
+                <w:t xml:space="preserve">P2RX7 Purinoceptor: A Therapeutic Target for Ameliorating the Symptoms of Duchenne Muscular Dystrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sinadinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasha Al-Khalidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fedoua Gandia</w:t>
+                <w:t xml:space="preserve">Anna Teti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorsaf Hallegue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Badreddine Sriha</w:t>
+                <w:t xml:space="preserve">Paweł Kalinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brazilian Journal of Pharmaceutical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 51 (3), pp.681-688. </w:t>
+              <w:t xml:space="preserve">PLoS Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (10), pp.e1001888. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/S1984-82502015000300020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1001888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02469604v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction of serpinb1a by PACAP or NGF is required for PC12 cells survival after serum withdrawal</w:t>
               </w:r>
@@ -5324,51 +5324,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pituitary Adenylate Cyclase-Activating Polypeptide and Its Receptors: 20 Years after the Discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Falluel-Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5615,64 +5615,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Neuropeptide PACAP, a Potent Disease Modifier Candidate for Brain Stroke Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Brifault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Wurtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5719,51 +5719,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PACAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomoya Nakamachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5853,51 +5853,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of PACAP in the Local Regulation of Endocrine Glands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Ravni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6156,51 +6156,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418192v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pedard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dubois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Gruel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Desrues" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Godefroy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418166v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469272v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Wurtz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470344v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bisson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Gras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auquit-Auckbur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469287v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469190v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Brifault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donovan Liot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor May" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vaudry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296436v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Micha&#235;l Coly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perzo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Le Joncourt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lecointre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469202v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340048v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Micka&#235;l Coly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Le Joncour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Schouft" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340205v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340166v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296970v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Micha&#235;l Coly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340105v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Tonon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340128v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469222v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02299503v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Freddi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Eilen Joubert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469244v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134488v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-F. Lenne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wawrezinieck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Conchonaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Wurtz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boned" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078756v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kloog" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470358v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470397v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470382v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02348998v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02348955v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470436v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabella Roth de Carvalho" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dubecq" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345740v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349033v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470421v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubecq Etienne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352367v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351534v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quignon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gandolfo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351553v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352356v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352342v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02527435v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Galas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Benard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Schapman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292896v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Brunet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alexandre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyoung Lee" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Blanquer-Rossell&#243;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bracquemond" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61788-w" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02058096v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2016.1235125" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02058099v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sinadinos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Young" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Al-Khalidi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Teti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Kalinski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1001888" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02058100v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Tlili" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rouatbi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Sriha" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khemais Ben Rhouma" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Sakly" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/787561" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02058106v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.114.006864" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469604v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedoua Gandia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Hallegue" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1984-82502015000300020" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196837v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Seaborn" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Ravni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Au" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill K C Chow" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fournier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.12780" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00819519v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chatenet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D. Doan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138161211795589337" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058111v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Falluel-Morel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bourgault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Basille" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/pr.109.001370" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103901v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02058119v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-35135-3_34" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02475078v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoya Nakamachi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-385095-9.00119-6" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474715v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie B&#233;nard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Botia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-012369442-3/50119-7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418166v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pedard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dubois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Gruel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Desrues" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Godefroy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418192v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469272v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Wurtz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470344v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bisson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Gras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auquit-Auckbur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469287v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296436v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Micha&#235;l Coly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perzo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Le Joncourt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lecointre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469202v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340048v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Micka&#235;l Coly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Le Joncour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Schouft" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469190v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Brifault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donovan Liot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor May" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vaudry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296970v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Micha&#235;l Coly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340105v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Tonon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340128v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340166v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340205v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469222v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02299503v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Freddi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Eilen Joubert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469244v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134488v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-F. Lenne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wawrezinieck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Conchonaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Wurtz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boned" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078756v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kloog" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470358v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470397v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470382v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470421v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabella Roth de Carvalho" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubecq Etienne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02348955v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470436v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dubecq" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345740v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349033v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02348998v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351534v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quignon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gandolfo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351553v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352356v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352342v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352367v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02527435v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Galas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Benard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Schapman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292896v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Brunet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alexandre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyoung Lee" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Blanquer-Rossell&#243;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bracquemond" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61788-w" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02058096v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2016.1235125" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02058100v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Tlili" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rouatbi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Sriha" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khemais Ben Rhouma" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Sakly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/787561" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02058106v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.114.006864" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469604v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedoua Gandia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Hallegue" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1984-82502015000300020" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02058099v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sinadinos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Young" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Al-Khalidi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Teti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Kalinski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1001888" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196837v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Seaborn" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Ravni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Au" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill K C Chow" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fournier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.12780" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00819519v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chatenet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D. Doan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138161211795589337" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058111v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Falluel-Morel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bourgault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Basille" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/pr.109.001370" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103901v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02058119v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-35135-3_34" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02475078v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoya Nakamachi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-385095-9.00119-6" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474715v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie B&#233;nard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Botia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-012369442-3/50119-7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>