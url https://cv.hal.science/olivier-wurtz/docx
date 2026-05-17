--- v1 (2026-04-14)
+++ v2 (2026-05-17)
@@ -2714,277 +2714,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of direct PACAP's polarizing effects on microglial cells in vivo and in vitro.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Gras</w:t>
+                <w:t xml:space="preserve">Modulation of autophagic activity by chemotactic GPCRs controls the invasive potential of glioblastoma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Mickaël Coly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Perzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Le Joncour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Schouft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Rouen, France</w:t>
+              <w:t xml:space="preserve">International Regulatory Peptide Society Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02470421v1</w:t>
+                <w:t xml:space="preserve">hal-02348955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of autophagic activity by chemotactic GPCRs controls the invasive potential of glioblastoma cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Thérèse Schouft</w:t>
+                <w:t xml:space="preserve">Demonstration of direct PACAP's polarizing effects on microglial cells in vivo and in vitro.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Brifault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Gruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Isabella Roth de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dubecq Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Regulatory Peptide Society Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Rouen, France</w:t>
+              <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348955v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PACAP dependent modulation of microglial phenotype ex vivo and in vivo.</w:t>
               </w:r>
@@ -2996,51 +2996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Brifault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Isabella Roth de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dubecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6156,51 +6156,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418166v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pedard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dubois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Gruel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Desrues" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Godefroy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418192v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469272v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Wurtz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470344v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bisson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Gras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auquit-Auckbur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469287v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296436v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Micha&#235;l Coly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perzo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Le Joncourt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lecointre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469202v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340048v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Micka&#235;l Coly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Le Joncour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Schouft" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469190v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Brifault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donovan Liot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor May" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vaudry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296970v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Micha&#235;l Coly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340105v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Tonon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340128v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340166v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340205v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469222v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02299503v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Freddi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Eilen Joubert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469244v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134488v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-F. Lenne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wawrezinieck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Conchonaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Wurtz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boned" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078756v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kloog" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470358v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470397v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470382v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470421v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabella Roth de Carvalho" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubecq Etienne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02348955v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470436v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dubecq" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345740v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349033v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02348998v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351534v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quignon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gandolfo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351553v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352356v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352342v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352367v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02527435v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Galas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Benard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Schapman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292896v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Brunet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alexandre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyoung Lee" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Blanquer-Rossell&#243;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bracquemond" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61788-w" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02058096v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2016.1235125" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02058100v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Tlili" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rouatbi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Sriha" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khemais Ben Rhouma" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Sakly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/787561" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02058106v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.114.006864" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469604v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedoua Gandia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Hallegue" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1984-82502015000300020" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02058099v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sinadinos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Young" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Al-Khalidi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Teti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Kalinski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1001888" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196837v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Seaborn" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Ravni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Au" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill K C Chow" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fournier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.12780" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00819519v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chatenet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D. Doan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138161211795589337" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058111v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Falluel-Morel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bourgault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Basille" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/pr.109.001370" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103901v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02058119v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-35135-3_34" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02475078v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoya Nakamachi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-385095-9.00119-6" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474715v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie B&#233;nard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Botia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-012369442-3/50119-7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418166v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pedard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dubois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Gruel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Desrues" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Godefroy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418192v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469272v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Wurtz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470344v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bisson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Gras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auquit-Auckbur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469287v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296436v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Micha&#235;l Coly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perzo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Le Joncourt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lecointre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469202v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340048v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Micka&#235;l Coly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Le Joncour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Schouft" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469190v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Brifault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donovan Liot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor May" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vaudry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296970v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Micha&#235;l Coly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340105v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Tonon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340128v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340166v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340205v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469222v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02299503v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Freddi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Eilen Joubert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469244v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134488v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-F. Lenne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wawrezinieck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Conchonaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Wurtz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boned" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078756v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kloog" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470358v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470397v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470382v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02348955v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470421v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabella Roth de Carvalho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubecq Etienne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470436v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dubecq" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345740v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349033v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02348998v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351534v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quignon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gandolfo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351553v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352356v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352342v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352367v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02527435v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Galas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Benard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Schapman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292896v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Brunet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alexandre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyoung Lee" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Blanquer-Rossell&#243;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bracquemond" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61788-w" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02058096v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2016.1235125" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02058100v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Tlili" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rouatbi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Sriha" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khemais Ben Rhouma" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Sakly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/787561" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02058106v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.114.006864" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469604v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedoua Gandia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Hallegue" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1984-82502015000300020" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02058099v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sinadinos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Young" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Al-Khalidi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Teti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Kalinski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1001888" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196837v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Seaborn" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Ravni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Au" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill K C Chow" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fournier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.12780" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00819519v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chatenet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D. Doan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138161211795589337" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058111v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Falluel-Morel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bourgault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Basille" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/pr.109.001370" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103901v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02058119v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-35135-3_34" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02475078v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoya Nakamachi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-385095-9.00119-6" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474715v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie B&#233;nard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Botia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-012369442-3/50119-7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>