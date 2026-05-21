--- v0 (2026-03-16)
+++ v1 (2026-05-21)
@@ -100,216 +100,216 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mollified Active Subspace</w:t>
+                <w:t xml:space="preserve">Sequential transport maps using SoS density estimation and $\alpha$-divergences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Verdière</w:t>
+                <w:t xml:space="preserve">Benjamin Zanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Prieur</w:t>
+                <w:t xml:space="preserve">Olivier Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Zahm</w:t>
+                <w:t xml:space="preserve">Tiangang Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schreiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05194926v2</w:t>
+                <w:t xml:space="preserve">hal-04903625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential transport maps using SoS density estimation and $\alpha$-divergences</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mollified Active Subspace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Verdière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Zanger</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-04903625v1</w:t>
+                <w:t xml:space="preserve">hal-05194926v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled input-output dimension reduction</w:t>
               </w:r>
@@ -334,51 +334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Baptista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -390,233 +390,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Riemannian metric for Poincaré inequalities and how to ideally precondition Langevin dymanics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Sharp detection of low-dimensional structure in probability measures via dimensional logarithmic Sobolev inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew T. C. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiangang Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengyi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Marzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04526677v1</w:t>
+                <w:t xml:space="preserve">hal-04738860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharp detection of low-dimensional structure in probability measures via dimensional logarithmic Sobolev inequalities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Optimal Riemannian metric for Poincaré inequalities and how to ideally precondition Langevin dymanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiangang Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fengyi Li</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-04738860v1</w:t>
+                <w:t xml:space="preserve">hal-04526677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous Gaussian mixture solution for linear Bayesian inversion with application to Laplace priors</w:t>
               </w:r>
@@ -641,51 +641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiqiu Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Uribe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -716,51 +716,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Literature review on rare event probability estimation in high dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Breaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Munoz Munoz Zuniga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -791,77 +791,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffeomorphism-based feature learning using Poincaré inequalities on augmented input space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Verdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -879,77 +879,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-reinforced polynomial approximation methods for concentrated probability densities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiangang Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Dolgov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -961,547 +961,841 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning non-Gaussian graphical models via Hessian scores and triangular transport</w:t>
+                <w:t xml:space="preserve">Gradient-based data and parameter dimension reduction for Bayesian models: an information theoretic perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Baptista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Marzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03528005v1</w:t>
+                <w:t xml:space="preserve">hal-03877649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient-based data and parameter dimension reduction for Bayesian models: an information theoretic perspective</w:t>
+                <w:t xml:space="preserve">Learning non-Gaussian graphical models via Hessian scores and triangular transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Baptista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Marzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca E. Morrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877649v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of hierarchical matrix techniques to the homogenization of composite materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cazeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00922827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activity report ciroquo research &amp; industry consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophette Blanchet-Scalliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sinoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Munoz Munoz Zuniga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ecole Centrale de Lyon; Mines Saint-Etienne; Université Toulouse 3 (Paul Sabatier); Stellantis France; BRGM (Bureau de recherches géologiques et minières); CEA; IFP Energies Nouvelles; Institut de Radioprotection et de Sûreté Nucléaire; Storengy; INRIA; CNRS. 2024, pp.1-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coupled Input-Output Dimension Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Baptista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MASCOT-NUM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Giens Peninsula, Hyères, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principal Feature Detection via $\Phi$-Sobolev Inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew T.C. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Marzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bernoulli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 30 (4), pp.2979-3003. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3150/23-BEJ1702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the representation and learning of monotone triangular transport maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Baptista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Marzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foundations of Computational Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24, pp.2063-2108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10208-023-09630-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03060198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certified coordinate selection for high-dimensional Bayesian inversion with Laplace prior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Flock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1510,1784 +1804,1490 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiqiu Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Uribe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 34 (4), pp.134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11222-024-10445-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable conditional deep inverse Rosenblatt transports using tensor trains and gradient-based dimension reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiangang Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Dolgov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.112103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcp.2023.112103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certified dimension reduction in nonlinear Bayesian inverse problems</w:t>
+                <w:t xml:space="preserve">Prior normalization for certified likelihood-informed subspace detection of Bayesian inverse problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tiangang Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Zahm</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Youssef Marzouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1090/mcom/3737⟩</w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (12), pp.124002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6420/ac9582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834039v2</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prior normalization for certified likelihood-informed subspace detection of Bayesian inverse problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Certified dimension reduction in nonlinear Bayesian inverse problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiangang Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Zahm</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kody Law</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Spantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Marzouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6420/ac9582⟩</w:t>
+              <w:t xml:space="preserve">Mathematics of Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 91, pp.1789-1835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/mcom/3737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877862v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834039v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear dimension reduction for surrogate modeling using gradient information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Bigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Marzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information and Inference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/imaiai/iaac006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-Free Likelihood-Informed Dimension Reduction of Bayesian Inverse Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiangang Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 37 (4), pp.045009. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6420/abeafb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02938064v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimizing rational functions: a hierarchy of approximations via pushforward measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Magron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swann Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31 (3), pp.2285-2306. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/20M138541X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03053386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradient-based dimension reduction of multivariate vector-valued functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Marzouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 42 (1), pp.A929-A956. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/18M1221837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701425v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifidelity Dimension Reduction via Active Subspaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Marzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Willcox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 42 (2), pp.A929-A956. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/18M1214123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01875946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randomized residual-based error estimators for the Proper Generalized Decomposition approximation of parametrized problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathrin Smetana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Special Issue: Credible High‐Fidelity and Low‐Cost Simulations in Computational Engineering, 121 (23), pp.5153-5177. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nme.6339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randomized residual-based error estimators for parametrized equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathrin Smetana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony T Patera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 41 (2), pp.A900-A926. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/18M120364X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projection based model order reduction methods for the estimation of vector-valued variables of interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Billaud-Friess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 39 (4), pp.A1647-A1674. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/16M106385X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01387236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpolation of inverse operators for preconditioning parameter-dependent equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 38 (2), pp.A1044-A1074. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/15M1019210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01262424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tensor approximation method based on ideal minimal residual formulations for the solution of high-dimensional problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Billaud-Friess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 48, pp.1777-1806. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/m2an/2014019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00861914v1</w:t>
-              </w:r>
-[...292 lines deleted...]
-                <w:t xml:space="preserve">hal-05011804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3318,90 +3318,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greedy inference with structure-exploiting lazy maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Brennan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Bigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Spantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Marzouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS '20 - 34th International Conference on Neural Information Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Virtual, Canada. pp.8330-8342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3439,64 +3439,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximation de faible rang d'un échantillon de solution d'une équation paramétrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Giraldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3521,64 +3521,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpolation d'inverses d'opérateurs pour la réduction de modèles paramétrés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3603,77 +3603,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de réduction de modèle a priori basée sur des formulations idéales en minimum de résidu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Billaud-Friess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3698,77 +3698,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tensor-based algorithm for solving stochastic PDEs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Billaud-Friess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Computational Sciences and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3793,77 +3793,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tensor-Based Algorithm for the Optimal Model Reduction of High Dimensional Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Billaud-Friess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd ECCOMAS Young Investigators Conference (YIC 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3882,433 +3882,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00855901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal a priori Tensor Decomposition for the Solution of High Dimensional Problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Tensor based methods for high dimensional parametric problems: optimal model reductions and their approximations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Billaud-Friess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM ALA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">WCCM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Sao Paulo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008617v1</w:t>
+                <w:t xml:space="preserve">hal-01009003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensor based methods for high dimensional parametric problems: optimal model reductions and their approximations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Optimal a priori Tensor Decomposition for the Solution of High Dimensional Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Billaud-Friess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Sao Paulo, France</w:t>
+              <w:t xml:space="preserve">SIAM ALA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01009003v1</w:t>
+                <w:t xml:space="preserve">hal-01008617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de réduction de modèles a priori basée sur des formulations idéales en minimum de résidu</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Tensor-based methods for uncertainty propagation: alternative definitions and algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Billaud-Friess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prashant Rai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès d'Analyse NUMérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Superbesse, France</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Uncertainty Quantification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Raleigh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008424v1</w:t>
+                <w:t xml:space="preserve">hal-01009008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensor-based methods for uncertainty propagation: alternative definitions and algorithms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Méthode de réduction de modèles a priori basée sur des formulations idéales en minimum de résidu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Billaud-Friess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Uncertainty Quantification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Raleigh, United States</w:t>
+              <w:t xml:space="preserve">Congrès d'Analyse NUMérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Superbesse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01009008v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4326,51 +4326,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model order reduction methods for parameter-dependent equations -- Applications in Uncertainty Quantification.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathematics [math]. Ecole Centrale de Nantes (ECN), 2015. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4566,51 +4566,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05194926v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Verdi&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zahm" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903625v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Zanger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiangang Cui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schreiber" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614897v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Chen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Arnaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Baptista" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04526677v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Tong" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04738860v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew T. C. Li" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengyi Li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Marzouk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04683428v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Flock" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqiu Dong" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Uribe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564739v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Breaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Munoz Munoz Zuniga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364208v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216842v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Dolgov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03528005v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca E. Morrison" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03877649v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922827v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cazeaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216841v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew T.C. Li" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/23-BEJ1702" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03060198v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-023-09630-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04273681v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-024-10445-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03527999v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112103" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834039v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kody Law" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Spantini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3737" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03877862v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ac9582" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03146362v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bigoni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaiai/iaac006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02938064v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/abeafb" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03053386v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Lasserre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Marx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M138541X" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01701425v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1221837" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875946v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Willcox" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1214123" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02335617v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Smetana" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6339" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851462v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony T Patera" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M120364X" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387236v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Billaud-Friess" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nouy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M106385X" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262424v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1019210" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861914v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2014019" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661116v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophette Blanchet-Scalliet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Helbert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sinoquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011804v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02147706v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brennan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517284v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Giraldi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515065v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717098v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007814v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855901v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008617v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009003v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008424v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009008v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chevreuil" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Rai" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01256411v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903625v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Zanger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zahm" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiangang Cui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schreiber" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05194926v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Verdi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614897v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Chen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Arnaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Baptista" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04738860v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew T. C. Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengyi Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Marzouk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04526677v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Tong" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04683428v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Flock" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqiu Dong" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Uribe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564739v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Breaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Munoz Munoz Zuniga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364208v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216842v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Dolgov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03877649v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03528005v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca E. Morrison" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922827v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cazeaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661116v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophette Blanchet-Scalliet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Helbert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sinoquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011804v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216841v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew T.C. Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/23-BEJ1702" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03060198v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-023-09630-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04273681v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-024-10445-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03527999v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112103" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03877862v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ac9582" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834039v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kody Law" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Spantini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3737" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03146362v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bigoni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaiai/iaac006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02938064v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/abeafb" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03053386v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Lasserre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Marx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M138541X" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01701425v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1221837" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875946v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Willcox" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1214123" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02335617v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Smetana" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6339" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851462v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony T Patera" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M120364X" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387236v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Billaud-Friess" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nouy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M106385X" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262424v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1019210" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861914v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2014019" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02147706v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brennan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517284v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Giraldi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515065v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717098v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007814v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855901v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009003v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008617v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009008v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chevreuil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Rai" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008424v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01256411v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>