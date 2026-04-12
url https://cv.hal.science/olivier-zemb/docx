--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -1208,273 +1208,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03746096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiated short and medium term impacts of early xylanase-xos supplementation on caecal metabolome and microbiome moy in broiler</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Links between gut microbiome functions and feed efficiency in two divergently selected pig lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Aliakbari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">73rd Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04144164v1</w:t>
+                <w:t xml:space="preserve">hal-03967150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Links between gut microbiome functions and feed efficiency in two divergently selected pig lines</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Differentiated short and medium term impacts of early xylanase-xos supplementation on caecal metabolome and microbiome moy in broiler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jonchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise I. Bussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vahid Khaksar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Cornaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73rd Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">World Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03967150v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MACHINE LEARNING ALGORITHMS FOR THE PREDICTION OF FEED EFFICIENCY BASED ON CAECAL MICROBIOTA</w:t>
               </w:r>
@@ -1579,277 +1579,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GENOME WIDE ASSOCIATION STUDY OF GROWTH AND FEED EFFICIENCY TRAITS IN RABBITS</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-ome analysis to predict feed efficiency in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Ruesche</w:t>
+                <w:t xml:space="preserve">L.M.G. Verschuren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Riquet</w:t>
+                <w:t xml:space="preserve">A. Jansman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Hedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th World Rabbit Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITAVI-INRAE, Nov 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.572</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03979467v1</w:t>
+                <w:t xml:space="preserve">hal-03412960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-ome analysis to predict feed efficiency in pigs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Jansman</w:t>
+                <w:t xml:space="preserve">GENOME WIDE ASSOCIATION STUDY OF GROWTH AND FEED EFFICIENCY TRAITS IN RABBITS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Labrune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Zemb</w:t>
+                <w:t xml:space="preserve">Julien Ruesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.S. Hedemann</w:t>
+                <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.572</w:t>
+              <w:t xml:space="preserve">12th World Rabbit Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI-INRAE, Nov 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03412960v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of heat stress on faecal microbiota composition of gestating sows and of the female offspring</w:t>
               </w:r>
@@ -2823,51 +2823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.M.G. Verschuren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3172,51 +3172,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feed efficiency and the faecal microbiome at slaughter weight in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.M.G. Verschuren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario P. L. Calus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3556,51 +3556,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and maternal effects on growth and feed efficiency in rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6134,64 +6134,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Labrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Rabbit Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 31 (3), pp.163-169. </w:t>
@@ -6625,295 +6625,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiability and microbiome-wide association analyses of feed efficiency and performance traits in pigs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amir Aliakbari</w:t>
+                <w:t xml:space="preserve">Genetic relationships between efficiency traits and gut microbiota traits in growing pigs fed a conventional or a high fiber diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanille Déru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yvon Billon</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Léa de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-022-00717-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 100 (6), pp.skac183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/skac183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03650709v1</w:t>
+                <w:t xml:space="preserve">hal-03671011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic relationships between efficiency traits and gut microbiota traits in growing pigs fed a conventional or a high fiber diet</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alban Bouquet</w:t>
+                <w:t xml:space="preserve">Microbiability and microbiome-wide association analyses of feed efficiency and performance traits in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Aliakbari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Léa de Almeida</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 100 (6), pp.skac183. </w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (1), 15 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jas/skac183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12711-022-00717-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03671011v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of viromes and microbiomes from pig fecal sample reveals that phages and prophages rarely carry antibiotic resistance genes</w:t>
               </w:r>
@@ -7027,177 +7027,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic relationships between feed efficiency and gut microbiome in pig lines selected for residual feed intake</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Ahn</w:t>
+                <w:t xml:space="preserve">Bacterial Consumption of T4 Phages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jbg.12539⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (9), pp.1852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9091852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03153495v1</w:t>
+                <w:t xml:space="preserve">hal-03386267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fecal microbiota of piglets during weaning transition and its association with piglet growth across various farm environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Luise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7246,210 +7246,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (4), pp.e0250655. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0250655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03211099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial Consumption of T4 Phages</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Almeida</w:t>
+                <w:t xml:space="preserve">Genetic relationships between feed efficiency and gut microbiome in pig lines selected for residual feed intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Aliakbari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (9), pp.1852. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9091852⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jbg.12539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03386267v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut Microbiota-Derived Metabolite Signature in Suckling and Weaned Piglets</w:t>
               </w:r>
@@ -7563,295 +7563,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03087209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardized Natural Citrus Extract dietary supplementation influences sows’ microbiota, welfare, and preweaning piglets’ performances in commercial rearing conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sekhou Cisse</w:t>
+                <w:t xml:space="preserve">Early inoculation of microbial suspension in suckling piglets affects the transmission of maternal microbiota and the associated antibiotic resistance genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dupouy-Guiraute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arpaillange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed El Amine Benarbia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Gabinaud</w:t>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/tas/txaa059⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (10), pp.1576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8101576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02869537v1</w:t>
+                <w:t xml:space="preserve">hal-03106275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early inoculation of microbial suspension in suckling piglets affects the transmission of maternal microbiota and the associated antibiotic resistance genes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Arpaillange</w:t>
+                <w:t xml:space="preserve">Standardized Natural Citrus Extract dietary supplementation influences sows’ microbiota, welfare, and preweaning piglets’ performances in commercial rearing conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sekhou Cisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Amine Benarbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+                <w:t xml:space="preserve">Marie Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Gabinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (10), pp.1576. </w:t>
+              <w:t xml:space="preserve">Translational Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (2), pp.1278-1289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8101576⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/tas/txaa059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03106275v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut microbiota derived metabolites contribute to intestinal barrier maturation at the suckling-to-weaning transition</w:t>
               </w:r>
@@ -8099,784 +8099,784 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient effect of single or repeated acute deoxynivalenol and zearalenone dietary challenge on fecal microbiota composition in female finishing pigs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Absolute quantitation of microbes using 16S rRNA gene metabarcoding: A rapid normalization of relative abundances by quantitative PCR targeting a 16S rRNA gene spike‐in standard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐léa de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Gabinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731120001299⟩</w:t>
+              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (3), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mbo3.977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929238v1</w:t>
+                <w:t xml:space="preserve">hal-02625681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute quantitation of microbes using 16S rRNA gene metabarcoding: A rapid normalization of relative abundances by quantitative PCR targeting a 16S rRNA gene spike‐in standard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transient effect of single or repeated acute deoxynivalenol and zearalenone dietary challenge on fecal microbiota composition in female finishing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Le Sciellour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aira Maye Serviento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (3), Non paginé. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (11), pp.2277-2287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mbo3.977⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731120001299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625681v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation, characterization and bioaugmentation of an acidotolerant 1,2-dichloroethane respiring Desulfitobacterium species from a low pH aquifer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthew J Rogers</w:t>
+                <w:t xml:space="preserve">Longitudinal analysis of the microbiota composition and enterotypes of pigs from post-weaning to finishing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Le Sciellour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zemb</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiz055⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms7120622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619118v1</w:t>
+                <w:t xml:space="preserve">hal-02463365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of the Ability of Complex Microbial Communities to Exclude Microbes Carrying Antibiotic Resistance Genes in Rabbits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+                <w:t xml:space="preserve">Effect of chronic and acute heat challenges on fecal microbiota composition, production, and thermoregulation traits in growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Le Sciellour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hochu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Riquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01503⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 97 (9), pp.3845-3858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/skz222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619189v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal analysis of the microbiota composition and enterotypes of pigs from post-weaning to finishing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Renaudeau</w:t>
+                <w:t xml:space="preserve">Isolation, characterization and bioaugmentation of an acidotolerant 1,2-dichloroethane respiring Desulfitobacterium species from a low pH aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Low</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siyan Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew J Rogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zemb</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7 (12), </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 95 (5), Non paginé. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms7120622⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiz055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02463365v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of chronic and acute heat challenges on fecal microbiota composition, production, and thermoregulation traits in growing pigs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Zemb</w:t>
+                <w:t xml:space="preserve">Variability of the Ability of Complex Microbial Communities to Exclude Microbes Carrying Antibiotic Resistance Genes in Rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dupouy-Guiraute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Hochu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+                <w:t xml:space="preserve">Suzanne Siviglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arpaillange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 97 (9), pp.3845-3858. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jas/skz222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02265514v1</w:t>
+                <w:t xml:space="preserve">hal-02619189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of gut microbiota transfer on emotional reactivity in Japanese quails (Coturnix japonica)</w:t>
               </w:r>
@@ -9013,51 +9013,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating direct genetic and maternal effects affecting rabbit growth and feed efficiency with a factorial design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10044,286 +10044,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of RNA-SIP by pyrosequencing to identify putative 4-n-nonylphenol degraders in activated sludge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capillary electrophoresis ribosomal RNA single-stranded conformation polymorphism: a new approach for characterization of low-diversity microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.H. Nai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Gutierrez-Zamora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">K. Coupland</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Manefield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Powell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 404 (6-7), pp.1897-1906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-012-6268-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649918v1</w:t>
+                <w:t xml:space="preserve">hal-02651477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary electrophoresis ribosomal RNA single-stranded conformation polymorphism: a new approach for characterization of low-diversity microbial communities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improvement of RNA-SIP by pyrosequencing to identify putative 4-n-nonylphenol degraders in activated sludge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Gutierrez-Zamora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S.M. Powell</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Coupland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (3), pp.601-610</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651477v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial and fungal community composition over time in chicken litter with high or low moisture content</w:t>
               </w:r>
@@ -10443,64 +10443,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete chloroform dechlorination by organochlorine respiration and fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Low</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10848,64 +10848,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive iron barriers: a niche enabling microbial dehalorespiration of 1,2-dichloroethane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Low</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Manefield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12496,51 +12496,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microrabbits : a factorial design to evaluate genetic and maternal effects on growth and feed efficiency in a line selected for residual feed intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12634,77 +12634,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of heat stress on faecal microbiota composition in swine: preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Le Sciellour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hochu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13005,51 +13005,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microrabits : a factorial design to evaluate genetic and maternal effects on growth and feed efficiency in a line selected for residual feed intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13739,51 +13739,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="09CC86DD"/>
+    <w:nsid w:val="843648B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13970,51 +13970,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-zemb" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3900-5522" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12565667X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05322317v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Jouaron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Page" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bannelier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572415481185847E12" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795894v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Garreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Graverand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aymard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646246v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Renevey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Helies" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572370921303193E12)" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646187v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188545v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teissier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Legoueix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775492v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise I. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Khaksar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cornaille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03945907v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille D&#233;ru" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franscesco Tiezzi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carillier-Jacquin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Blanchet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746096v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Aliakbari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bouquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144164v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03967150v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cazals" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03979873v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Piles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llibertat Tusell" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Velasco-Galilea" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drouilhet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03979467v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruesche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412960v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M.G. Verschuren" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jansman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Hedemann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412940v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aira Maye Serviento" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castex" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360125v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tiezzi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102044v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisanne M. G. Verschuren" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.M. Jansman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Bergsma" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. L. Calus" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479991v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Sciellour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142721v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Giorgi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162848v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barilly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Ahn" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479992v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Luise" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789084v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Clement" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738445v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Velasco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738441v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kra&#239;mi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rabot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velge" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737347v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courouss&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734898v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario P. L. Calus" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bergsma" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.F. Knol" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01529811v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadou Boubacar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubuc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Grenier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moutier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603194v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaudriault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Heuillard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738182v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Benitez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741291v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744316v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Massip" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauteclaire Furbeyre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799866v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gabinaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupouy-Guiraute" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo Caldas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797803v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ghozlane" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Almeida" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ballester Davis Ballester" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792973v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boucher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743632v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Ruesche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse Balmisse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740152v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Yvonne Prigent" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zwingelstein" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744277v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Siviglia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arpaillange" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536555v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132763v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210829v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809518v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Guitierrez-Zammora" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lee" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chong" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754414v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe J. P. Delgenes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebaron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998526v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2025.2465350" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212934v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise I Bussi&#232;re" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aninu.2025.03.013" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612124v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bourragat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Escoula" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bellenger" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2356270" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04406063v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00865-4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537307v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coudert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bousleh" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2024.2328676" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04073400v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekhou Cisse" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bahut" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Marais" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chicoteau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skad069" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214840v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2023.18215" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448777v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kraimi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lormant" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2021.105594" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749652v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00742-6" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812187v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fr&#233;ville" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chahnamian" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.974688" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03650709v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00717-7" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671011v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blanchet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-L&#233;a de Almeida" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac183" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03299373v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Billaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lamy-Besnier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lossouarn" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Moncaut" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira Dion" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-021-00054-8" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153495v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12539" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211099v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0250655" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03386267v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Ngo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Almeida" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9091852" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03087209v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bertide" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00745" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02869537v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amine Benarbia" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Burel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Friedrich" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/tas/txaa059" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106275v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet&#8208;m&#233;lou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8101576" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02564848v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Paes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Mussard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1747335" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929228v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Grandhaye" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Douard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rodr&#237;guez-Mateos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Xu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Cheok" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8081141" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929238v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120001299" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625681v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;l&#233;a de Almeida" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.977" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619118v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Low" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyan Zhao" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Rogers" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Lee" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiz055" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619189v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Siviglia" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01503" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463365v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms7120622" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265514v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hochu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz222" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629417v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Dupont" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.202879" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627125v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12380" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628766v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0206159" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626161v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisanne M.G. Verschuren" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario P.L. Calus" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons J M Jansman" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egbert F Knol" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/sky060;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618485v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons J. M. Jansman" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egbert F. Knol" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/sky268" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605508v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Julian" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Martin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002007" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635066v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molette" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2015-9402" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210641v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001608" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119801v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manefield" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thomas" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2013.02.007" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQNV780G-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649918v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gutierrez-Zamora" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Coupland" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651477v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Nai" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Powell" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-012-6268-0" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652103v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wadud" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michaelsen" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gallacher" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parcsi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2012.723802" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650926v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Koenig" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Michaelsen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02656.x" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KRM6PVBS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643802v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Gutierrez-Zamora" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Manefield" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-011-9877-9" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/96491AAFF818F102F3449C38E71FC6163BC41460/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657532v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. West" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourrain" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2010.04706.x" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662268v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-010-2740-y" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FG77G52K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929344v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyree West" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Obernosterer" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2007.01497.x" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NSN7LQJ7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661718v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Urios" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coetsier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebaron" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2008.02381.x" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659613v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Vanpeteghem" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Haegeman" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2008.01.002" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BMCMWX2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662847v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2007.01882.x" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MK90JGQP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000437v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Loisel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Harmand" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lobry" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2005.00950.x" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WFPGRF0Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05148424v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305322v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira B. Dion" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155453v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265515v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eventscribe.com/2019/ASASAnnual/PosterTitles.asp?pfp=PosterTitles" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz258.936" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737902v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265516v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz258.937" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736606v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736498v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736734v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2018.org" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608261v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Parois" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744030v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602358v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605528v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790062v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605701v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dore" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Monnet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne de Paepe" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824480v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-zemb" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3900-5522" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12565667X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05322317v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Jouaron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Page" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bannelier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572415481185847E12" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795894v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Garreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Graverand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aymard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646246v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Renevey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Helies" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572370921303193E12)" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646187v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188545v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teissier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Legoueix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775492v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise I. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Khaksar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cornaille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03945907v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille D&#233;ru" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franscesco Tiezzi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carillier-Jacquin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Blanchet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746096v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Aliakbari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bouquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03967150v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cazals" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144164v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03979873v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Piles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llibertat Tusell" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Velasco-Galilea" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drouilhet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412960v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M.G. Verschuren" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jansman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Hedemann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03979467v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruesche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412940v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aira Maye Serviento" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castex" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360125v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tiezzi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102044v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisanne M. G. Verschuren" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.M. Jansman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Bergsma" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. L. Calus" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479991v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Sciellour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142721v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Giorgi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162848v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barilly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Ahn" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479992v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Luise" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789084v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Clement" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738445v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Velasco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738441v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kra&#239;mi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rabot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velge" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737347v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courouss&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734898v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario P. L. Calus" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bergsma" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.F. Knol" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01529811v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadou Boubacar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubuc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Grenier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moutier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603194v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaudriault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Heuillard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738182v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Benitez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741291v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744316v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Massip" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauteclaire Furbeyre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799866v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gabinaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupouy-Guiraute" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo Caldas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797803v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ghozlane" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Almeida" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ballester Davis Ballester" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792973v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boucher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743632v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Ruesche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse Balmisse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740152v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Yvonne Prigent" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zwingelstein" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744277v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Siviglia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arpaillange" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536555v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132763v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210829v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809518v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Guitierrez-Zammora" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lee" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chong" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754414v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe J. P. Delgenes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebaron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998526v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2025.2465350" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212934v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise I Bussi&#232;re" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aninu.2025.03.013" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612124v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bourragat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Escoula" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bellenger" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2356270" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04406063v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00865-4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537307v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coudert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bousleh" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2024.2328676" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04073400v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekhou Cisse" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bahut" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Marais" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chicoteau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skad069" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214840v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2023.18215" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448777v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kraimi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lormant" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2021.105594" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749652v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00742-6" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812187v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fr&#233;ville" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chahnamian" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.974688" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671011v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blanchet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-L&#233;a de Almeida" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac183" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03650709v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00717-7" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03299373v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Billaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lamy-Besnier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lossouarn" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Moncaut" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira Dion" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-021-00054-8" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03386267v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Ngo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Almeida" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9091852" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211099v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0250655" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153495v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12539" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03087209v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bertide" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00745" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106275v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet&#8208;m&#233;lou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8101576" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02869537v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amine Benarbia" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Burel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Friedrich" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/tas/txaa059" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02564848v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Paes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Mussard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1747335" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929228v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Grandhaye" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Douard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rodr&#237;guez-Mateos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Xu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Cheok" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8081141" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625681v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;l&#233;a de Almeida" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.977" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929238v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120001299" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463365v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms7120622" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265514v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hochu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz222" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619118v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Low" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyan Zhao" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Rogers" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Lee" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiz055" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619189v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Siviglia" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01503" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629417v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Dupont" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.202879" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627125v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12380" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628766v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0206159" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626161v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisanne M.G. Verschuren" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario P.L. Calus" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons J M Jansman" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egbert F Knol" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/sky060;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618485v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons J. M. Jansman" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egbert F. Knol" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/sky268" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605508v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Julian" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Martin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002007" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635066v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molette" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2015-9402" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210641v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001608" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119801v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manefield" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thomas" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2013.02.007" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQNV780G-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651477v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Nai" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gutierrez-Zamora" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Powell" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-012-6268-0" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649918v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Coupland" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652103v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wadud" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michaelsen" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gallacher" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parcsi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2012.723802" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650926v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Koenig" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Michaelsen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02656.x" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KRM6PVBS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643802v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Gutierrez-Zamora" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Manefield" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-011-9877-9" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/96491AAFF818F102F3449C38E71FC6163BC41460/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657532v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. West" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourrain" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2010.04706.x" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662268v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-010-2740-y" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FG77G52K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929344v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyree West" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Obernosterer" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2007.01497.x" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NSN7LQJ7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661718v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Urios" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coetsier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebaron" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2008.02381.x" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659613v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Vanpeteghem" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Haegeman" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2008.01.002" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BMCMWX2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662847v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2007.01882.x" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MK90JGQP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000437v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Loisel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Harmand" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lobry" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2005.00950.x" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WFPGRF0Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05148424v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305322v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira B. Dion" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155453v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265515v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eventscribe.com/2019/ASASAnnual/PosterTitles.asp?pfp=PosterTitles" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz258.936" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737902v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265516v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz258.937" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736606v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736498v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736734v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2018.org" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608261v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Parois" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744030v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602358v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605528v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790062v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605701v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dore" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Monnet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne de Paepe" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824480v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>