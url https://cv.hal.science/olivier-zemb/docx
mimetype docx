--- v1 (2026-04-12)
+++ v2 (2026-05-22)
@@ -449,286 +449,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ETUDE DE LA RESILIENCE DE L'HOLOBIONTE SUITE A UNE RUPTURE DE TRANSMISSION SYMBIOTIQUE DANS 2 LIGNEES DE LAPINS SELECTIONNEES SUR L'EFFICACITE ALIMENTAIRE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ANALYSE GENOMIQUE DE LA COMPOSITION DU MICROBIOTE CAECAL DU LAPIN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Le Graverand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Labrune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Renevey</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Virginie Helies</w:t>
+                <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ITAVI; INRAE, Mar 2023, Le Mans, France. pp.137-140, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, ITAVI; INRAE, Mar 2023, Le Mans, France. pp.146-150</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04646246v1</w:t>
+                <w:t xml:space="preserve">hal-04646187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANALYSE GENOMIQUE DE LA COMPOSITION DU MICROBIOTE CAECAL DU LAPIN</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Labrune</w:t>
+                <w:t xml:space="preserve">ETUDE DE LA RESILIENCE DE L'HOLOBIONTE SUITE A UNE RUPTURE DE TRANSMISSION SYMBIOTIQUE DANS 2 LIGNEES DE LAPINS SELECTIONNEES SUR L'EFFICACITE ALIMENTAIRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Renevey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julie Demars</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Helies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ITAVI; INRAE, Mar 2023, Le Mans, France. pp.146-150</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, ITAVI; INRAE, Mar 2023, Le Mans, France. pp.137-140, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5572370921303193E12)⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04646187v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using sequence variants to detect SNP and pathways affecting pig gut microbiota and feed efficiency</w:t>
               </w:r>
@@ -833,333 +833,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts à court et à moyen terme d'une supplémentation précoce en xylanase-xos sur le métabolome et le microbiome caécal des poulets de chair</w:t>
+                <w:t xml:space="preserve">Links between gut microbiome functions and feed efficiency in two divergently selected pig lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Jonchère</w:t>
+                <w:t xml:space="preserve">Anaïs Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise I. Bussière</w:t>
+                <w:t xml:space="preserve">Amir Aliakbari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vahid Khaksar</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14 ème Journées de la Recherche Avicole et Palmipèdes à Foie Gras (JRA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">73rd Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775492v1</w:t>
+                <w:t xml:space="preserve">hal-03967150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can microbial data improve prediction of breeding values of efficiency traits in pigs fed conventional or fiber diets?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differentiated short and medium term impacts of early xylanase-xos supplementation on caecal metabolome and microbiome moy in broiler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jonchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise I. Bussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanille Déru</w:t>
+                <w:t xml:space="preserve">Vahid Khaksar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franscesco Tiezzi</w:t>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Carillier-Jacquin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+                <w:t xml:space="preserve">Léa Cornaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th World Congress on Genetics Applied to Livestock Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">World Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03945907v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de l'information du microbiote intestinal pour expliquer et prédire l'efficacité alimentaire chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Aliakbari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanille Déru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Carillier-Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1178,678 +1174,682 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54es Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ifip; Inrae, Feb 2022, Online, France. pp.19-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03746096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Links between gut microbiome functions and feed efficiency in two divergently selected pig lines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can microbial data improve prediction of breeding values of efficiency traits in pigs fed conventional or fiber diets?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanille Déru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Cazals</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Zemb</w:t>
+                <w:t xml:space="preserve">Franscesco Tiezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amir Aliakbari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+                <w:t xml:space="preserve">Céline Carillier-Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Estellé</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoit Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73rd Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">12th World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03967150v1</w:t>
+                <w:t xml:space="preserve">hal-03945907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiated short and medium term impacts of early xylanase-xos supplementation on caecal metabolome and microbiome moy in broiler</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Impacts à court et à moyen terme d'une supplémentation précoce en xylanase-xos sur le métabolome et le microbiome caécal des poulets de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise I. Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vahid Khaksar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Cornaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">14 ème Journées de la Recherche Avicole et Palmipèdes à Foie Gras (JRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04144164v1</w:t>
+                <w:t xml:space="preserve">hal-03775492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MACHINE LEARNING ALGORITHMS FOR THE PREDICTION OF FEED EFFICIENCY BASED ON CAECAL MICROBIOTA</w:t>
+                <w:t xml:space="preserve">Multi-ome analysis to predict feed efficiency in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miriam Piles</w:t>
+                <w:t xml:space="preserve">L.M.G. Verschuren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Llibertat Tusell</w:t>
+                <w:t xml:space="preserve">A. Jansman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Velasco-Galilea</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Helies</w:t>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Drouilhet</w:t>
+                <w:t xml:space="preserve">M.S. Hedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th World Rabbit Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World Rabbit Science Association, Nov 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.572</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03979873v1</w:t>
+                <w:t xml:space="preserve">hal-03412960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-ome analysis to predict feed efficiency in pigs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GENOME WIDE ASSOCIATION STUDY OF GROWTH AND FEED EFFICIENCY TRAITS IN RABBITS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Labrune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.M.G. Verschuren</w:t>
+                <w:t xml:space="preserve">Julien Ruesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Jansman</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M.S. Hedemann</w:t>
+                <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.572</w:t>
+              <w:t xml:space="preserve">12th World Rabbit Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI-INRAE, Nov 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03412960v1</w:t>
+                <w:t xml:space="preserve">hal-03979467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GENOME WIDE ASSOCIATION STUDY OF GROWTH AND FEED EFFICIENCY TRAITS IN RABBITS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Chapuis</w:t>
+                <w:t xml:space="preserve">MACHINE LEARNING ALGORITHMS FOR THE PREDICTION OF FEED EFFICIENCY BASED ON CAECAL MICROBIOTA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Piles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llibertat Tusell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Ruesche</w:t>
+                <w:t xml:space="preserve">Maria Velasco-Galilea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Helies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Riquet</w:t>
+                <w:t xml:space="preserve">Laurence Drouilhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th World Rabbit Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ITAVI-INRAE, Nov 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">, World Rabbit Science Association, Nov 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03979467v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of heat stress on faecal microbiota composition of gestating sows and of the female offspring</w:t>
               </w:r>
@@ -1943,90 +1943,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiome and genetic contribution to the phenotypic variation of digestive efficiency in pig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanille Déru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Tiezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Carillier-Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2062,411 +2062,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiability of feed efficiency related traits in pigs</w:t>
+                <w:t xml:space="preserve">Impact d’expositions courtes et répétées au déoxynivalénol sur les performances et la composition microbienne fécale du porc en finition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisanne M. G. Verschuren</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A.J.M. Jansman</w:t>
+                <w:t xml:space="preserve">Mathilde Le Sciellour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aira Maye Serviento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. P. L. Calus</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Dec 2020, Virtual meeting, Portugal</w:t>
+              <w:t xml:space="preserve">52. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Paris, France. pp.153-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03102044v1</w:t>
+                <w:t xml:space="preserve">hal-02479991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d’expositions courtes et répétées au déoxynivalénol sur les performances et la composition microbienne fécale du porc en finition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Genetics of gut microbiota of growing pigs in three contrasted environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Labrune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Le Sciellour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Paris, France. pp.153-158</w:t>
+              <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Dec 2020, Virtual meeting, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02479991v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetics of gut microbiota of growing pigs in three contrasted environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Labrune</w:t>
+                <w:t xml:space="preserve">Microbiability of feed efficiency related traits in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisanne M. G. Verschuren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Le Sciellour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yvon Billon</w:t>
+                <w:t xml:space="preserve">A.J.M. Jansman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob Bergsma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Giorgi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. P. L. Calus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Dec 2020, Virtual meeting, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142721v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic relationships between feed efficiency and faecal microbiome in pig lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Aliakbari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2560,51 +2560,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le microbiote du porcelet au sevrage : influence de l’environnement d’élevage, et corrélations avec la robustesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Le Sciellour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Luise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2823,51 +2823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.M.G. Verschuren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3166,273 +3166,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feed efficiency and the faecal microbiome at slaughter weight in pigs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement d'un biocapteur radiofréquence pour la détection de prolifération bactérienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario P. L. Calus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A.J.M. Jansman</w:t>
+                <w:t xml:space="preserve">Sadou Boubacar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bergsma</w:t>
+                <w:t xml:space="preserve">David Dubuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.F. Knol</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Katia Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Moutier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. 513 p</w:t>
+              <w:t xml:space="preserve">Journées Nationales Micro-ondes 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Malo, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734898v1</w:t>
+                <w:t xml:space="preserve">hal-01529811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un biocapteur radiofréquence pour la détection de prolifération bactérienne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Zemb</w:t>
+                <w:t xml:space="preserve">Feed efficiency and the faecal microbiome at slaughter weight in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M.G. Verschuren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Dubuc</w:t>
+                <w:t xml:space="preserve">Mario P. L. Calus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J.M. Jansman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Grenier</w:t>
+                <w:t xml:space="preserve">R. Bergsma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Moutier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E.F. Knol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Micro-ondes 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint-Malo, France. 4p</w:t>
+              <w:t xml:space="preserve">68. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. 513 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01529811v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathobiome entomopathogenic nematodes Development of methodology for a taxonomic assignation at the species level in the the pathobiome of entomopathogenic nematodes from the Steinernema genus</w:t>
               </w:r>
@@ -3556,51 +3556,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and maternal effects on growth and feed efficiency in rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3662,1096 +3662,1096 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition et santé digestive chez le monogastrique &amp;quot;NSM&amp;quot; : recherche de stratégies alimentaires contribuant à réduire l'utilisation des antibiotiques</w:t>
+                <w:t xml:space="preserve">First rabbit gut microbial gene catalog and metagenomic insights into the resistome : links with antibiotic use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Gidenne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Combes</w:t>
+                <w:t xml:space="preserve">Caroline Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
+                <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Montagne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Merlot</w:t>
+                <w:t xml:space="preserve">Amine Ghozlane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu M. Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. 115 p</w:t>
+              <w:t xml:space="preserve">16. International Symposium on Microbial Ecology - ISME16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741291v1</w:t>
+                <w:t xml:space="preserve">hal-02792973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of housing hygiene conditions and feed intake on specific and inflammatory immune response, bacterail cecal fermentation and survival of rabbits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Nutrition et santé digestive chez le monogastrique &amp;quot;NSM&amp;quot; : recherche de stratégies alimentaires contribuant à réduire l'utilisation des antibiotiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Elodie Balmisse</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. World Rabbit Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Qingdao, China</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. 115 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744316v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the metacommunity in the colonization of rabbit's intestinal tract to fight against antibiotic-resistant bacteria</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Effect of housing hygiene conditions and feed intake on specific and inflammatory immune response, bacterail cecal fermentation and survival of rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Dupouy-Guiraute</w:t>
+                <w:t xml:space="preserve">K. Massip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hauteclaire Furbeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Balmisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Symposium on Microbial Ecology - ISME16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">11. World Rabbit Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799866v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First microbial gene catalog and antibiotic resistome of rabbit gut microbiota established by metagenomic sequencing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Role of the metacommunity in the colonization of rabbit's intestinal tract to fight against antibiotic-resistant bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Gabinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dupouy-Guiraute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria Ballester Davis Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium INRA ROWETT sur le microbiome du tube digestif. Microflore intestinale : amie ou ennemie ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">16. International Symposium on Microbial Ecology - ISME16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797803v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First rabbit gut microbial gene catalog and metagenomic insights into the resistome : links with antibiotic use</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">First microbial gene catalog and antibiotic resistome of rabbit gut microbiota established by metagenomic sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ghozlane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu M. Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Boucher</w:t>
+                <w:t xml:space="preserve">Maria Ballester Davis Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Symposium on Microbial Ecology - ISME16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Symposium INRA ROWETT sur le microbiome du tube digestif. Microflore intestinale : amie ou ennemie ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792973v1</w:t>
+                <w:t xml:space="preserve">hal-02797803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des effets de la lignée de l'animal et de celle de la mère adoptive sur sa croissance et son efficacité alimentaire selon le niveau de sélection pour la consommation résiduelle</w:t>
+                <w:t xml:space="preserve">Intérêt et limites de l'ajout de fèces dures dans le nid sur la santé des lapereaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien J. Ruesche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+                <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Balmisse Balmisse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Benitez</w:t>
+                <w:t xml:space="preserve">Anne Yvonne Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zwingelstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Le Mans, France. 264 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743632v1</w:t>
+                <w:t xml:space="preserve">hal-02740152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt et limites de l'ajout de fèces dures dans le nid sur la santé des lapereaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Davi Savietto</w:t>
+                <w:t xml:space="preserve">Etat des lieux de l'antibiorésistance en élevage cunicole français et application du concept d'exclusion compétitive pour limiter la transmission d'un microbiote maternal antibiorésistant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dupouy-Guiraute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Yvonne Prigent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+                <w:t xml:space="preserve">Susanna Siviglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Zwingelstein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Combes</w:t>
+                <w:t xml:space="preserve">Nathalie Arpaillange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Gabinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Le Mans, France. 264 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740152v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat des lieux de l'antibiorésistance en élevage cunicole français et application du concept d'exclusion compétitive pour limiter la transmission d'un microbiote maternal antibiorésistant</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude des effets de la lignée de l'animal et de celle de la mère adoptive sur sa croissance et son efficacité alimentaire selon le niveau de sélection pour la consommation résiduelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanna Siviglia</w:t>
+                <w:t xml:space="preserve">Julien J. Ruesche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Drouilhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Arpaillange</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Gabinaud</w:t>
+                <w:t xml:space="preserve">Elodie Balmisse Balmisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Benitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Le Mans, France. 264 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744277v1</w:t>
+                <w:t xml:space="preserve">hal-02743632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistome of pig and rabbit gut microbiota using high-troughput sequencing and qPCR approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dupouy-Guiraute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Gabinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4787,260 +4787,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacité d'ingestion d'aliment sec par le lapereau au nid: interaction avec l'ingestion de fèces dures maternelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Impact de la restriction et de l'hygiène de logement sur le microbiote du porc en croissance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Knudsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journées de la Recherche Cunicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Le Mans, France</w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132763v1</w:t>
+                <w:t xml:space="preserve">hal-01210829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la restriction et de l'hygiène de logement sur le microbiote du porc en croissance.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capacité d'ingestion d'aliment sec par le lapereau au nid: interaction avec l'ingestion de fèces dures maternelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zemb</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">15. Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210829v1</w:t>
+                <w:t xml:space="preserve">hal-01132763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of RNA-SIP by pyrosequencing to identify putative 4-n-nonylphenol degraders in activated sludge</w:t>
               </w:r>
@@ -5425,103 +5425,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiated short- and long-term impacts of a starter stimbiotic supplementation on gut health in broilers fed wheat and rye-based diets at homeostasis and under Eimeria tenella challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise I Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vahid Khaksar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Cornaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 22, pp.127-138. </w:t>
@@ -5553,429 +5553,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05212934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transplantation of the gut microbiome of fat-1 mice protects against colonic mucus layer disruption and endoplasmic reticulum stress induced by high fat diet</w:t>
+                <w:t xml:space="preserve">Effect of dietary supplementation with algae extracts on growth performance and caecal microbiota of broiler chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Bourragat</w:t>
+                <w:t xml:space="preserve">E. Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Escoula</w:t>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Bellenger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martin Beaumont</w:t>
+                <w:t xml:space="preserve">A. Bousleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19490976.2024.2356270⟩</w:t>
+              <w:t xml:space="preserve">British Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65 (4), pp.403-414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00071668.2024.2328676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04612124v1</w:t>
+                <w:t xml:space="preserve">hal-04537307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential of microbiota information to better predict efficiency traits in growing pigs fed a conventional and a high-fiber diet</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+                <w:t xml:space="preserve">The transplantation of the gut microbiome of fat-1 mice protects against colonic mucus layer disruption and endoplasmic reticulum stress induced by high fat diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Bourragat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Escoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bellenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-023-00865-4⟩</w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2024.2356270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04406063v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dietary supplementation with algae extracts on growth performance and caecal microbiota of broiler chickens</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Bousleh</w:t>
+                <w:t xml:space="preserve">The potential of microbiota information to better predict efficiency traits in growing pigs fed a conventional and a high-fiber diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanille Déru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Tiezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Carillier-Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 65 (4), pp.403-414. </w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56 (1), pp.8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00071668.2024.2328676⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12711-023-00865-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04537307v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine characterization and microbiota assessment as keys to understanding the positive effect of standardized natural citrus extract on broiler chickens</w:t>
               </w:r>
@@ -6134,64 +6134,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Labrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Rabbit Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 31 (3), pp.163-169. </w:t>
@@ -6223,1263 +6223,1263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04214840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota and stress: a loop that impacts memory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic relationships between efficiency traits and gut microbiota traits in growing pigs fed a conventional or a high fiber diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanille Déru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narjis Kraimi</w:t>
+                <w:t xml:space="preserve">Benoît Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Lormant</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Zemb</w:t>
+                <w:t xml:space="preserve">Marie-Léa de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 136, 11 p. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 100 (6), pp.skac183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2021.105594⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jas/skac183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03448777v1</w:t>
+                <w:t xml:space="preserve">hal-03671011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut microbiota and host genetics contribute to the phenotypic variation of digestive and feed efficiency traits in growing pigs fed a conventional and a high fiber diet</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoit Blanchet</w:t>
+                <w:t xml:space="preserve">Microbiability and microbiome-wide association analyses of feed efficiency and performance traits in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Aliakbari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 54 (1), pp.55. </w:t>
+              <w:t xml:space="preserve">, 2022, 54 (1), 15 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12711-022-00742-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12711-022-00717-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03749652v1</w:t>
+                <w:t xml:space="preserve">hal-03650709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic dietary exposure to a glyphosate-based herbicide results in total or partial reversibility of plasma oxidative stress, cecal microbiota abundance and short-chain fatty acid composition in broiler hens</w:t>
+                <w:t xml:space="preserve">Microbiota and stress: a loop that impacts memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Fréville</w:t>
+                <w:t xml:space="preserve">Narjis Kraimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Estienne</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marine Chahnamian</w:t>
+                <w:t xml:space="preserve">Flore Lormant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2022.974688⟩</w:t>
+              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 136, 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2021.105594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812187v1</w:t>
+                <w:t xml:space="preserve">hal-03448777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic relationships between efficiency traits and gut microbiota traits in growing pigs fed a conventional or a high fiber diet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Gut microbiota and host genetics contribute to the phenotypic variation of digestive and feed efficiency traits in growing pigs fed a conventional and a high fiber diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanille Déru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Léa de Almeida</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Tiezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Carillier-Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jas/skac183⟩</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (1), pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-022-00742-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03671011v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiability and microbiome-wide association analyses of feed efficiency and performance traits in pigs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yvon Billon</w:t>
+                <w:t xml:space="preserve">Chronic dietary exposure to a glyphosate-based herbicide results in total or partial reversibility of plasma oxidative stress, cecal microbiota abundance and short-chain fatty acid composition in broiler hens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Fréville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Estienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ramé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Chahnamian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 54 (1), 15 p. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, 19 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12711-022-00717-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2022.974688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650709v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of viromes and microbiomes from pig fecal sample reveals that phages and prophages rarely carry antibiotic resistance genes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bacterial Consumption of T4 Phages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Billaud</w:t>
+                <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Lamy-Besnier</w:t>
+                <w:t xml:space="preserve">Hoang Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lossouarn</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Moira Dion</w:t>
+                <w:t xml:space="preserve">Mathieu Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43705-021-00054-8⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (9), pp.1852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9091852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03299373v1</w:t>
+                <w:t xml:space="preserve">hal-03386267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial Consumption of T4 Phages</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Almeida</w:t>
+                <w:t xml:space="preserve">The fecal microbiota of piglets during weaning transition and its association with piglet growth across various farm environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Luise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Le Sciellour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Resmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9091852⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (4), pp.e0250655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0250655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03386267v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fecal microbiota of piglets during weaning transition and its association with piglet growth across various farm environments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charlène Clement</w:t>
+                <w:t xml:space="preserve">Genetic relationships between feed efficiency and gut microbiome in pig lines selected for residual feed intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Aliakbari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0250655⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbg.12539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03211099v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic relationships between feed efficiency and gut microbiome in pig lines selected for residual feed intake</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Ahn</w:t>
+                <w:t xml:space="preserve">Analysis of viromes and microbiomes from pig fecal sample reveals that phages and prophages rarely carry antibiotic resistance genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lamy-Besnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lossouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Moncaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moira Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1-17. </w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (55), </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jbg.12539⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43705-021-00054-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153495v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut Microbiota-Derived Metabolite Signature in Suckling and Weaned Piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7563,844 +7563,844 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03087209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early inoculation of microbial suspension in suckling piglets affects the transmission of maternal microbiota and the associated antibiotic resistance genes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Absolute quantitation of microbes using 16S rRNA gene metabarcoding: A rapid normalization of relative abundances by quantitative PCR targeting a 16S rRNA gene spike‐in standard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Arpaillange</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+                <w:t xml:space="preserve">Marie‐léa de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Gabinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (10), pp.1576. </w:t>
+              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (3), Non paginé. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8101576⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mbo3.977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03106275v1</w:t>
+                <w:t xml:space="preserve">hal-02625681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardized Natural Citrus Extract dietary supplementation influences sows’ microbiota, welfare, and preweaning piglets’ performances in commercial rearing conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transient effect of single or repeated acute deoxynivalenol and zearalenone dietary challenge on fecal microbiota composition in female finishing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Le Sciellour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aira Maye Serviento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/tas/txaa059⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (11), pp.2277-2287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731120001299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02869537v1</w:t>
+                <w:t xml:space="preserve">hal-02929238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut microbiota derived metabolites contribute to intestinal barrier maturation at the suckling-to-weaning transition</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christelle Knudsen</w:t>
+                <w:t xml:space="preserve">Early inoculation of microbial suspension in suckling piglets affects the transmission of maternal microbiota and the associated antibiotic resistance genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dupouy-Guiraute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arpaillange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19490976.2020.1747335⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (10), pp.1576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8101576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02564848v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota Changes Due to Grape Seed Extract Diet Improved Intestinal Homeostasis and Decreased Fatness in Parental Broiler Hens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alex Cheok</w:t>
+                <w:t xml:space="preserve">Standardized Natural Citrus Extract dietary supplementation influences sows’ microbiota, welfare, and preweaning piglets’ performances in commercial rearing conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sekhou Cisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Amine Benarbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Gabinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8081141⟩</w:t>
+              <w:t xml:space="preserve">Translational Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (2), pp.1278-1289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/tas/txaa059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929228v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute quantitation of microbes using 16S rRNA gene metabarcoding: A rapid normalization of relative abundances by quantitative PCR targeting a 16S rRNA gene spike‐in standard</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Gabinaud</w:t>
+                <w:t xml:space="preserve">Gut microbiota derived metabolites contribute to intestinal barrier maturation at the suckling-to-weaning transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Paes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Mussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Knudsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mbo3.977⟩</w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (5), pp.1268-1286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2020.1747335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625681v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient effect of single or repeated acute deoxynivalenol and zearalenone dietary challenge on fecal microbiota composition in female finishing pigs</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microbiota Changes Due to Grape Seed Extract Diet Improved Intestinal Homeostasis and Decreased Fatness in Parental Broiler Hens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Grandhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Douard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rodríguez-Mateos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifan Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Cheok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14 (11), pp.2277-2287. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (8), pp.1141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731120001299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8081141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929238v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal analysis of the microbiota composition and enterotypes of pigs from post-weaning to finishing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Le Sciellour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8460,90 +8460,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of chronic and acute heat challenges on fecal microbiota composition, production, and thermoregulation traits in growing pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Le Sciellour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hochu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8728,90 +8728,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of the Ability of Complex Microbial Communities to Exclude Microbes Carrying Antibiotic Resistance Genes in Rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dupouy-Guiraute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Siviglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Arpaillange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8862,51 +8862,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of gut microbiota transfer on emotional reactivity in Japanese quails (Coturnix japonica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjis Kraimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9013,51 +9013,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating direct genetic and maternal effects affecting rabbit growth and feed efficiency with a factorial design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9128,481 +9128,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dietary fiber content on nutrient digestibility and fecal microbiota composition in growing-finishing pigs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Le Sciellour</w:t>
+                <w:t xml:space="preserve">Corrigendum : Fecal microbial composition associated with variation in feed efficiency in pigs depends on diet and sex (vol 96, pg 1405, 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisanne M. G. Verschuren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario P. L. Calus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Labussière</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alfons J. M. Jansman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob Bergsma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egbert F. Knol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0206159⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 96 (9), pp.4013-4013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/sky268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628766v1</w:t>
+                <w:t xml:space="preserve">hal-02618485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fecal microbial composition associated with variation in feed efficiency in pigs depends on diet and sex1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisanne M.G. Verschuren</w:t>
+                <w:t xml:space="preserve">Effect of dietary fiber content on nutrient digestibility and fecal microbiota composition in growing-finishing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Le Sciellour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario P.L. Calus</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etienne Labussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jas/sky060;⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (10), pp.e0206159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0206159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626161v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum : Fecal microbial composition associated with variation in feed efficiency in pigs depends on diet and sex (vol 96, pg 1405, 2018)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mario P. L. Calus</w:t>
+                <w:t xml:space="preserve">Fecal microbial composition associated with variation in feed efficiency in pigs depends on diet and sex1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisanne M.G. Verschuren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario P.L. Calus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfons J. M. Jansman</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Alfons J M Jansman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob Bergsma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egbert F. Knol</w:t>
+                <w:t xml:space="preserve">Egbert F Knol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 96 (9), pp.4013-4013. </w:t>
+              <w:t xml:space="preserve">, 2018, 96 (4), pp.1405-1418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jas/sky268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jas/sky060;⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618485v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of feed restriction and housing hygiene conditions on specific and inflammatory immune response, the cecal bacterial community and the survival of young rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Julian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hauteclaire Furbeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9653,103 +9653,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct and correlated responses to selection in two lines of rabbits selected for feed efficiency under ad libitum and restricted feeding: I. Production traits and gut microbiota characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Drouilhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Molette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 94 (1), pp.38-48. </w:t>
@@ -9800,77 +9800,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of feed restriction on health, digestion and faecal microbiota of growing pigs housed in good or poor hygiene conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10699,532 +10699,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a transient perturbation on marine bacterial communities with contrasting history</w:t>
+                <w:t xml:space="preserve">Reactive iron barriers: a niche enabling microbial dehalorespiration of 1,2-dichloroethane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lebaron</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Low</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Manefield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2010.04706.x⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 88 (1), pp.319-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-010-2740-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657532v1</w:t>
+                <w:t xml:space="preserve">hal-02662268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive iron barriers: a niche enabling microbial dehalorespiration of 1,2-dichloroethane</w:t>
+                <w:t xml:space="preserve">Effect of a transient perturbation on marine bacterial communities with contrasting history</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mike Manefield</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bourrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lebaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-010-2740-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 109 (3), pp.751-762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2010.04706.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02662268v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major differences of bacterial diversity and activity inside and outside of a natural iron-fertilized phytoplankton bloom in the Southern Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient method to isolate and purify viruses of bacteria from marine environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nyree West</w:t>
+                <w:t xml:space="preserve">L. Urios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Obernosterer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lebaron</w:t>
+                <w:t xml:space="preserve">C. Coetsier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lebaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2007.01497.x⟩</w:t>
+              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (1), pp.41-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1472-765X.2008.02381.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929344v1</w:t>
+                <w:t xml:space="preserve">hal-02661718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient method to isolate and purify viruses of bacteria from marine environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Major differences of bacterial diversity and activity inside and outside of a natural iron-fertilized phytoplankton bloom in the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nyree West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Obernosterer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Lebaron</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lebaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (3), pp.738-756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2007.01497.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1472-765X.2008.02381.x⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661718v1</w:t>
+                <w:t xml:space="preserve">hal-02929344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of neutral biodiversity</w:t>
               </w:r>
@@ -11740,90 +11740,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viromes and microbiomes from pig fecal samples: phages and prophages are not vectors of antibiotic resistance genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lamy-Besnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Moncaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moira B. Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11865,103 +11865,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence d'une alimentation avec une teneur accrue en fibres sur le microbiote intestinal du porc en croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanille Déru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Carillier-Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Online, France. </w:t>
@@ -11997,200 +11997,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute challenge with a DON contaminated diet induce transient changes on microbiota composition in finishing pigs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Can we predict feed efficiency using fecal microbiota information?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Le Sciellour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zemb</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 ASAS-CSAS Annual Meeting and Trade Show</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Austin, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASAS - American Society of Animal Science</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Journal of Animal Science, E-Suppl., 2019, Journal of Animal Science. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jas/skz258.936⟩</w:t>
+              <w:t xml:space="preserve">, Journal of Animal Science, 97 (E-Suppl.), 2019, Journal of Animal Science. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/skz258.937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02265515v1</w:t>
+                <w:t xml:space="preserve">hal-02265516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations in incubation and postnatal environments affect the microbiota composition of fast-growing male chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Schouler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12209,502 +12222,489 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combined Meeting of the Incubation and Fertility Research Group (IFRG/WPSA Working Group 6) and 7th Combined Workshop on "Fundamental Physiology and Perinatal Development in Poultry (WPSA Working Group 12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Tours, France. 2 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we predict feed efficiency using fecal microbiota information?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Acute challenge with a DON contaminated diet induce transient changes on microbiota composition in finishing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Le Sciellour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dejean</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renaudeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Zemb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 ASAS-CSAS Annual Meeting and Trade Show</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Austin, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASAS - American Society of Animal Science</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Journal of Animal Science, 97 (E-Suppl.), 2019, Journal of Animal Science. </w:t>
+              <w:t xml:space="preserve">, Journal of Animal Science, E-Suppl., 2019, Journal of Animal Science. </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jas/skz258.937⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jas/skz258.936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265516v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of successive fibre diets on nutrient digestibility and faecal microbiota composition in pigs</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microrabbits : a factorial design to evaluate genetic and maternal effects on growth and feed efficiency in a line selected for residual feed intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruesche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Balmisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Benitez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Association of Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 24, 2018, Book of Abstracts of the 69th Annual Meeting of the European Federation of Animal Science</w:t>
+              <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massey University</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1130 p., 2018, Proceedings of the 11th World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736606v1</w:t>
+                <w:t xml:space="preserve">hal-02736498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microrabbits : a factorial design to evaluate genetic and maternal effects on growth and feed efficiency in a line selected for residual feed intake</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of successive fibre diets on nutrient digestibility and faecal microbiota composition in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Le Sciellour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Labussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Association of Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 24, 2018, Book of Abstracts of the 69th Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massey University</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02736498v1</w:t>
+                <w:t xml:space="preserve">hal-02736606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of heat stress on faecal microbiota composition in swine: preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Le Sciellour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hochu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12867,64 +12867,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification du rôle du microbiote dans l'efficacité alimentaire de lapins sélectionnés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien J. Ruesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Drouilhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13005,51 +13005,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microrabits : a factorial design to evaluate genetic and maternal effects on growth and feed efficiency in a line selected for residual feed intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13169,51 +13169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Gestion intégrée de la Santé des Animaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, La Chapelle sur Erdre, France. , 2016</w:t>
@@ -13287,51 +13287,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fecal microbiota of piglets is influenced by the farming environment and is associated with piglet robustness at weaning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Luise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Le Sciellour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13739,51 +13739,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="843648B0"/>
+    <w:nsid w:val="BBD1FCB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13970,51 +13970,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-zemb" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3900-5522" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12565667X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05322317v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Jouaron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Page" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bannelier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572415481185847E12" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795894v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Garreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Graverand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aymard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646246v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Renevey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Helies" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572370921303193E12)" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646187v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188545v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teissier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Legoueix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775492v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise I. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Khaksar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cornaille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03945907v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille D&#233;ru" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franscesco Tiezzi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carillier-Jacquin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Blanchet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746096v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Aliakbari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bouquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03967150v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cazals" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144164v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03979873v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Piles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llibertat Tusell" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Velasco-Galilea" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drouilhet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412960v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M.G. Verschuren" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jansman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Hedemann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03979467v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruesche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412940v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aira Maye Serviento" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castex" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360125v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tiezzi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102044v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisanne M. G. Verschuren" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.M. Jansman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Bergsma" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. L. Calus" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479991v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Sciellour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142721v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Giorgi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162848v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barilly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Ahn" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479992v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Luise" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789084v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Clement" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738445v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Velasco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738441v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kra&#239;mi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rabot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velge" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737347v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courouss&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734898v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario P. L. Calus" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bergsma" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.F. Knol" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01529811v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadou Boubacar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubuc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Grenier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moutier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603194v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaudriault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Heuillard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738182v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Benitez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741291v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744316v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Massip" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauteclaire Furbeyre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799866v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gabinaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupouy-Guiraute" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo Caldas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797803v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ghozlane" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Almeida" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ballester Davis Ballester" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792973v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boucher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743632v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Ruesche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse Balmisse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740152v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Yvonne Prigent" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zwingelstein" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744277v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Siviglia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arpaillange" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536555v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132763v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210829v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809518v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Guitierrez-Zammora" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lee" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chong" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754414v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe J. P. Delgenes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebaron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998526v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2025.2465350" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212934v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise I Bussi&#232;re" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aninu.2025.03.013" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612124v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bourragat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Escoula" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bellenger" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2356270" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04406063v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00865-4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537307v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coudert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bousleh" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2024.2328676" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04073400v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekhou Cisse" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bahut" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Marais" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chicoteau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skad069" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214840v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2023.18215" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448777v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kraimi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lormant" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2021.105594" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749652v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00742-6" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812187v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fr&#233;ville" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chahnamian" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.974688" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671011v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blanchet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-L&#233;a de Almeida" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac183" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03650709v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00717-7" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03299373v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Billaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lamy-Besnier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lossouarn" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Moncaut" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira Dion" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-021-00054-8" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03386267v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Ngo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Almeida" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9091852" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211099v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0250655" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153495v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12539" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03087209v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bertide" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00745" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106275v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet&#8208;m&#233;lou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8101576" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02869537v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amine Benarbia" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Burel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Friedrich" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/tas/txaa059" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02564848v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Paes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Mussard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1747335" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929228v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Grandhaye" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Douard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rodr&#237;guez-Mateos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Xu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Cheok" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8081141" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625681v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;l&#233;a de Almeida" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.977" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929238v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120001299" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463365v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms7120622" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265514v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hochu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz222" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619118v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Low" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyan Zhao" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Rogers" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Lee" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiz055" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619189v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Siviglia" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01503" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629417v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Dupont" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.202879" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627125v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12380" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628766v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0206159" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626161v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisanne M.G. Verschuren" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario P.L. Calus" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons J M Jansman" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egbert F Knol" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/sky060;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618485v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons J. M. Jansman" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egbert F. Knol" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/sky268" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605508v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Julian" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Martin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002007" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635066v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molette" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2015-9402" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210641v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001608" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119801v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manefield" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thomas" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2013.02.007" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQNV780G-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651477v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Nai" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gutierrez-Zamora" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Powell" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-012-6268-0" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649918v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Coupland" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652103v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wadud" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michaelsen" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gallacher" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parcsi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2012.723802" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650926v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Koenig" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Michaelsen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02656.x" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KRM6PVBS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643802v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Gutierrez-Zamora" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Manefield" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-011-9877-9" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/96491AAFF818F102F3449C38E71FC6163BC41460/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657532v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. West" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourrain" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2010.04706.x" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662268v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-010-2740-y" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FG77G52K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929344v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyree West" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Obernosterer" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2007.01497.x" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NSN7LQJ7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661718v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Urios" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coetsier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebaron" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2008.02381.x" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659613v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Vanpeteghem" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Haegeman" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2008.01.002" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BMCMWX2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662847v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2007.01882.x" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MK90JGQP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000437v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Loisel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Harmand" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lobry" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2005.00950.x" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WFPGRF0Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05148424v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305322v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira B. Dion" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155453v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265515v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eventscribe.com/2019/ASASAnnual/PosterTitles.asp?pfp=PosterTitles" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz258.936" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737902v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265516v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz258.937" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736606v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736498v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736734v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2018.org" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608261v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Parois" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744030v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602358v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605528v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790062v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605701v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dore" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Monnet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne de Paepe" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824480v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-zemb" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3900-5522" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12565667X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05322317v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Jouaron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Page" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bannelier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572415481185847E12" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795894v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Garreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Graverand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aymard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646187v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646246v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Renevey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Helies" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572370921303193E12)" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188545v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teissier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Legoueix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03967150v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cazals" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Aliakbari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144164v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise I. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Khaksar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cornaille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746096v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille D&#233;ru" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carillier-Jacquin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bouquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03945907v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franscesco Tiezzi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Blanchet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775492v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412960v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M.G. Verschuren" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jansman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Hedemann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03979467v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruesche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03979873v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Piles" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llibertat Tusell" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Velasco-Galilea" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drouilhet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412940v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aira Maye Serviento" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castex" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360125v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tiezzi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479991v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Sciellour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142721v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Giorgi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102044v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisanne M. G. Verschuren" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.M. Jansman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Bergsma" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. L. Calus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162848v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barilly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Ahn" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479992v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Luise" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789084v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Clement" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738445v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Velasco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738441v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kra&#239;mi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rabot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velge" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737347v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courouss&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01529811v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadou Boubacar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubuc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Grenier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moutier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734898v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario P. L. Calus" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bergsma" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.F. Knol" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603194v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaudriault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Heuillard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738182v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Benitez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792973v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo Caldas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ghozlane" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Almeida" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boucher" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741291v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744316v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Massip" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauteclaire Furbeyre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799866v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gabinaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupouy-Guiraute" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797803v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ballester Davis Ballester" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740152v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Yvonne Prigent" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zwingelstein" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744277v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Siviglia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arpaillange" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743632v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Ruesche" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse Balmisse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536555v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210829v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132763v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809518v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Guitierrez-Zammora" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lee" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chong" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754414v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe J. P. Delgenes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebaron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998526v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2025.2465350" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212934v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise I Bussi&#232;re" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aninu.2025.03.013" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537307v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coudert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bousleh" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2024.2328676" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612124v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bourragat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Escoula" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bellenger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2356270" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04406063v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00865-4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04073400v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekhou Cisse" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bahut" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Marais" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chicoteau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skad069" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214840v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2023.18215" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671011v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blanchet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-L&#233;a de Almeida" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac183" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03650709v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00717-7" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448777v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kraimi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lormant" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2021.105594" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749652v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00742-6" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812187v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fr&#233;ville" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chahnamian" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.974688" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03386267v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Ngo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Almeida" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9091852" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211099v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0250655" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153495v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12539" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03299373v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Billaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lamy-Besnier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lossouarn" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Moncaut" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira Dion" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-021-00054-8" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03087209v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bertide" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00745" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625681v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;l&#233;a de Almeida" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.977" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929238v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120001299" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106275v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet&#8208;m&#233;lou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8101576" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02869537v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amine Benarbia" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Burel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Friedrich" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/tas/txaa059" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02564848v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Paes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Mussard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1747335" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929228v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Grandhaye" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Douard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rodr&#237;guez-Mateos" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Xu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Cheok" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8081141" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463365v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms7120622" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265514v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hochu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz222" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619118v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Low" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyan Zhao" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Rogers" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Lee" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiz055" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619189v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Siviglia" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01503" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629417v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Dupont" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.202879" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627125v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12380" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618485v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons J. M. Jansman" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egbert F. Knol" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/sky268" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628766v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0206159" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626161v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisanne M.G. Verschuren" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario P.L. Calus" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons J M Jansman" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egbert F Knol" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/sky060;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605508v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Julian" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Martin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002007" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635066v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molette" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2015-9402" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210641v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001608" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119801v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manefield" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thomas" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2013.02.007" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQNV780G-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651477v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Nai" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gutierrez-Zamora" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Powell" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-012-6268-0" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649918v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Coupland" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652103v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wadud" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michaelsen" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gallacher" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parcsi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2012.723802" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650926v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Koenig" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Michaelsen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02656.x" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KRM6PVBS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643802v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Gutierrez-Zamora" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Manefield" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-011-9877-9" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/96491AAFF818F102F3449C38E71FC6163BC41460/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662268v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-010-2740-y" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FG77G52K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657532v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. West" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourrain" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2010.04706.x" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661718v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Urios" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coetsier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebaron" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2008.02381.x" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929344v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyree West" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Obernosterer" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2007.01497.x" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NSN7LQJ7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659613v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Vanpeteghem" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Haegeman" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2008.01.002" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BMCMWX2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662847v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2007.01882.x" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MK90JGQP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000437v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Loisel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Harmand" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lobry" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2005.00950.x" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WFPGRF0Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05148424v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305322v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira B. Dion" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155453v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265516v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eventscribe.com/2019/ASASAnnual/PosterTitles.asp?pfp=PosterTitles" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz258.937" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737902v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265515v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz258.936" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736498v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736606v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736734v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2018.org" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608261v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Parois" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744030v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602358v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605528v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790062v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605701v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dore" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Monnet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne de Paepe" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824480v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>