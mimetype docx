--- v0 (2026-03-24)
+++ v1 (2026-04-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Zendra </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches pour le renforcement d'une IA embarquée face aux attaques perturbant le federated learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressi 2025 - Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lanniron, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Options Matter: Documenting and Fixing Non-Reproducible Builds in Highly-Configurable Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Aaron Randrianaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Eddine Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSR 2024 - 21th International Conference on Mining Software Repository</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Lisbon, Portugal. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441579v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Call for Removing Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lesoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Aaron Randrianaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhevahire Tërnava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VaMoS 2023 - 17th International Working Conference on Variability Modelling of Software-Intensive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Odense, Denmark. pp.3, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3571788.3571801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TeamPlay Project: Analysing and Optimising Time, Energy, and Security for Cyber-Physical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emad Ebeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Eder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiko Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2023 - Design, Automation and Test in Europe Conference (MPP - Multi-Partner Projects Track )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Antwerp, Belgium. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Incremental Build of Software Configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Aaron Randrianaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Eddine Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSE-NIER 2022 - 44th International Conference on Software Engineering -- New Ideas and Emerging Results</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Pittsburgh, PA, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3510455.3512792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automatic ladderisation: improving code security through rewriting and dependent types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Barwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Richmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEPM 2022 - ACM SIGPLAN International Workshop on Partial Evaluation and Program Manipulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Philadelphia PA, United States. pp.14-27, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3498886.3502202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SE-PAC: A Self-Evolving PAcker Classifier against rapid packers evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamine Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassius Puodzius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODASPY '21 - 11th ACM Conference on Data and Application Security and Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtual Event, United States. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3422337.3447848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate and Robust Malware Analysis through Similarity of External Calls Dependency Graphs (ECDG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassius Puodzius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamine Noureddine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARES 2021 - The 16th International Conference on Availability, Reliability and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtual, Austria. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3465481.3470115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type-Driven Verification of Non-functional Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam D Barwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPDP 2019 - 21st International Symposium on Principles and Practice of Declarative Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Porto, Portugal. pp.1-15, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3354166.3354171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MASSE: Modular Automated Syntactic Signature Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Déchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI 2019 - Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Erquy, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Checking the IKEv2 Protocol Using Spin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Ninet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Traonouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PST 2019 - 17th International Conference on Privacy, Security and Trust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Fredericton, Canada. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062292v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Deviation Attack: A Novel Denial-of-Service Attack Against IKEv2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Ninet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Traonouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TrustCom 2019 - 18th IEEE International Conference on Trust, Security and Privacy in Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Rotorua, New Zealand. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980276v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Cooja for WSN Simulations: Some New Uses and Limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2016 — NextMote workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Feb 2016, Graz, Austria. pp.319‒324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240986v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIOT OS Paves the Way for Implementation of High-Performance MAC Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SENSORNETS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC; ESEO Angers, Feb 2015, Angers, France. pp.5-14, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005237600050014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-People: an Open Platform for Estimation and Optimizations of energy consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Belleudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Architectures for Signal and Image Processing Conference (DASIP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Karlsruhe, Germany. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17752-1_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-People: Open Power and Energy Optimization PLatform and Estimator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Belleudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Bilavarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSD 2012 - 15th Euromicro Conference on Digital System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Çeşme, Izmir, Turkey. pp.668-675, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2012.98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Paradigm DSML for Quantitative Analysis of Embedded System Architecture Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 15th International Conference on Model Driven Engineering Languages &amp; Systems - MODELS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QAML: a multi-paradigm DSML for quantitative analysis of embedded system architecture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th International Workshop on Multi-Paradigm Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Innsbruck, Austria. pp.37-42, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2508443.2508450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open power and energy optimization platform and estimator (open-people)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Belleudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Power and Timing Modeling, Optimization and Simulation (PATMOS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tracing Technique using Dynamic Bytecode Instrumentation of Java Applications and Libraries at Basic Block Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caserta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th workshop on Implementation, Compilation, Optimization of Object-Oriented Languages, Programs and Systems 2011 (ICOOOLPS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ian Rogers, Jul 2011, Lancaster, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00613720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-People: Open-Power and Energy Optimization Platform and Estimator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Belleudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bilavarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum SAME 2011 - Sophia Antipolis Microelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Power and Energy Optimization Platform and Estimator (Open-People) ANR Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Belleudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2011 - Design, Automation &amp; Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards reducing preemptions to save energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Maxim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Cucu-Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 5th Junior Researcher Workshop on Real-Time Computing (JRWRTC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Hierarchical Edge Bundles to Visualize Relations in a Software City Metaphor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caserta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bodénès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Workshop on Visualizing Software for Understanding and Analysis (VISSOFT 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Williamsburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00613725v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tabu Search Heuristic for Scratch-Pad Memory Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Idrissi Aouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSET 2010 - International Conference on Software Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WASET - World Academy of Science, Engineering and Technology, Apr 2010, Rome, Italy. pp.386-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00491191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential and Distributed SA-Type Algorithms for Energy Optimization in Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Idrissi Aouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-CiSE 2010 (International Conference on Computational Intelligence and Software Engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00541375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Heuristics for Optimizing Energy Consumption in Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Idrissi Aouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCIS 2010 - 25th International Symposium on Computer and Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Londres, United Kingdom. pp.409 - 414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00524320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential and Distributed Hybrid GA-SA Algorithms for Energy Optimization in Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Idrissi Aouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the IADIS International Conference Applied Computing 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Timisoara, Romania. pp.167-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00524974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Heuristics for Reducing Memory Energy Consumption in Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Idrissi Aouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSOFT 2010 - 5th International Conference on Software Engineering and Data Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Athens, Greece. pp.394-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00516396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of Energy Consumption in Embedded Systems: A Hybrid Evolutionary Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Idrissi Aouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META'10 - 3rd International Conference on Metaheuristics and Nature Inspired Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Djerba, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00524975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework to experiment optimizations for real-time and embedded software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haluk Ozaktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Ponroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rochange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Embedded Real Time Software and Systems (ERTS2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Scratch-Pad Memory Management Techniques for low-power and -energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Idrissi Aouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ECOOP Workshop on Implementation, Compilation, Optimization of Object-Oriented Languages, Programs and Systems (ICOOOLPS'2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECOOP, Jul 2007, Berlin, Germany. pp.31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00170210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory and compiler optimizations for low-power and -energy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ECOOP Workshop on Implementation, Compilation, Optimization of Object-Oriented Languages, Programs and Systems (ICOOOLPS'2006).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Nantes, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00104146v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic inheritance: a powerful mechanism for operating system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sonntag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th ECOOP Workshop on Object-Orientation and Operating Systems - ECOOP-OOOSWS'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Malaga, Espagne, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress-testing Control Structures for Dynamic Dispatch in Java</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Driesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Java Virtual Machine Research and Technology Symposium (JVM'2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Usenix - The Advanced Computing Systems Association, Aug 2002, San Francisco, CA, USA, pp.105-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un usage plus sûr de l'aliasing avec Eiffel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque Langages et Modèles à Objets - LMO'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Mont Saint-Hilaire, Québec, Canada, pp.183--194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding external iterators to an existing Eiffel class library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32th conference on Technology of Object-Oriented Languages &amp; Systems - TOOLS Pacific'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Melbourne, Australia, pp.188 - 199, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOOLS.1999.809425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizations of Eiffel programs: SmallEiffel, The GNU Eiffel Compiler.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th conference on Technology of Object-Oriented Languages &amp; Systems - TOOLS Europe 29'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Nancy, France, pp.341 - 350, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOOLS.1999.779065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards safer aliasing with the Eiffel language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercontinental Workshop on Aliasing in Object-Oriented Systems IWAOOS'99 - ECOOP'99 workshop reader</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Lisbonne, Portugal, pp.153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compiler Support to Customize the Mark & Sweep Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGPLAN International Symposium on Memory Management - ISMM'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Special Interest Group on Programming Languages (SIGPLAN), 1998, Vancouver, British Columbia, Canada, pp.154--165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Dynamic Dispatch without Virtual Function Tables. The SmallEiffel Compiler.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual ACM SIGPLAN Conference on Object-Oriented Programming Systems, Languages and Applications (OOPSLA'97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGPLAN, Oct 1997, Atlanta, United States. pp.125--141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type Inference for Late Binding. The SmallEiffel Compiler.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Modular Languages Conference (JMLC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Lintz, Austria. pp.67--81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00563353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId118"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Zendra </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches pour le renforcement d'une IA embarquée face aux attaques perturbant le federated learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressi 2025 - Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lanniron, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Options Matter: Documenting and Fixing Non-Reproducible Builds in Highly-Configurable Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Aaron Randrianaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Eddine Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSR 2024 - 21th International Conference on Mining Software Repository</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Lisbon, Portugal. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441579v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Call for Removing Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lesoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Aaron Randrianaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhevahire Tërnava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VaMoS 2023 - 17th International Working Conference on Variability Modelling of Software-Intensive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Odense, Denmark. pp.3, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3571788.3571801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TeamPlay Project: Analysing and Optimising Time, Energy, and Security for Cyber-Physical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emad Ebeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Eder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiko Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2023 - Design, Automation and Test in Europe Conference (MPP - Multi-Partner Projects Track )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Antwerp, Belgium. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Incremental Build of Software Configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Aaron Randrianaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Eddine Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSE-NIER 2022 - 44th International Conference on Software Engineering -- New Ideas and Emerging Results</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Pittsburgh, PA, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3510455.3512792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automatic ladderisation: improving code security through rewriting and dependent types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Barwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Richmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEPM 2022 - ACM SIGPLAN International Workshop on Partial Evaluation and Program Manipulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Philadelphia PA, United States. pp.14-27, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3498886.3502202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate and Robust Malware Analysis through Similarity of External Calls Dependency Graphs (ECDG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassius Puodzius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamine Noureddine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARES 2021 - The 16th International Conference on Availability, Reliability and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtual, Austria. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3465481.3470115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SE-PAC: A Self-Evolving PAcker Classifier against rapid packers evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamine Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassius Puodzius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODASPY '21 - 11th ACM Conference on Data and Application Security and Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtual Event, United States. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3422337.3447848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MASSE: Modular Automated Syntactic Signature Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Déchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI 2019 - Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Erquy, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type-Driven Verification of Non-functional Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam D Barwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPDP 2019 - 21st International Symposium on Principles and Practice of Declarative Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Porto, Portugal. pp.1-15, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3354166.3354171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Checking the IKEv2 Protocol Using Spin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Ninet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Traonouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PST 2019 - 17th International Conference on Privacy, Security and Trust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Fredericton, Canada. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062292v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Deviation Attack: A Novel Denial-of-Service Attack Against IKEv2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Ninet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Traonouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TrustCom 2019 - 18th IEEE International Conference on Trust, Security and Privacy in Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Rotorua, New Zealand. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980276v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Cooja for WSN Simulations: Some New Uses and Limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2016 — NextMote workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Feb 2016, Graz, Austria. pp.319‒324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240986v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIOT OS Paves the Way for Implementation of High-Performance MAC Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SENSORNETS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC; ESEO Angers, Feb 2015, Angers, France. pp.5-14, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005237600050014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-People: an Open Platform for Estimation and Optimizations of energy consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Belleudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Architectures for Signal and Image Processing Conference (DASIP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Karlsruhe, Germany. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17752-1_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-People: Open Power and Energy Optimization PLatform and Estimator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Belleudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Bilavarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSD 2012 - 15th Euromicro Conference on Digital System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Çeşme, Izmir, Turkey. pp.668-675, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2012.98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Paradigm DSML for Quantitative Analysis of Embedded System Architecture Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 15th International Conference on Model Driven Engineering Languages &amp; Systems - MODELS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QAML: a multi-paradigm DSML for quantitative analysis of embedded system architecture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th International Workshop on Multi-Paradigm Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Innsbruck, Austria. pp.37-42, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2508443.2508450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-People: Open-Power and Energy Optimization Platform and Estimator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Belleudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bilavarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum SAME 2011 - Sophia Antipolis Microelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open power and energy optimization platform and estimator (open-people)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Belleudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Power and Timing Modeling, Optimization and Simulation (PATMOS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tracing Technique using Dynamic Bytecode Instrumentation of Java Applications and Libraries at Basic Block Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caserta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th workshop on Implementation, Compilation, Optimization of Object-Oriented Languages, Programs and Systems 2011 (ICOOOLPS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ian Rogers, Jul 2011, Lancaster, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00613720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Power and Energy Optimization Platform and Estimator (Open-People) ANR Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Belleudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2011 - Design, Automation &amp; Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards reducing preemptions to save energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Maxim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Cucu-Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 5th Junior Researcher Workshop on Real-Time Computing (JRWRTC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Hierarchical Edge Bundles to Visualize Relations in a Software City Metaphor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caserta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bodénès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Workshop on Visualizing Software for Understanding and Analysis (VISSOFT 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Williamsburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00613725v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Heuristics for Optimizing Energy Consumption in Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Idrissi Aouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCIS 2010 - 25th International Symposium on Computer and Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Londres, United Kingdom. pp.409 - 414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00524320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tabu Search Heuristic for Scratch-Pad Memory Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Idrissi Aouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSET 2010 - International Conference on Software Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WASET - World Academy of Science, Engineering and Technology, Apr 2010, Rome, Italy. pp.386-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00491191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential and Distributed SA-Type Algorithms for Energy Optimization in Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Idrissi Aouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-CiSE 2010 (International Conference on Computational Intelligence and Software Engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00541375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential and Distributed Hybrid GA-SA Algorithms for Energy Optimization in Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Idrissi Aouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the IADIS International Conference Applied Computing 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Timisoara, Romania. pp.167-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00524974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Heuristics for Reducing Memory Energy Consumption in Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Idrissi Aouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSOFT 2010 - 5th International Conference on Software Engineering and Data Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Athens, Greece. pp.394-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00516396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of Energy Consumption in Embedded Systems: A Hybrid Evolutionary Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Idrissi Aouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META'10 - 3rd International Conference on Metaheuristics and Nature Inspired Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Djerba, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00524975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework to experiment optimizations for real-time and embedded software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haluk Ozaktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Ponroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rochange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Embedded Real Time Software and Systems (ERTS2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Scratch-Pad Memory Management Techniques for low-power and -energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Idrissi Aouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ECOOP Workshop on Implementation, Compilation, Optimization of Object-Oriented Languages, Programs and Systems (ICOOOLPS'2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECOOP, Jul 2007, Berlin, Germany. pp.31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00170210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory and compiler optimizations for low-power and -energy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ECOOP Workshop on Implementation, Compilation, Optimization of Object-Oriented Languages, Programs and Systems (ICOOOLPS'2006).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Nantes, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00104146v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic inheritance: a powerful mechanism for operating system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sonntag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th ECOOP Workshop on Object-Orientation and Operating Systems - ECOOP-OOOSWS'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Malaga, Espagne, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress-testing Control Structures for Dynamic Dispatch in Java</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Driesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Java Virtual Machine Research and Technology Symposium (JVM'2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Usenix - The Advanced Computing Systems Association, Aug 2002, San Francisco, CA, USA, pp.105-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un usage plus sûr de l'aliasing avec Eiffel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque Langages et Modèles à Objets - LMO'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Mont Saint-Hilaire, Québec, Canada, pp.183--194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding external iterators to an existing Eiffel class library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32th conference on Technology of Object-Oriented Languages &amp; Systems - TOOLS Pacific'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Melbourne, Australia, pp.188 - 199, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOOLS.1999.809425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizations of Eiffel programs: SmallEiffel, The GNU Eiffel Compiler.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th conference on Technology of Object-Oriented Languages &amp; Systems - TOOLS Europe 29'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Nancy, France, pp.341 - 350, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOOLS.1999.779065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards safer aliasing with the Eiffel language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercontinental Workshop on Aliasing in Object-Oriented Systems IWAOOS'99 - ECOOP'99 workshop reader</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Lisbonne, Portugal, pp.153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compiler Support to Customize the Mark & Sweep Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGPLAN International Symposium on Memory Management - ISMM'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Special Interest Group on Programming Languages (SIGPLAN), 1998, Vancouver, British Columbia, Canada, pp.154--165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Dynamic Dispatch without Virtual Function Tables. The SmallEiffel Compiler.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual ACM SIGPLAN Conference on Object-Oriented Programming Systems, Languages and Applications (OOPSLA'97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGPLAN, Oct 1997, Atlanta, United States. pp.125--141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type Inference for Late Binding. The SmallEiffel Compiler.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Modular Languages Conference (JMLC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Lintz, Austria. pp.67--81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00563353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId118"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004582v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Molinier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Temple" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zendra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04441579v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Aaron Randrianaina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Khelladi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Acher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882594v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lesoil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xhevahire T&#235;rnava" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3571788.3571801" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04108237v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rouxel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Brown" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Ebeid" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Eder" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Falk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558479v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3510455.3512792" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03805561v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Barwell" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Marquer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Richmond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3498886.3502202" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03149211v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Noureddine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelie Heuser" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassius Puodzius" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3422337.3447848" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328395v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3465481.3470115" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02314723v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam D Barwell" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Minh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3354166.3354171" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02159947v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;chelle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lebon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02062292v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Ninet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Legay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Maillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Traonouez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01980276v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240986v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Roussel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye-Qiong Song" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141496v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005237600050014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741609v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Senn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Belleudy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Ben Atitallah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17752-1_26" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741610v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bilavarn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2012.98" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760298v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blouin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219224v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Roussel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2508443.2508450" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650648v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00613720v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caserta" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664206v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bilavarn" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650649v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guillot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Niar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646997v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Maxim" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Cucu-Grosjean" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00613725v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00491191v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Idrissi Aouad" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Schott" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541375v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassane Idoumghar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524320v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524974v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516396v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524975v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539973v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Cass&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Heydemann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haluk Ozaktas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ponroy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rochange" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170210v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104146v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100788v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sonntag" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Colnet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000111v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Driesen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099060v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098784v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOOLS.1999.809425" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098754v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOOLS.1999.779065" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098844v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098708v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coucaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565627v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Collin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563353v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004582v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Molinier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Temple" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zendra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04441579v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Aaron Randrianaina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Khelladi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Acher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882594v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lesoil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xhevahire T&#235;rnava" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3571788.3571801" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04108237v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rouxel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Brown" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Ebeid" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Eder" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Falk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558479v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3510455.3512792" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03805561v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Barwell" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Marquer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Richmond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3498886.3502202" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328395v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassius Puodzius" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelie Heuser" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Noureddine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3465481.3470115" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03149211v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3422337.3447848" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02159947v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;chelle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lebon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02314723v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam D Barwell" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Minh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3354166.3354171" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02062292v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Ninet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Legay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Maillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Traonouez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01980276v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240986v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Roussel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye-Qiong Song" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141496v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005237600050014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741609v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Senn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Belleudy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Ben Atitallah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17752-1_26" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741610v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bilavarn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2012.98" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760298v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blouin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219224v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Roussel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2508443.2508450" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664206v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bilavarn" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650648v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00613720v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caserta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650649v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guillot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Niar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646997v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Maxim" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Cucu-Grosjean" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00613725v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524320v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Idrissi Aouad" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Schott" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00491191v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541375v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassane Idoumghar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524974v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516396v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524975v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539973v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Cass&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Heydemann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haluk Ozaktas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ponroy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rochange" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170210v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104146v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100788v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sonntag" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Colnet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000111v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Driesen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099060v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098784v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOOLS.1999.809425" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098754v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOOLS.1999.779065" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098844v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098708v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coucaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565627v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Collin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563353v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>