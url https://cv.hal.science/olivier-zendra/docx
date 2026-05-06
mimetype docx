--- v1 (2026-04-16)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Zendra </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches pour le renforcement d'une IA embarquée face aux attaques perturbant le federated learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressi 2025 - Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lanniron, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Options Matter: Documenting and Fixing Non-Reproducible Builds in Highly-Configurable Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Aaron Randrianaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Eddine Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSR 2024 - 21th International Conference on Mining Software Repository</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Lisbon, Portugal. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441579v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Call for Removing Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lesoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Aaron Randrianaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhevahire Tërnava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VaMoS 2023 - 17th International Working Conference on Variability Modelling of Software-Intensive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Odense, Denmark. pp.3, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3571788.3571801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TeamPlay Project: Analysing and Optimising Time, Energy, and Security for Cyber-Physical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emad Ebeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Eder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiko Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2023 - Design, Automation and Test in Europe Conference (MPP - Multi-Partner Projects Track )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Antwerp, Belgium. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Incremental Build of Software Configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Aaron Randrianaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Eddine Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSE-NIER 2022 - 44th International Conference on Software Engineering -- New Ideas and Emerging Results</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Pittsburgh, PA, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3510455.3512792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automatic ladderisation: improving code security through rewriting and dependent types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Barwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Richmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEPM 2022 - ACM SIGPLAN International Workshop on Partial Evaluation and Program Manipulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Philadelphia PA, United States. pp.14-27, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3498886.3502202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate and Robust Malware Analysis through Similarity of External Calls Dependency Graphs (ECDG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassius Puodzius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamine Noureddine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARES 2021 - The 16th International Conference on Availability, Reliability and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtual, Austria. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3465481.3470115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SE-PAC: A Self-Evolving PAcker Classifier against rapid packers evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamine Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassius Puodzius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODASPY '21 - 11th ACM Conference on Data and Application Security and Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtual Event, United States. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3422337.3447848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MASSE: Modular Automated Syntactic Signature Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Déchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI 2019 - Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Erquy, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type-Driven Verification of Non-functional Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam D Barwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPDP 2019 - 21st International Symposium on Principles and Practice of Declarative Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Porto, Portugal. pp.1-15, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3354166.3354171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Checking the IKEv2 Protocol Using Spin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Ninet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Traonouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PST 2019 - 17th International Conference on Privacy, Security and Trust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Fredericton, Canada. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062292v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Deviation Attack: A Novel Denial-of-Service Attack Against IKEv2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Ninet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Traonouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TrustCom 2019 - 18th IEEE International Conference on Trust, Security and Privacy in Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Rotorua, New Zealand. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980276v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Cooja for WSN Simulations: Some New Uses and Limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2016 — NextMote workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Feb 2016, Graz, Austria. pp.319‒324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240986v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIOT OS Paves the Way for Implementation of High-Performance MAC Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SENSORNETS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC; ESEO Angers, Feb 2015, Angers, France. pp.5-14, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005237600050014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-People: an Open Platform for Estimation and Optimizations of energy consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Belleudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Architectures for Signal and Image Processing Conference (DASIP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Karlsruhe, Germany. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17752-1_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-People: Open Power and Energy Optimization PLatform and Estimator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Belleudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Bilavarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSD 2012 - 15th Euromicro Conference on Digital System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Çeşme, Izmir, Turkey. pp.668-675, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2012.98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Paradigm DSML for Quantitative Analysis of Embedded System Architecture Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 15th International Conference on Model Driven Engineering Languages &amp; Systems - MODELS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QAML: a multi-paradigm DSML for quantitative analysis of embedded system architecture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th International Workshop on Multi-Paradigm Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Innsbruck, Austria. pp.37-42, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2508443.2508450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-People: Open-Power and Energy Optimization Platform and Estimator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Belleudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bilavarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum SAME 2011 - Sophia Antipolis Microelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open power and energy optimization platform and estimator (open-people)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Belleudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Power and Timing Modeling, Optimization and Simulation (PATMOS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tracing Technique using Dynamic Bytecode Instrumentation of Java Applications and Libraries at Basic Block Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caserta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th workshop on Implementation, Compilation, Optimization of Object-Oriented Languages, Programs and Systems 2011 (ICOOOLPS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ian Rogers, Jul 2011, Lancaster, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00613720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Power and Energy Optimization Platform and Estimator (Open-People) ANR Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Belleudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2011 - Design, Automation &amp; Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards reducing preemptions to save energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Maxim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Cucu-Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 5th Junior Researcher Workshop on Real-Time Computing (JRWRTC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Hierarchical Edge Bundles to Visualize Relations in a Software City Metaphor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caserta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bodénès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Workshop on Visualizing Software for Understanding and Analysis (VISSOFT 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Williamsburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00613725v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Heuristics for Optimizing Energy Consumption in Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Idrissi Aouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCIS 2010 - 25th International Symposium on Computer and Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Londres, United Kingdom. pp.409 - 414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00524320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tabu Search Heuristic for Scratch-Pad Memory Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Idrissi Aouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSET 2010 - International Conference on Software Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WASET - World Academy of Science, Engineering and Technology, Apr 2010, Rome, Italy. pp.386-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00491191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential and Distributed SA-Type Algorithms for Energy Optimization in Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Idrissi Aouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-CiSE 2010 (International Conference on Computational Intelligence and Software Engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00541375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential and Distributed Hybrid GA-SA Algorithms for Energy Optimization in Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Idrissi Aouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the IADIS International Conference Applied Computing 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Timisoara, Romania. pp.167-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00524974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Heuristics for Reducing Memory Energy Consumption in Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Idrissi Aouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSOFT 2010 - 5th International Conference on Software Engineering and Data Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Athens, Greece. pp.394-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00516396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of Energy Consumption in Embedded Systems: A Hybrid Evolutionary Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Idrissi Aouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META'10 - 3rd International Conference on Metaheuristics and Nature Inspired Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Djerba, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00524975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework to experiment optimizations for real-time and embedded software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haluk Ozaktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Ponroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rochange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Embedded Real Time Software and Systems (ERTS2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Scratch-Pad Memory Management Techniques for low-power and -energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Idrissi Aouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ECOOP Workshop on Implementation, Compilation, Optimization of Object-Oriented Languages, Programs and Systems (ICOOOLPS'2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECOOP, Jul 2007, Berlin, Germany. pp.31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00170210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory and compiler optimizations for low-power and -energy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ECOOP Workshop on Implementation, Compilation, Optimization of Object-Oriented Languages, Programs and Systems (ICOOOLPS'2006).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Nantes, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00104146v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic inheritance: a powerful mechanism for operating system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sonntag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th ECOOP Workshop on Object-Orientation and Operating Systems - ECOOP-OOOSWS'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Malaga, Espagne, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress-testing Control Structures for Dynamic Dispatch in Java</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Driesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Java Virtual Machine Research and Technology Symposium (JVM'2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Usenix - The Advanced Computing Systems Association, Aug 2002, San Francisco, CA, USA, pp.105-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un usage plus sûr de l'aliasing avec Eiffel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque Langages et Modèles à Objets - LMO'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Mont Saint-Hilaire, Québec, Canada, pp.183--194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding external iterators to an existing Eiffel class library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32th conference on Technology of Object-Oriented Languages &amp; Systems - TOOLS Pacific'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Melbourne, Australia, pp.188 - 199, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOOLS.1999.809425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizations of Eiffel programs: SmallEiffel, The GNU Eiffel Compiler.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th conference on Technology of Object-Oriented Languages &amp; Systems - TOOLS Europe 29'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Nancy, France, pp.341 - 350, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOOLS.1999.779065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards safer aliasing with the Eiffel language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercontinental Workshop on Aliasing in Object-Oriented Systems IWAOOS'99 - ECOOP'99 workshop reader</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Lisbonne, Portugal, pp.153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compiler Support to Customize the Mark & Sweep Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGPLAN International Symposium on Memory Management - ISMM'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Special Interest Group on Programming Languages (SIGPLAN), 1998, Vancouver, British Columbia, Canada, pp.154--165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Dynamic Dispatch without Virtual Function Tables. The SmallEiffel Compiler.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual ACM SIGPLAN Conference on Object-Oriented Programming Systems, Languages and Applications (OOPSLA'97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGPLAN, Oct 1997, Atlanta, United States. pp.125--141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type Inference for Late Binding. The SmallEiffel Compiler.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Modular Languages Conference (JMLC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Lintz, Austria. pp.67--81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00563353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId118"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Zendra </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches pour le renforcement d'une IA embarquée face aux attaques perturbant le federated learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressi 2025 - Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lanniron, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Options Matter: Documenting and Fixing Non-Reproducible Builds in Highly-Configurable Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Aaron Randrianaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Eddine Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSR 2024 - 21th International Conference on Mining Software Repository</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Lisbon, Portugal. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441579v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Call for Removing Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lesoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Aaron Randrianaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhevahire Tërnava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VaMoS 2023 - 17th International Working Conference on Variability Modelling of Software-Intensive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Odense, Denmark. pp.3, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3571788.3571801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TeamPlay Project: Analysing and Optimising Time, Energy, and Security for Cyber-Physical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emad Ebeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Eder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiko Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2023 - Design, Automation and Test in Europe Conference (MPP - Multi-Partner Projects Track )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Antwerp, Belgium. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Incremental Build of Software Configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Aaron Randrianaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Eddine Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSE-NIER 2022 - 44th International Conference on Software Engineering -- New Ideas and Emerging Results</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Pittsburgh, PA, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3510455.3512792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automatic ladderisation: improving code security through rewriting and dependent types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Barwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Richmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEPM 2022 - ACM SIGPLAN International Workshop on Partial Evaluation and Program Manipulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Philadelphia PA, United States. pp.14-27, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3498886.3502202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate and Robust Malware Analysis through Similarity of External Calls Dependency Graphs (ECDG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassius Puodzius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamine Noureddine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARES 2021 - The 16th International Conference on Availability, Reliability and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtual, Austria. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3465481.3470115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SE-PAC: A Self-Evolving PAcker Classifier against rapid packers evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamine Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassius Puodzius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODASPY '21 - 11th ACM Conference on Data and Application Security and Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtual Event, United States. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3422337.3447848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MASSE: Modular Automated Syntactic Signature Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Déchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI 2019 - Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Erquy, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type-Driven Verification of Non-functional Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam D Barwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPDP 2019 - 21st International Symposium on Principles and Practice of Declarative Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Porto, Portugal. pp.1-15, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3354166.3354171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Checking the IKEv2 Protocol Using Spin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Ninet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Traonouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PST 2019 - 17th International Conference on Privacy, Security and Trust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Fredericton, Canada. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062292v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Deviation Attack: A Novel Denial-of-Service Attack Against IKEv2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Ninet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Traonouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TrustCom 2019 - 18th IEEE International Conference on Trust, Security and Privacy in Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Rotorua, New Zealand. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980276v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Cooja for WSN Simulations: Some New Uses and Limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2016 — NextMote workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Feb 2016, Graz, Austria. pp.319‒324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240986v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIOT OS Paves the Way for Implementation of High-Performance MAC Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SENSORNETS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC; ESEO Angers, Feb 2015, Angers, France. pp.5-14, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005237600050014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-People: an Open Platform for Estimation and Optimizations of energy consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Belleudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Architectures for Signal and Image Processing Conference (DASIP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Karlsruhe, Germany. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17752-1_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-People: Open Power and Energy Optimization PLatform and Estimator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Belleudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Bilavarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSD 2012 - 15th Euromicro Conference on Digital System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Çeşme, Izmir, Turkey. pp.668-675, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2012.98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Paradigm DSML for Quantitative Analysis of Embedded System Architecture Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 15th International Conference on Model Driven Engineering Languages &amp; Systems - MODELS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QAML: a multi-paradigm DSML for quantitative analysis of embedded system architecture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th International Workshop on Multi-Paradigm Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Innsbruck, Austria. pp.37-42, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2508443.2508450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open power and energy optimization platform and estimator (open-people)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Belleudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Power and Timing Modeling, Optimization and Simulation (PATMOS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-People: Open-Power and Energy Optimization Platform and Estimator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Belleudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bilavarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum SAME 2011 - Sophia Antipolis Microelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tracing Technique using Dynamic Bytecode Instrumentation of Java Applications and Libraries at Basic Block Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caserta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th workshop on Implementation, Compilation, Optimization of Object-Oriented Languages, Programs and Systems 2011 (ICOOOLPS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ian Rogers, Jul 2011, Lancaster, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00613720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Power and Energy Optimization Platform and Estimator (Open-People) ANR Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Belleudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2011 - Design, Automation &amp; Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards reducing preemptions to save energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Maxim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Cucu-Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 5th Junior Researcher Workshop on Real-Time Computing (JRWRTC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Hierarchical Edge Bundles to Visualize Relations in a Software City Metaphor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caserta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bodénès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Workshop on Visualizing Software for Understanding and Analysis (VISSOFT 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Williamsburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00613725v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tabu Search Heuristic for Scratch-Pad Memory Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Idrissi Aouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSET 2010 - International Conference on Software Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WASET - World Academy of Science, Engineering and Technology, Apr 2010, Rome, Italy. pp.386-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00491191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Heuristics for Optimizing Energy Consumption in Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Idrissi Aouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCIS 2010 - 25th International Symposium on Computer and Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Londres, United Kingdom. pp.409 - 414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00524320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential and Distributed SA-Type Algorithms for Energy Optimization in Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Idrissi Aouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-CiSE 2010 (International Conference on Computational Intelligence and Software Engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00541375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential and Distributed Hybrid GA-SA Algorithms for Energy Optimization in Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Idrissi Aouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the IADIS International Conference Applied Computing 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Timisoara, Romania. pp.167-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00524974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Heuristics for Reducing Memory Energy Consumption in Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Idrissi Aouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSOFT 2010 - 5th International Conference on Software Engineering and Data Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Athens, Greece. pp.394-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00516396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of Energy Consumption in Embedded Systems: A Hybrid Evolutionary Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Idrissi Aouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META'10 - 3rd International Conference on Metaheuristics and Nature Inspired Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Djerba, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00524975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework to experiment optimizations for real-time and embedded software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haluk Ozaktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Ponroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rochange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Embedded Real Time Software and Systems (ERTS2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Scratch-Pad Memory Management Techniques for low-power and -energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Idrissi Aouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ECOOP Workshop on Implementation, Compilation, Optimization of Object-Oriented Languages, Programs and Systems (ICOOOLPS'2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECOOP, Jul 2007, Berlin, Germany. pp.31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00170210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory and compiler optimizations for low-power and -energy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ECOOP Workshop on Implementation, Compilation, Optimization of Object-Oriented Languages, Programs and Systems (ICOOOLPS'2006).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Nantes, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00104146v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic inheritance: a powerful mechanism for operating system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sonntag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th ECOOP Workshop on Object-Orientation and Operating Systems - ECOOP-OOOSWS'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Malaga, Espagne, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress-testing Control Structures for Dynamic Dispatch in Java</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Driesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Java Virtual Machine Research and Technology Symposium (JVM'2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Usenix - The Advanced Computing Systems Association, Aug 2002, San Francisco, CA, USA, pp.105-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un usage plus sûr de l'aliasing avec Eiffel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque Langages et Modèles à Objets - LMO'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Mont Saint-Hilaire, Québec, Canada, pp.183--194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding external iterators to an existing Eiffel class library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32th conference on Technology of Object-Oriented Languages &amp; Systems - TOOLS Pacific'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Melbourne, Australia, pp.188 - 199, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOOLS.1999.809425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizations of Eiffel programs: SmallEiffel, The GNU Eiffel Compiler.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th conference on Technology of Object-Oriented Languages &amp; Systems - TOOLS Europe 29'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Nancy, France, pp.341 - 350, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOOLS.1999.779065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards safer aliasing with the Eiffel language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercontinental Workshop on Aliasing in Object-Oriented Systems IWAOOS'99 - ECOOP'99 workshop reader</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Lisbonne, Portugal, pp.153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compiler Support to Customize the Mark & Sweep Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGPLAN International Symposium on Memory Management - ISMM'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Special Interest Group on Programming Languages (SIGPLAN), 1998, Vancouver, British Columbia, Canada, pp.154--165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Dynamic Dispatch without Virtual Function Tables. The SmallEiffel Compiler.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual ACM SIGPLAN Conference on Object-Oriented Programming Systems, Languages and Applications (OOPSLA'97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGPLAN, Oct 1997, Atlanta, United States. pp.125--141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type Inference for Late Binding. The SmallEiffel Compiler.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Modular Languages Conference (JMLC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Lintz, Austria. pp.67--81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00563353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId118"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004582v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Molinier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Temple" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zendra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04441579v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Aaron Randrianaina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Khelladi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Acher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882594v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lesoil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xhevahire T&#235;rnava" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3571788.3571801" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04108237v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rouxel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Brown" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Ebeid" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Eder" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Falk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558479v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3510455.3512792" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03805561v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Barwell" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Marquer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Richmond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3498886.3502202" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328395v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassius Puodzius" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelie Heuser" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Noureddine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3465481.3470115" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03149211v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3422337.3447848" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02159947v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;chelle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lebon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02314723v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam D Barwell" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Minh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3354166.3354171" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02062292v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Ninet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Legay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Maillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Traonouez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01980276v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240986v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Roussel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye-Qiong Song" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141496v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005237600050014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741609v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Senn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Belleudy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Ben Atitallah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17752-1_26" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741610v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bilavarn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2012.98" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760298v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blouin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219224v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Roussel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2508443.2508450" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664206v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bilavarn" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650648v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00613720v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caserta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650649v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guillot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Niar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646997v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Maxim" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Cucu-Grosjean" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00613725v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524320v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Idrissi Aouad" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Schott" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00491191v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541375v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassane Idoumghar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524974v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516396v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524975v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539973v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Cass&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Heydemann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haluk Ozaktas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ponroy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rochange" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170210v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104146v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100788v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sonntag" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Colnet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000111v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Driesen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099060v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098784v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOOLS.1999.809425" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098754v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOOLS.1999.779065" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098844v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098708v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coucaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565627v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Collin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563353v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004582v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Molinier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Temple" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zendra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04441579v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Aaron Randrianaina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Khelladi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Acher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882594v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lesoil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xhevahire T&#235;rnava" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3571788.3571801" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04108237v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rouxel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Brown" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Ebeid" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Eder" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Falk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558479v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3510455.3512792" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03805561v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Barwell" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Marquer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Richmond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3498886.3502202" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328395v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassius Puodzius" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelie Heuser" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Noureddine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3465481.3470115" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03149211v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3422337.3447848" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02159947v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;chelle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lebon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02314723v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam D Barwell" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Minh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3354166.3354171" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02062292v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Ninet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Legay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Maillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Traonouez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01980276v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240986v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Roussel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye-Qiong Song" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141496v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005237600050014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741609v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Senn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Belleudy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Ben Atitallah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17752-1_26" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741610v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bilavarn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2012.98" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760298v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blouin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219224v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Roussel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2508443.2508450" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650648v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664206v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bilavarn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00613720v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caserta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650649v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guillot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Niar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646997v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Maxim" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Cucu-Grosjean" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00613725v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00491191v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Idrissi Aouad" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Schott" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524320v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541375v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassane Idoumghar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524974v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516396v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524975v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539973v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Cass&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Heydemann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haluk Ozaktas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ponroy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rochange" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170210v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104146v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100788v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sonntag" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Colnet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000111v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Driesen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099060v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098784v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOOLS.1999.809425" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098754v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOOLS.1999.779065" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098844v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098708v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coucaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565627v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Collin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563353v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>