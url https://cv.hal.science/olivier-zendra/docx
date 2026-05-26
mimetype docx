--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Zendra </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches pour le renforcement d'une IA embarquée face aux attaques perturbant le federated learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressi 2025 - Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lanniron, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Options Matter: Documenting and Fixing Non-Reproducible Builds in Highly-Configurable Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Aaron Randrianaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Eddine Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSR 2024 - 21th International Conference on Mining Software Repository</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Lisbon, Portugal. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441579v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Call for Removing Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lesoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Aaron Randrianaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhevahire Tërnava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VaMoS 2023 - 17th International Working Conference on Variability Modelling of Software-Intensive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Odense, Denmark. pp.3, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3571788.3571801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TeamPlay Project: Analysing and Optimising Time, Energy, and Security for Cyber-Physical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emad Ebeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Eder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiko Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2023 - Design, Automation and Test in Europe Conference (MPP - Multi-Partner Projects Track )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Antwerp, Belgium. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Incremental Build of Software Configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Aaron Randrianaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Eddine Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSE-NIER 2022 - 44th International Conference on Software Engineering -- New Ideas and Emerging Results</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Pittsburgh, PA, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3510455.3512792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automatic ladderisation: improving code security through rewriting and dependent types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Barwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Richmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEPM 2022 - ACM SIGPLAN International Workshop on Partial Evaluation and Program Manipulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Philadelphia PA, United States. pp.14-27, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3498886.3502202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate and Robust Malware Analysis through Similarity of External Calls Dependency Graphs (ECDG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassius Puodzius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamine Noureddine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARES 2021 - The 16th International Conference on Availability, Reliability and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtual, Austria. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3465481.3470115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SE-PAC: A Self-Evolving PAcker Classifier against rapid packers evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamine Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassius Puodzius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODASPY '21 - 11th ACM Conference on Data and Application Security and Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtual Event, United States. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3422337.3447848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MASSE: Modular Automated Syntactic Signature Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Déchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI 2019 - Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Erquy, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type-Driven Verification of Non-functional Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam D Barwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPDP 2019 - 21st International Symposium on Principles and Practice of Declarative Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Porto, Portugal. pp.1-15, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3354166.3354171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Checking the IKEv2 Protocol Using Spin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Ninet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Traonouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PST 2019 - 17th International Conference on Privacy, Security and Trust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Fredericton, Canada. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062292v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Deviation Attack: A Novel Denial-of-Service Attack Against IKEv2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Ninet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Traonouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TrustCom 2019 - 18th IEEE International Conference on Trust, Security and Privacy in Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Rotorua, New Zealand. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980276v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Cooja for WSN Simulations: Some New Uses and Limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2016 — NextMote workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Feb 2016, Graz, Austria. pp.319‒324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240986v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIOT OS Paves the Way for Implementation of High-Performance MAC Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SENSORNETS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC; ESEO Angers, Feb 2015, Angers, France. pp.5-14, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005237600050014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-People: an Open Platform for Estimation and Optimizations of energy consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Belleudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Architectures for Signal and Image Processing Conference (DASIP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Karlsruhe, Germany. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17752-1_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-People: Open Power and Energy Optimization PLatform and Estimator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Belleudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Bilavarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSD 2012 - 15th Euromicro Conference on Digital System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Çeşme, Izmir, Turkey. pp.668-675, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2012.98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Paradigm DSML for Quantitative Analysis of Embedded System Architecture Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 15th International Conference on Model Driven Engineering Languages &amp; Systems - MODELS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QAML: a multi-paradigm DSML for quantitative analysis of embedded system architecture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th International Workshop on Multi-Paradigm Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Innsbruck, Austria. pp.37-42, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2508443.2508450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open power and energy optimization platform and estimator (open-people)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Belleudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Power and Timing Modeling, Optimization and Simulation (PATMOS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-People: Open-Power and Energy Optimization Platform and Estimator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Belleudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bilavarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum SAME 2011 - Sophia Antipolis Microelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tracing Technique using Dynamic Bytecode Instrumentation of Java Applications and Libraries at Basic Block Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caserta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th workshop on Implementation, Compilation, Optimization of Object-Oriented Languages, Programs and Systems 2011 (ICOOOLPS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ian Rogers, Jul 2011, Lancaster, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00613720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Power and Energy Optimization Platform and Estimator (Open-People) ANR Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Belleudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2011 - Design, Automation &amp; Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards reducing preemptions to save energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Maxim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Cucu-Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 5th Junior Researcher Workshop on Real-Time Computing (JRWRTC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Hierarchical Edge Bundles to Visualize Relations in a Software City Metaphor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caserta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bodénès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Workshop on Visualizing Software for Understanding and Analysis (VISSOFT 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Williamsburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00613725v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tabu Search Heuristic for Scratch-Pad Memory Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Idrissi Aouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSET 2010 - International Conference on Software Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WASET - World Academy of Science, Engineering and Technology, Apr 2010, Rome, Italy. pp.386-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00491191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Heuristics for Optimizing Energy Consumption in Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Idrissi Aouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCIS 2010 - 25th International Symposium on Computer and Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Londres, United Kingdom. pp.409 - 414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00524320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential and Distributed SA-Type Algorithms for Energy Optimization in Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Idrissi Aouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-CiSE 2010 (International Conference on Computational Intelligence and Software Engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00541375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential and Distributed Hybrid GA-SA Algorithms for Energy Optimization in Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Idrissi Aouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the IADIS International Conference Applied Computing 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Timisoara, Romania. pp.167-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00524974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Heuristics for Reducing Memory Energy Consumption in Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Idrissi Aouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSOFT 2010 - 5th International Conference on Software Engineering and Data Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Athens, Greece. pp.394-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00516396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of Energy Consumption in Embedded Systems: A Hybrid Evolutionary Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Idrissi Aouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META'10 - 3rd International Conference on Metaheuristics and Nature Inspired Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Djerba, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00524975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework to experiment optimizations for real-time and embedded software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haluk Ozaktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Ponroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rochange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Embedded Real Time Software and Systems (ERTS2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Scratch-Pad Memory Management Techniques for low-power and -energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Idrissi Aouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ECOOP Workshop on Implementation, Compilation, Optimization of Object-Oriented Languages, Programs and Systems (ICOOOLPS'2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECOOP, Jul 2007, Berlin, Germany. pp.31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00170210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory and compiler optimizations for low-power and -energy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ECOOP Workshop on Implementation, Compilation, Optimization of Object-Oriented Languages, Programs and Systems (ICOOOLPS'2006).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Nantes, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00104146v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic inheritance: a powerful mechanism for operating system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sonntag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th ECOOP Workshop on Object-Orientation and Operating Systems - ECOOP-OOOSWS'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Malaga, Espagne, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress-testing Control Structures for Dynamic Dispatch in Java</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Driesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Java Virtual Machine Research and Technology Symposium (JVM'2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Usenix - The Advanced Computing Systems Association, Aug 2002, San Francisco, CA, USA, pp.105-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un usage plus sûr de l'aliasing avec Eiffel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque Langages et Modèles à Objets - LMO'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Mont Saint-Hilaire, Québec, Canada, pp.183--194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding external iterators to an existing Eiffel class library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32th conference on Technology of Object-Oriented Languages &amp; Systems - TOOLS Pacific'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Melbourne, Australia, pp.188 - 199, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOOLS.1999.809425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizations of Eiffel programs: SmallEiffel, The GNU Eiffel Compiler.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th conference on Technology of Object-Oriented Languages &amp; Systems - TOOLS Europe 29'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Nancy, France, pp.341 - 350, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOOLS.1999.779065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards safer aliasing with the Eiffel language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercontinental Workshop on Aliasing in Object-Oriented Systems IWAOOS'99 - ECOOP'99 workshop reader</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Lisbonne, Portugal, pp.153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compiler Support to Customize the Mark & Sweep Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGPLAN International Symposium on Memory Management - ISMM'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Special Interest Group on Programming Languages (SIGPLAN), 1998, Vancouver, British Columbia, Canada, pp.154--165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Dynamic Dispatch without Virtual Function Tables. The SmallEiffel Compiler.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual ACM SIGPLAN Conference on Object-Oriented Programming Systems, Languages and Applications (OOPSLA'97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGPLAN, Oct 1997, Atlanta, United States. pp.125--141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type Inference for Late Binding. The SmallEiffel Compiler.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Modular Languages Conference (JMLC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Lintz, Austria. pp.67--81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00563353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId118"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Zendra </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches pour le renforcement d'une IA embarquée face aux attaques perturbant le federated learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressi 2025 - Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lanniron, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Options Matter: Documenting and Fixing Non-Reproducible Builds in Highly-Configurable Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Aaron Randrianaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Eddine Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSR 2024 - 21th International Conference on Mining Software Repository</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Lisbon, Portugal. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441579v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Call for Removing Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lesoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Aaron Randrianaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhevahire Tërnava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VaMoS 2023 - 17th International Working Conference on Variability Modelling of Software-Intensive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Odense, Denmark. pp.3, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3571788.3571801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TeamPlay Project: Analysing and Optimising Time, Energy, and Security for Cyber-Physical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emad Ebeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Eder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiko Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2023 - Design, Automation and Test in Europe Conference (MPP - Multi-Partner Projects Track )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Antwerp, Belgium. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automatic ladderisation: improving code security through rewriting and dependent types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Barwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Richmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEPM 2022 - ACM SIGPLAN International Workshop on Partial Evaluation and Program Manipulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Philadelphia PA, United States. pp.14-27, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3498886.3502202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Incremental Build of Software Configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Aaron Randrianaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Eddine Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSE-NIER 2022 - 44th International Conference on Software Engineering -- New Ideas and Emerging Results</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Pittsburgh, PA, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3510455.3512792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SE-PAC: A Self-Evolving PAcker Classifier against rapid packers evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamine Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassius Puodzius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODASPY '21 - 11th ACM Conference on Data and Application Security and Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtual Event, United States. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3422337.3447848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate and Robust Malware Analysis through Similarity of External Calls Dependency Graphs (ECDG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassius Puodzius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamine Noureddine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARES 2021 - The 16th International Conference on Availability, Reliability and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtual, Austria. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3465481.3470115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MASSE: Modular Automated Syntactic Signature Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Déchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI 2019 - Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Erquy, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type-Driven Verification of Non-functional Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam D Barwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPDP 2019 - 21st International Symposium on Principles and Practice of Declarative Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Porto, Portugal. pp.1-15, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3354166.3354171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Checking the IKEv2 Protocol Using Spin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Ninet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Traonouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PST 2019 - 17th International Conference on Privacy, Security and Trust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Fredericton, Canada. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062292v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Deviation Attack: A Novel Denial-of-Service Attack Against IKEv2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Ninet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Traonouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TrustCom 2019 - 18th IEEE International Conference on Trust, Security and Privacy in Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Rotorua, New Zealand. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980276v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Cooja for WSN Simulations: Some New Uses and Limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2016 — NextMote workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Feb 2016, Graz, Austria. pp.319‒324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240986v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIOT OS Paves the Way for Implementation of High-Performance MAC Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SENSORNETS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC; ESEO Angers, Feb 2015, Angers, France. pp.5-14, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005237600050014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Paradigm DSML for Quantitative Analysis of Embedded System Architecture Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 15th International Conference on Model Driven Engineering Languages &amp; Systems - MODELS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QAML: a multi-paradigm DSML for quantitative analysis of embedded system architecture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th International Workshop on Multi-Paradigm Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Innsbruck, Austria. pp.37-42, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2508443.2508450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-People: an Open Platform for Estimation and Optimizations of energy consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Belleudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Architectures for Signal and Image Processing Conference (DASIP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Karlsruhe, Germany. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17752-1_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-People: Open Power and Energy Optimization PLatform and Estimator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Belleudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Bilavarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSD 2012 - 15th Euromicro Conference on Digital System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Çeşme, Izmir, Turkey. pp.668-675, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2012.98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Hierarchical Edge Bundles to Visualize Relations in a Software City Metaphor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caserta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bodénès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Workshop on Visualizing Software for Understanding and Analysis (VISSOFT 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Williamsburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00613725v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-People: Open-Power and Energy Optimization Platform and Estimator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Belleudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bilavarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum SAME 2011 - Sophia Antipolis Microelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tracing Technique using Dynamic Bytecode Instrumentation of Java Applications and Libraries at Basic Block Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caserta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th workshop on Implementation, Compilation, Optimization of Object-Oriented Languages, Programs and Systems 2011 (ICOOOLPS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ian Rogers, Jul 2011, Lancaster, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00613720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open power and energy optimization platform and estimator (open-people)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Belleudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Power and Timing Modeling, Optimization and Simulation (PATMOS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Power and Energy Optimization Platform and Estimator (Open-People) ANR Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Belleudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2011 - Design, Automation &amp; Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards reducing preemptions to save energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Maxim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Cucu-Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 5th Junior Researcher Workshop on Real-Time Computing (JRWRTC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of Energy Consumption in Embedded Systems: A Hybrid Evolutionary Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Idrissi Aouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META'10 - 3rd International Conference on Metaheuristics and Nature Inspired Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Djerba, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00524975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework to experiment optimizations for real-time and embedded software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haluk Ozaktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Ponroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rochange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Embedded Real Time Software and Systems (ERTS2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Heuristics for Optimizing Energy Consumption in Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Idrissi Aouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCIS 2010 - 25th International Symposium on Computer and Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Londres, United Kingdom. pp.409 - 414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00524320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential and Distributed SA-Type Algorithms for Energy Optimization in Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Idrissi Aouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-CiSE 2010 (International Conference on Computational Intelligence and Software Engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00541375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tabu Search Heuristic for Scratch-Pad Memory Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Idrissi Aouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSET 2010 - International Conference on Software Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WASET - World Academy of Science, Engineering and Technology, Apr 2010, Rome, Italy. pp.386-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00491191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential and Distributed Hybrid GA-SA Algorithms for Energy Optimization in Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Idrissi Aouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the IADIS International Conference Applied Computing 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Timisoara, Romania. pp.167-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00524974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Heuristics for Reducing Memory Energy Consumption in Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Idrissi Aouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSOFT 2010 - 5th International Conference on Software Engineering and Data Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Athens, Greece. pp.394-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00516396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Scratch-Pad Memory Management Techniques for low-power and -energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Idrissi Aouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ECOOP Workshop on Implementation, Compilation, Optimization of Object-Oriented Languages, Programs and Systems (ICOOOLPS'2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECOOP, Jul 2007, Berlin, Germany. pp.31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00170210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory and compiler optimizations for low-power and -energy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ECOOP Workshop on Implementation, Compilation, Optimization of Object-Oriented Languages, Programs and Systems (ICOOOLPS'2006).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Nantes, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00104146v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic inheritance: a powerful mechanism for operating system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sonntag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th ECOOP Workshop on Object-Orientation and Operating Systems - ECOOP-OOOSWS'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Malaga, Espagne, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress-testing Control Structures for Dynamic Dispatch in Java</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Driesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Java Virtual Machine Research and Technology Symposium (JVM'2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Usenix - The Advanced Computing Systems Association, Aug 2002, San Francisco, CA, USA, pp.105-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un usage plus sûr de l'aliasing avec Eiffel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque Langages et Modèles à Objets - LMO'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Mont Saint-Hilaire, Québec, Canada, pp.183--194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding external iterators to an existing Eiffel class library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32th conference on Technology of Object-Oriented Languages &amp; Systems - TOOLS Pacific'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Melbourne, Australia, pp.188 - 199, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOOLS.1999.809425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizations of Eiffel programs: SmallEiffel, The GNU Eiffel Compiler.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th conference on Technology of Object-Oriented Languages &amp; Systems - TOOLS Europe 29'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Nancy, France, pp.341 - 350, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOOLS.1999.779065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards safer aliasing with the Eiffel language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercontinental Workshop on Aliasing in Object-Oriented Systems IWAOOS'99 - ECOOP'99 workshop reader</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Lisbonne, Portugal, pp.153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compiler Support to Customize the Mark & Sweep Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGPLAN International Symposium on Memory Management - ISMM'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Special Interest Group on Programming Languages (SIGPLAN), 1998, Vancouver, British Columbia, Canada, pp.154--165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Dynamic Dispatch without Virtual Function Tables. The SmallEiffel Compiler.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual ACM SIGPLAN Conference on Object-Oriented Programming Systems, Languages and Applications (OOPSLA'97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGPLAN, Oct 1997, Atlanta, United States. pp.125--141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type Inference for Late Binding. The SmallEiffel Compiler.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Modular Languages Conference (JMLC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Lintz, Austria. pp.67--81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00563353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId118"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004582v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Molinier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Temple" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zendra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04441579v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Aaron Randrianaina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Khelladi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Acher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882594v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lesoil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xhevahire T&#235;rnava" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3571788.3571801" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04108237v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rouxel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Brown" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Ebeid" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Eder" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Falk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558479v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3510455.3512792" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03805561v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Barwell" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Marquer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Richmond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3498886.3502202" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328395v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassius Puodzius" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelie Heuser" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Noureddine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3465481.3470115" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03149211v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3422337.3447848" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02159947v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;chelle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lebon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02314723v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam D Barwell" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Minh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3354166.3354171" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02062292v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Ninet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Legay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Maillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Traonouez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01980276v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240986v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Roussel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye-Qiong Song" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141496v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005237600050014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741609v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Senn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Belleudy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Ben Atitallah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17752-1_26" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741610v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bilavarn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2012.98" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760298v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blouin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219224v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Roussel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2508443.2508450" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650648v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664206v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bilavarn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00613720v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caserta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650649v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guillot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Niar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646997v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Maxim" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Cucu-Grosjean" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00613725v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00491191v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Idrissi Aouad" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Schott" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524320v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541375v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassane Idoumghar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524974v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516396v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524975v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539973v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Cass&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Heydemann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haluk Ozaktas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ponroy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rochange" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170210v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104146v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100788v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sonntag" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Colnet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000111v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Driesen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099060v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098784v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOOLS.1999.809425" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098754v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOOLS.1999.779065" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098844v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098708v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coucaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565627v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Collin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563353v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004582v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Molinier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Temple" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zendra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04441579v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Aaron Randrianaina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Khelladi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Acher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882594v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lesoil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xhevahire T&#235;rnava" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3571788.3571801" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04108237v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rouxel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Brown" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Ebeid" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Eder" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Falk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03805561v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Barwell" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Marquer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Richmond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3498886.3502202" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558479v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3510455.3512792" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03149211v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Noureddine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelie Heuser" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassius Puodzius" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3422337.3447848" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328395v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3465481.3470115" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02159947v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;chelle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lebon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02314723v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam D Barwell" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Minh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3354166.3354171" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02062292v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Ninet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Legay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Maillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Traonouez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01980276v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240986v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Roussel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye-Qiong Song" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141496v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005237600050014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760298v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Senn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blouin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219224v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Roussel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2508443.2508450" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741609v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Belleudy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Ben Atitallah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17752-1_26" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741610v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bilavarn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2012.98" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00613725v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caserta" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664206v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bilavarn" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00613720v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650648v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650649v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guillot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Niar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646997v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Maxim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Cucu-Grosjean" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524975v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Idrissi Aouad" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassane Idoumghar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Schott" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539973v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Cass&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Heydemann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haluk Ozaktas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ponroy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rochange" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524320v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541375v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00491191v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524974v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516396v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170210v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104146v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100788v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sonntag" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Colnet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000111v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Driesen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099060v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098784v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOOLS.1999.809425" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098754v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOOLS.1999.779065" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098844v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098708v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coucaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565627v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Collin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563353v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>