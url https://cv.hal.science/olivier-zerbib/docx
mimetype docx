--- v0 (2026-03-16)
+++ v1 (2026-04-24)
@@ -497,165 +497,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Split screen 2.0. Croisements narratifs et partages réflexifs des séries télévisées aux jeux vidéo... et inversement.</w:t>
+                <w:t xml:space="preserve">Le livre numérique, une offre documentaire en voie d’apparition : Interrogations, anticipations et innovations dans les bibliothèques publiques de l’Isère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zerbib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Télévision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 1 (5), pp.61-77</w:t>
+              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Le livre numérique en questions., 43, pp.91-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00975779v1</w:t>
+                <w:t xml:space="preserve">halshs-01095904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le livre numérique, une offre documentaire en voie d’apparition : Interrogations, anticipations et innovations dans les bibliothèques publiques de l’Isère</w:t>
+                <w:t xml:space="preserve">Split screen 2.0. Croisements narratifs et partages réflexifs des séries télévisées aux jeux vidéo... et inversement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zerbib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Le livre numérique en questions., 43, pp.91-106</w:t>
+              <w:t xml:space="preserve">Télévision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (5), pp.61-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01095904v1</w:t>
+                <w:t xml:space="preserve">halshs-00975779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écris-moi et tu te diras qui tu es</w:t>
               </w:r>
@@ -1203,230 +1203,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03909981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels logiciels pour enseigner le quanti ? L’espace des outils disponibles, au prisme des objectifs pédagogiques et des contextes d’apprentissage</w:t>
+                <w:t xml:space="preserve">Étudier les usages étudiants du numérique en temps de COVID : apports et limites d'une enquête à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zerbib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Machut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Aouani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mercklé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compter, mesurer, calculer… raisonner ? Enseigner le quanti en sciences sociales dans le supérieur : pratiques et défis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">Les rencontres du CERAG - 1ère édition - Des Hommes, des techniques et des organisations face à la crise COVID-19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03910015v1</w:t>
+                <w:t xml:space="preserve">halshs-03910423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier les usages étudiants du numérique en temps de COVID : apports et limites d'une enquête à distance</w:t>
+                <w:t xml:space="preserve">Quels logiciels pour enseigner le quanti ? L’espace des outils disponibles, au prisme des objectifs pédagogiques et des contextes d’apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zerbib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Machut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Aouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mercklé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rencontres du CERAG - 1ère édition - Des Hommes, des techniques et des organisations face à la crise COVID-19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Compter, mesurer, calculer… raisonner ? Enseigner le quanti en sciences sociales dans le supérieur : pratiques et défis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03910423v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03910015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advocacy : faut-il encore une offre de musique dans les médiathèques ?</w:t>
               </w:r>
@@ -3607,51 +3607,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04698711v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zerbib" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.044.0079" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909921v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Qu&#233;au" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505440v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doga" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492516v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975779v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095904v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807464v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.019.0066" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952543v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816387v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Malinas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/008755ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816380v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/006696ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952549v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pedler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909986v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909981v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910015v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Machut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Aouani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merckl&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910423v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03222233v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909990v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910010v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03222284v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056787v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie B&#233;liard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046530v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05238718v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Billaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Busquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/sociologie_de_grenoble-9782348089251" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004677v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/bibpompidou/292" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.bibpompidou.292" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909939v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800886049.00016" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03165339v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.18757" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038624v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711498v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505351v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.vials.2017.03.0219" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235852v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/les-objets-hypertextuels" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430145v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Spies" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430165v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943285v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ethis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943289v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943292v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943315v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943316v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056810v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00674659v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011AVIG1100" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04698711v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zerbib" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.044.0079" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909921v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Qu&#233;au" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505440v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doga" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492516v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095904v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975779v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807464v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.019.0066" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952543v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816387v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Malinas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/008755ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816380v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/006696ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952549v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pedler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909986v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909981v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910423v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Machut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Aouani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910015v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merckl&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03222233v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909990v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910010v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03222284v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056787v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie B&#233;liard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046530v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05238718v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Billaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Busquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/sociologie_de_grenoble-9782348089251" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004677v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/bibpompidou/292" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.bibpompidou.292" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909939v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800886049.00016" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03165339v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.18757" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038624v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711498v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505351v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.vials.2017.03.0219" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235852v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/les-objets-hypertextuels" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430145v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Spies" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430165v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943285v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ethis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943289v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943292v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943315v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943316v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056810v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00674659v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011AVIG1100" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>