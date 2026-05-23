--- v1 (2026-04-24)
+++ v2 (2026-05-23)
@@ -1203,368 +1203,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03909981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier les usages étudiants du numérique en temps de COVID : apports et limites d'une enquête à distance</w:t>
+                <w:t xml:space="preserve">Quels logiciels pour enseigner le quanti ? L’espace des outils disponibles, au prisme des objectifs pédagogiques et des contextes d’apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zerbib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Machut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Aouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mercklé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rencontres du CERAG - 1ère édition - Des Hommes, des techniques et des organisations face à la crise COVID-19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Compter, mesurer, calculer… raisonner ? Enseigner le quanti en sciences sociales dans le supérieur : pratiques et défis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03910423v1</w:t>
+                <w:t xml:space="preserve">halshs-03910015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels logiciels pour enseigner le quanti ? L’espace des outils disponibles, au prisme des objectifs pédagogiques et des contextes d’apprentissage</w:t>
+                <w:t xml:space="preserve">Étudier les usages étudiants du numérique en temps de COVID : apports et limites d'une enquête à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zerbib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Machut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Aouani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mercklé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compter, mesurer, calculer… raisonner ? Enseigner le quanti en sciences sociales dans le supérieur : pratiques et défis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">Les rencontres du CERAG - 1ère édition - Des Hommes, des techniques et des organisations face à la crise COVID-19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03910015v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03910423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advocacy : faut-il encore une offre de musique dans les médiathèques ?</w:t>
+                <w:t xml:space="preserve">L’impact des bibliothèques : qualifier l’action des bibliothèques publiques sur leurs territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zerbib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Nationales des Bibliothécaires Musicaux en ligne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Les bibliothèques à l’épreuve de la crise… et après ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Normandie Livre &amp; Lecture; Livre et Lecture en Bretagne, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03222233v1</w:t>
+                <w:t xml:space="preserve">halshs-03909990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact des bibliothèques : qualifier l’action des bibliothèques publiques sur leurs territoires</w:t>
+                <w:t xml:space="preserve">Advocacy : faut-il encore une offre de musique dans les médiathèques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zerbib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les bibliothèques à l’épreuve de la crise… et après ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Normandie Livre &amp; Lecture; Livre et Lecture en Bretagne, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontres Nationales des Bibliothécaires Musicaux en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03909990v1</w:t>
+                <w:t xml:space="preserve">halshs-03222233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude sur les bibliothèques en période de confinement : pratiques et formes de présence</w:t>
               </w:r>
@@ -1613,191 +1613,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03910010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d’aide à la qualification et d’énumération des impacts des bibliothèques de lecture publique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Social participations against public policies ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Quéau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Béliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zerbib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Attractivité des territoires, quelle place pour les bibliothèques?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Rodez, France</w:t>
+              <w:t xml:space="preserve">XXXth annual SASE conference. Global Reordering: Prospects for Equality, Democracy and Justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Advancement of Socio-Economics, Doshisha University (Imadegawa campus), Jun 2018, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03222284v1</w:t>
+                <w:t xml:space="preserve">halshs-02056787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social participations against public policies ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude d’aide à la qualification et d’énumération des impacts des bibliothèques de lecture publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zerbib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXth annual SASE conference. Global Reordering: Prospects for Equality, Democracy and Justice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for Advancement of Socio-Economics, Doshisha University (Imadegawa campus), Jun 2018, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">Attractivité des territoires, quelle place pour les bibliothèques?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Rodez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02056787v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03222284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1903,51 +1903,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie de Grenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Aouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Béliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3607,51 +3607,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04698711v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zerbib" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.044.0079" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909921v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Qu&#233;au" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505440v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doga" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492516v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095904v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975779v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807464v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.019.0066" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952543v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816387v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Malinas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/008755ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816380v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/006696ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952549v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pedler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909986v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909981v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910423v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Machut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Aouani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910015v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merckl&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03222233v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909990v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910010v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03222284v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056787v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie B&#233;liard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046530v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05238718v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Billaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Busquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/sociologie_de_grenoble-9782348089251" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004677v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/bibpompidou/292" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.bibpompidou.292" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909939v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800886049.00016" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03165339v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.18757" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038624v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711498v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505351v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.vials.2017.03.0219" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235852v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/les-objets-hypertextuels" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430145v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Spies" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430165v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943285v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ethis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943289v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943292v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943315v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943316v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056810v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00674659v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011AVIG1100" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04698711v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zerbib" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.044.0079" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909921v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Qu&#233;au" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505440v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doga" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492516v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095904v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975779v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807464v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.019.0066" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952543v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816387v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Malinas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/008755ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816380v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/006696ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952549v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pedler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909986v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909981v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910015v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Machut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Aouani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merckl&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910423v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909990v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03222233v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910010v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056787v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie B&#233;liard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03222284v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046530v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05238718v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Billaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Busquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/sociologie_de_grenoble-9782348089251" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004677v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/bibpompidou/292" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.bibpompidou.292" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909939v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800886049.00016" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03165339v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.18757" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038624v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711498v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505351v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.vials.2017.03.0219" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235852v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/les-objets-hypertextuels" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430145v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Spies" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430165v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943285v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ethis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943289v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943292v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943315v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943316v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056810v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00674659v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011AVIG1100" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>