--- v0 (2026-03-17)
+++ v1 (2026-05-21)
@@ -565,209 +565,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01298599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the Symposium</w:t>
+                <w:t xml:space="preserve">Effective Demand: Securing the Foundations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. G. Hayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Political Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 25 (4), pp.650-652. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09538259.2013.837328⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 25 (4), pp.653-660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09538259.2013.837331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01052661v1</w:t>
+                <w:t xml:space="preserve">hal-00964275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Demand: Securing the Foundations</w:t>
+                <w:t xml:space="preserve">Introduction to the Symposium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Hartwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. G. Hayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Political Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 25 (4), pp.653-660. </w:t>
+              <w:t xml:space="preserve">, 2013, 25 (4), pp.650-652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09538259.2013.837331⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09538259.2013.837328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964275v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01052661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth, income distribution and autonomous public expenditures</w:t>
               </w:r>
@@ -1073,329 +1073,329 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Demand: Securing the Foundations</w:t>
+                <w:t xml:space="preserve">The impact of income distribution on consumption: a reassessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th "Dijon" Post-Keynesian Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Roskilde, Denmark</w:t>
+              <w:t xml:space="preserve">15th Conference of the Research Network Macroeconomics and Macroeconomic Policies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00606976v1</w:t>
+                <w:t xml:space="preserve">hal-00712657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of income distribution on consumption: a reassessment</w:t>
+                <w:t xml:space="preserve">Effective Demand: Securing the Foundations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Conference of the Research Network Macroeconomics and Macroeconomic Policies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">5th "Dijon" Post-Keynesian Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Roskilde, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00712657v1</w:t>
+                <w:t xml:space="preserve">hal-00606976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croissance et répartition en France (1982-2006) : une approche par les VAR cointégrés</w:t>
+                <w:t xml:space="preserve">Growth, Capital Scrapping, and the Rate of Capacity Utilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Canry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFSE, 57ème congrès annuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">12th Workshop on the Research Network "Macroeconomic Policies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00355929v1</w:t>
+                <w:t xml:space="preserve">hal-00355932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth, Capital Scrapping, and the Rate of Capacity Utilisation</w:t>
+                <w:t xml:space="preserve">Croissance et répartition en France (1982-2006) : une approche par les VAR cointégrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Canry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Workshop on the Research Network "Macroeconomic Policies"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">AFSE, 57ème congrès annuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00355932v1</w:t>
+                <w:t xml:space="preserve">hal-00355929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monetary circulation, the paradox of profits, and the velocity of money</w:t>
               </w:r>
@@ -1996,51 +1996,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:olivier.allain@parisdescartes.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887945v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strueco.2022.09.008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218410v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/meca.12336" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203963v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01603477.2020.1835496" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02372975v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cje/bex082" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298599v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cje/beu039" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052661v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Hartwig" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Hayes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09538259.2013.837328" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964275v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09538259.2013.837331" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964308v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejess.25.59-72" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345891v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09538250802516917" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00356803v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00319396v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606976v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712657v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355929v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Canry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355932v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196485v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192267v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196500v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147612v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821080v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112440v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:olivier.allain@parisdescartes.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887945v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strueco.2022.09.008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218410v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/meca.12336" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203963v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01603477.2020.1835496" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02372975v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cje/bex082" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298599v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cje/beu039" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964275v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09538259.2013.837331" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052661v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Hartwig" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Hayes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09538259.2013.837328" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964308v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejess.25.59-72" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345891v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09538250802516917" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00356803v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00319396v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712657v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606976v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355932v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Canry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355929v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196485v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192267v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196500v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147612v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821080v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112440v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>