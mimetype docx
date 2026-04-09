--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -320,260 +320,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large scale active-learning-guided exploration for in vitro protein production optimization</w:t>
+                <w:t xml:space="preserve">A large-scale exploration of cell-free compositions to maximize protein production using active learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Zettor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amir Pandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Cardoso Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structural Biology and Chemistry Department days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">, Dec 2019, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03852944v1</w:t>
+                <w:t xml:space="preserve">hal-04292156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large-scale exploration of cell-free compositions to maximize protein production using active learning</w:t>
+                <w:t xml:space="preserve">Large scale active-learning-guided exploration for in vitro protein production optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Zettor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelo Cardoso Batista</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structural Biology and Chemistry Department days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2019, paris, France</w:t>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292156v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell-free prediction of protein expression costs for growing cells</w:t>
               </w:r>
@@ -674,243 +674,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell-free prediction of protein expression costs for growing cells</w:t>
+                <w:t xml:space="preserve">Cell-free prediction of protein expression costs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borkowski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Murgiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy-Bart Stan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Ellis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SB7.0: The Seventh International Meeting on Synthetic Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">Control Engineering Synthetic Biology Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03852886v1</w:t>
+                <w:t xml:space="preserve">hal-03852866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell-free prediction of protein expression costs</w:t>
+                <w:t xml:space="preserve">Cell-free prediction of protein expression costs for growing cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Bricio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Murgiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy-Bart Stan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Ellis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Synthetic Biology Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">SB7.0: The Seventh International Meeting on Synthetic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03852866v1</w:t>
+                <w:t xml:space="preserve">hal-03852886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overloaded and stressed: whole-cell considerations for bacterial synthetic biology</w:t>
               </w:r>
@@ -2580,64 +2580,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Zettor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Pandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Cardoso Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Free Systems Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Boston (MA), United States</w:t>
@@ -2692,51 +2692,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO workshop “Creating is Understand-ing: Synthetic Biology Masters Complexity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMBO, Sep 2019, Heildelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3126,64 +3126,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Zettor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Pandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Cardoso Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (1), pp.1872. </w:t>
@@ -3234,90 +3234,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Custom-made transcriptional biosensors for metabolic engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Pandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 59, pp. 78-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3364,90 +3364,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Custom-made transcriptional biosensors for metabolic engineering.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Pandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Cardoso Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 59, pp.78-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3485,90 +3485,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing cell-free biosensors to monitor enzymatic production.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Pandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Grigoras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Synthetic Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8 (8), pp.1952-1957. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3883,51 +3883,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models for cell-free synthetic biology: Make prototyping easier, better, and faster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3972,265 +3972,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translation elicits a growth rate-dependent, genome-wide, differential protein production in &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt;</w:t>
+                <w:t xml:space="preserve">On the record with E. coli DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Ellis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Systems Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/msb.20156608⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 353 (6298), pp.444-445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aah4438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640581v1</w:t>
+                <w:t xml:space="preserve">hal-03851816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the record with E. coli DNA</w:t>
+                <w:t xml:space="preserve">Translation elicits a growth rate-dependent, genome-wide, differential protein production in &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Goelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Schaffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Calabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Mäder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 353 (6298), pp.444-445. </w:t>
+              <w:t xml:space="preserve">Molecular Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (5), pp.870. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.aah4438⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15252/msb.20156608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03851816v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overloaded and stressed: whole-cell considerations for bacterial synthetic biology</w:t>
               </w:r>
@@ -4578,151 +4578,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405950v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell-free systems: Gene expression outside of the cell</w:t>
+                <w:t xml:space="preserve">Protein synthesis in cell free systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Doctoral. France. 2024</w:t>
+              <w:t xml:space="preserve">Doctoral. Biomolecule synthesis: Part I, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04837424v1</w:t>
+                <w:t xml:space="preserve">hal-04741476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein synthesis in cell free systems</w:t>
+                <w:t xml:space="preserve">Cell-free systems: Gene expression outside of the cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Doctoral. Biomolecule synthesis: Part I, France. 2024</w:t>
+              <w:t xml:space="preserve">Doctoral. France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04741476v1</w:t>
+                <w:t xml:space="preserve">hal-04837424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell-free systems Gene expression outside of the cell</w:t>
               </w:r>
@@ -4896,77 +4896,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic Biology at the Hand of Cell-Free Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Pandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Synthetic Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Singapore, pp. 275-288, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5272,51 +5272,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155548v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Wagner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Hoang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delumeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279297v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borkowski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852944v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Koch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Zettor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Faulon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292156v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Pandi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Cardoso Batista" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852928v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bricio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Murgiano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Bart Stan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ellis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852886v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852866v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852899v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ceroni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852856v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852785v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852836v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852769v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852736v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pakpoom Subsoontorn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drew Endy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852754v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852719v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852702v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goelzer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schaffer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Calabre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike M&#228;der" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019485v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279327v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279345v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170246v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851825v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156300v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505662v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04285907v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Biscarrat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291932v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275652v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291918v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05027262v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hofmann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Abdo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Kushwaha" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0293" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118475v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2023.05.025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02552065v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Zettor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15798-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275369v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Batista" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2019.02.016" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627127v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625334v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Grigoras" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.9b00160" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851801v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Murgiano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Rothschild-Mancinelli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03970-x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851810v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Furini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gorochowski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.4635" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621501v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2018.00182" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640581v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20156608" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851816v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Gilbert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aah4438" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851923v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2016.07.009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339375v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cazals" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405950v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837424v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741476v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336158v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279308v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852064v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-0081-7_16" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03853024v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155548v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Wagner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Hoang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delumeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279297v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borkowski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292156v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Koch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Zettor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Pandi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Cardoso Batista" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852944v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Faulon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852928v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bricio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Murgiano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Bart Stan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ellis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852866v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852886v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852899v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ceroni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852856v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852785v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852836v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852769v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852736v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pakpoom Subsoontorn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drew Endy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852754v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852719v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852702v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goelzer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schaffer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Calabre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike M&#228;der" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019485v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279327v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279345v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170246v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851825v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156300v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505662v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04285907v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Biscarrat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291932v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275652v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291918v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05027262v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hofmann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Abdo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Kushwaha" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0293" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118475v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2023.05.025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02552065v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Zettor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15798-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275369v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Batista" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2019.02.016" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627127v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625334v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Grigoras" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.9b00160" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851801v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Murgiano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Rothschild-Mancinelli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03970-x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851810v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Furini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gorochowski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.4635" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621501v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2018.00182" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851816v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Gilbert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aah4438" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640581v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20156608" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851923v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2016.07.009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339375v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cazals" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405950v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741476v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837424v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336158v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279308v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852064v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-0081-7_16" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03853024v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>