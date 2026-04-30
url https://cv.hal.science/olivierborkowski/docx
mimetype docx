--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -320,260 +320,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large-scale exploration of cell-free compositions to maximize protein production using active learning</w:t>
+                <w:t xml:space="preserve">Large scale active-learning-guided exploration for in vitro protein production optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Zettor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amir Pandi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structural Biology and Chemistry Department days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2019, paris, France</w:t>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04292156v1</w:t>
+                <w:t xml:space="preserve">hal-03852944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large scale active-learning-guided exploration for in vitro protein production optimization</w:t>
+                <w:t xml:space="preserve">A large-scale exploration of cell-free compositions to maximize protein production using active learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Zettor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Pandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Angelo Cardoso Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structural Biology and Chemistry Department days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">, Dec 2019, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03852944v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell-free prediction of protein expression costs for growing cells</w:t>
               </w:r>
@@ -674,243 +674,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell-free prediction of protein expression costs</w:t>
+                <w:t xml:space="preserve">Cell-free prediction of protein expression costs for growing cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Bricio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Murgiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy-Bart Stan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Ellis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Synthetic Biology Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">SB7.0: The Seventh International Meeting on Synthetic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03852866v1</w:t>
+                <w:t xml:space="preserve">hal-03852886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell-free prediction of protein expression costs for growing cells</w:t>
+                <w:t xml:space="preserve">Cell-free prediction of protein expression costs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borkowski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Murgiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy-Bart Stan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Ellis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SB7.0: The Seventh International Meeting on Synthetic Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">Control Engineering Synthetic Biology Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03852886v1</w:t>
+                <w:t xml:space="preserve">hal-03852866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overloaded and stressed: whole-cell considerations for bacterial synthetic biology</w:t>
               </w:r>
@@ -2580,64 +2580,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Zettor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Pandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Cardoso Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Free Systems Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Boston (MA), United States</w:t>
@@ -2692,51 +2692,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO workshop “Creating is Understand-ing: Synthetic Biology Masters Complexity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMBO, Sep 2019, Heildelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2822,51 +2822,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3126,64 +3126,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Zettor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Pandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Cardoso Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (1), pp.1872. </w:t>
@@ -3215,784 +3215,788 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02552065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Custom-made transcriptional biosensors for metabolic engineering</w:t>
+                <w:t xml:space="preserve">Custom-made transcriptional biosensors for metabolic engineering.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Pandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Borkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Cardoso Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 59, pp. 78-84. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+              <w:t xml:space="preserve">, 2019, 59, pp.78-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.copbio.2019.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04275369v1</w:t>
+                <w:t xml:space="preserve">hal-02627127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Custom-made transcriptional biosensors for metabolic engineering.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Koch</w:t>
+                <w:t xml:space="preserve">Optimizing cell-free biosensors to monitor enzymatic production.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Pandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Grigoras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Borkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Synthetic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (8), pp.1952-1957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssynbio.9b00160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.copbio.2019.02.016⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02627127v1</w:t>
+                <w:t xml:space="preserve">hal-02625334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing cell-free biosensors to monitor enzymatic production.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ioana Grigoras</w:t>
+                <w:t xml:space="preserve">Burden-driven feedback control of gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Ceroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Boo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Furini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gorochowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Synthetic Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssynbio.9b00160⟩</w:t>
+              <w:t xml:space="preserve">Nature Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (5), pp.387-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nmeth.4635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625334v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell-free prediction of protein expression costs for growing cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Bricio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela Murgiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brooke Rothschild-Mancinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy-Bart Stan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (1), pp.1457. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-03970-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03851801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burden-driven feedback control of gene expression</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gorochowski</w:t>
+                <w:t xml:space="preserve">Models for cell-free synthetic biology: Make prototyping easier, better, and faster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borkowski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15 (5), pp.387-393. </w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nmeth.4635⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2018.00182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03851810v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models for cell-free synthetic biology: Make prototyping easier, better, and faster</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Translation elicits a growth rate-dependent, genome-wide, differential protein production in &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borkowski</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Goelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Schaffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Calabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Mäder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6, pp.1-6. </w:t>
+              <w:t xml:space="preserve">Molecular Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (5), pp.870. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2018.00182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15252/msb.20156608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621501v1</w:t>
+                <w:t xml:space="preserve">hal-02640581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the record with E. coli DNA</w:t>
               </w:r>
@@ -4076,184 +4080,50 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03851816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translation elicits a growth rate-dependent, genome-wide, differential protein production in &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt;</w:t>
-[...132 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Overloaded and stressed: whole-cell considerations for bacterial synthetic biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4278,70 +4148,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Ellis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 33, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mib.2016.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03851923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4351,154 +4221,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journées Scientifiques du Département Sciences de la Vie et Santé - AgroParisTech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Bessa-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Bessa-Gomes</w:t>
+                <w:t xml:space="preserve">Blanche Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques du Département Sciences de la Vie et Santé - AgroParisTech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Palaiseau, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4508,277 +4378,277 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celullar Economics in Cell-Free</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Université paris-saclay, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405950v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein synthesis in cell free systems</w:t>
+                <w:t xml:space="preserve">Cell-free systems: Gene expression outside of the cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Doctoral. Biomolecule synthesis: Part I, France. 2024</w:t>
+              <w:t xml:space="preserve">Doctoral. France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04741476v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell-free systems: Gene expression outside of the cell</w:t>
+                <w:t xml:space="preserve">Protein synthesis in cell free systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Doctoral. France. 2024</w:t>
+              <w:t xml:space="preserve">Doctoral. Biomolecule synthesis: Part I, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04837424v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell-free systems Gene expression outside of the cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Engineering school. AgroParisTech - INRAE - Campus Agro Paris-Saclay, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4788,91 +4658,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active learning leads to highly efficient predictions in cell-free systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4882,133 +4752,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic Biology at the Hand of Cell-Free Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Pandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Borkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Synthetic Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Singapore, pp. 275-288, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-15-0081-7_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5018,114 +4888,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth-rate-dependent protein production in bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Molecular biology. Paris 5, 2013. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03853024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId108"/>
+      <w:footerReference w:type="default" r:id="rId106"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5272,51 +5142,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155548v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Wagner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Hoang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delumeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279297v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borkowski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292156v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Koch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Zettor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Pandi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Cardoso Batista" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852944v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Faulon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852928v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bricio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Murgiano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Bart Stan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ellis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852866v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852886v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852899v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ceroni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852856v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852785v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852836v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852769v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852736v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pakpoom Subsoontorn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drew Endy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852754v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852719v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852702v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goelzer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schaffer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Calabre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike M&#228;der" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019485v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279327v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279345v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170246v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851825v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156300v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505662v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04285907v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Biscarrat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291932v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275652v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291918v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05027262v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hofmann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Abdo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Kushwaha" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0293" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118475v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2023.05.025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02552065v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Zettor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15798-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275369v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Batista" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2019.02.016" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627127v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625334v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Grigoras" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.9b00160" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851801v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Murgiano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Rothschild-Mancinelli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03970-x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851810v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Furini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gorochowski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.4635" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621501v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2018.00182" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851816v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Gilbert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aah4438" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640581v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20156608" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851923v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2016.07.009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339375v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cazals" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405950v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741476v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837424v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336158v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279308v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852064v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-0081-7_16" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03853024v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155548v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Wagner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Hoang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delumeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279297v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borkowski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852944v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Koch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Zettor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Faulon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292156v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Pandi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Cardoso Batista" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852928v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bricio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Murgiano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Bart Stan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ellis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852886v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852866v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852899v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ceroni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852856v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852785v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852836v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852769v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852736v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pakpoom Subsoontorn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drew Endy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852754v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852719v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852702v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goelzer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schaffer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Calabre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike M&#228;der" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019485v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279327v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279345v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170246v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851825v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156300v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505662v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04285907v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Biscarrat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291932v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275652v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291918v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05027262v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hofmann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Abdo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Kushwaha" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0293" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118475v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2023.05.025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02552065v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Zettor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15798-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627127v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2019.02.016" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625334v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Grigoras" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.9b00160" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851810v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Furini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gorochowski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.4635" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851801v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Murgiano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Rothschild-Mancinelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03970-x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621501v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2018.00182" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640581v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20156608" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851816v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Gilbert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aah4438" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851923v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2016.07.009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339375v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cazals" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405950v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837424v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741476v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336158v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279308v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852064v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-0081-7_16" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03853024v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>