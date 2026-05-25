--- v2 (2026-04-30)
+++ v3 (2026-05-25)
@@ -66,1993 +66,1993 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Vidéo (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximization of production in cell-free systems using active learning - Dr. Olivier Borkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Borkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Build-aCell seminar Olivier Borkowski: Challenges and advantages of resource limitation in cell-free</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Borkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Active learning cell free protein production optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Borkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell-free genome-wide transcriptomics through machine learning optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEED 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsible Research and Innovation Exploration of the transcriptional landscapes of culturable and nonculturable bacteria using in vitro transcription emulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioSynSys 2023: Symposium on Synthetic and Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large scale active-learning-guided exploration for in vitro protein production optimization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A large-scale exploration of cell-free compositions to maximize protein production using active learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Zettor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Pandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Cardoso Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structural Biology and Chemistry Department days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">, Dec 2019, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03852944v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large-scale exploration of cell-free compositions to maximize protein production using active learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Large scale active-learning-guided exploration for in vitro protein production optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Zettor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structural Biology and Chemistry Department days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2019, paris, France</w:t>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292156v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell-free prediction of protein expression costs for growing cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Bricio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Murgiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy-Bart Stan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Ellis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthetic Biology: Engineering, Evolution &amp; Design conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell-free prediction of protein expression costs for growing cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Cell-free prediction of protein expression costs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy-Bart Stan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Ellis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SB7.0: The Seventh International Meeting on Synthetic Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">Control Engineering Synthetic Biology Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03852886v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell-free prediction of protein expression costs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Cell-free prediction of protein expression costs for growing cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Bricio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Murgiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy-Bart Stan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Ellis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Synthetic Biology Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">SB7.0: The Seventh International Meeting on Synthetic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03852866v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overloaded and stressed: whole-cell considerations for bacterial synthetic biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Ceroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy-Bart Stan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Ellis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SBUK 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell-free prediction of protein expression costs for growing cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Bricio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Murgiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy-Bart Stan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Ellis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st European Congress on Cell-Free Synthetic Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Ascona, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overloaded and stressed: whole-cell considerations for bacterial synthetic biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Ceroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy-Bart Stan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Ellis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthetic Biology: Engineering, Evolution &amp; Design conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell-free prediction of protein expression costs in bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy-Bart Stan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Ellis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SBUK 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell-free prediction of protein expression costs for growing cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Ellis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthetic Biology: Engineering, Evolution &amp; Design conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomous control of heterologous gene expression in bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pakpoom Subsoontorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drew Endy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYNBERC symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hands-free control of heterologous gene expression in batch cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pakpoom Subsoontorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drew Endy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e Synthetic Biology: Engineering, Evolution &amp; Design conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Los angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hands-free control of heterologous gene expression in batch cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pakpoom Subsoontorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drew Endy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stanford BioX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Stanford, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth-rate-dependent protein production in bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Goelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Schaffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Calabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Mäder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th international conference on Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13th international conference on Systems Biology, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852702v1</w:t>
-              </w:r>
-[...216 lines deleted...]
-                <w:t xml:space="preserve">hal-04279345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2070,103 +2070,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell-free genome-wide transcriptomics through machine learning optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -2188,2193 +2188,2193 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hands-free control of heterologous gene expression in batch cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drew Endy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pakpoom Subsoontorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03851825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstituting alternative life using the test-bed of cell-free systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Borkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Kushwaha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 380 (1936), pp.20240293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2024.0293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05027262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What remains from living cells in bacterial lysate-based cell-free systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Borkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21, pp. 3173-3182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csbj.2023.05.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large scale active-learning-guided exploration for in vitro protein production optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Borkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Zettor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Pandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Cardoso Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.1872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-15798-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02552065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Custom-made transcriptional biosensors for metabolic engineering.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Pandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Borkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Cardoso Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Opinion in Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 59, pp.78-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.copbio.2019.02.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimizing cell-free biosensors to monitor enzymatic production.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Pandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Grigoras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Borkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACS Synthetic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (8), pp.1952-1957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssynbio.9b00160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burden-driven feedback control of gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Ceroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Boo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Furini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gorochowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Borkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (5), pp.387-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nmeth.4635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cell-free prediction of protein expression costs for growing cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Borkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Bricio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Murgiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brooke Rothschild-Mancinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy-Bart Stan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.1457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-03970-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Models for cell-free synthetic biology: Make prototyping easier, better, and faster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Borkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2018.00182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the record with E. coli DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Borkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Ellis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 353 (6298), pp.444-445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aah4438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Translation elicits a growth rate-dependent, genome-wide, differential protein production in &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Borkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Goelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Schaffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Calabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Mäder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (5), pp.870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/msb.20156608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Overloaded and stressed: whole-cell considerations for bacterial synthetic biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Borkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Ceroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy-Bart Stan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Ellis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mib.2016.07.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journées Scientifiques du Département Sciences de la Vie et Santé - AgroParisTech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Bessa-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Scientifiques du Département Sciences de la Vie et Santé - AgroParisTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Palaiseau, France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05339375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mRNA and genome expression in cell-free systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 Synthetic Biology: Engineering, Evolution, &amp; Design (SEED)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05156300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximization of production in cell-free systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomanufacturing and micorbiology symposium and workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Beckman, Mar 2024, Dublin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04505662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the molecular mechanisms involved in the use of raffinose, a legume dietary fibre, by bacteria of the intestinal microbiota.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Biscarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cherbuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Micalis 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A large-scale exploration of cell-free compositions to maximize protein production using active learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Zettor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Pandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Cardoso Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Free Systems Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Boston (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A large-scale exploration of cell-free compositions to maximize protein production using reinforcement learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO workshop “Creating is Understand-ing: Synthetic Biology Masters Complexity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMBO, Sep 2019, Heildelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between protein production and cell physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSYNBIOS symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291918v1</w:t>
-              </w:r>
-[...1528 lines deleted...]
-                <w:t xml:space="preserve">hal-05339375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cours (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4392,51 +4392,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celullar Economics in Cell-Free</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Université paris-saclay, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4448,181 +4448,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405950v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell-free systems: Gene expression outside of the cell</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Protein synthesis in cell free systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Doctoral. France. 2024</w:t>
+              <w:t xml:space="preserve">Doctoral. Biomolecule synthesis: Part I, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04837424v1</w:t>
+                <w:t xml:space="preserve">hal-04741476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein synthesis in cell free systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Cell-free systems: Gene expression outside of the cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Doctoral. Biomolecule synthesis: Part I, France. 2024</w:t>
+              <w:t xml:space="preserve">Doctoral. France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04741476v1</w:t>
+                <w:t xml:space="preserve">hal-04837424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell-free systems Gene expression outside of the cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Engineering school. AgroParisTech - INRAE - Campus Agro Paris-Saclay, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4672,51 +4672,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active learning leads to highly efficient predictions in cell-free systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4766,77 +4766,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic Biology at the Hand of Cell-Free Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Pandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Synthetic Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Singapore, pp. 275-288, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4902,51 +4902,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth-rate-dependent protein production in bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Molecular biology. Paris 5, 2013. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5142,51 +5142,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155548v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Wagner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Hoang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delumeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279297v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borkowski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852944v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Koch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Zettor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Faulon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292156v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Pandi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Cardoso Batista" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852928v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bricio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Murgiano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Bart Stan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ellis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852886v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852866v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852899v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ceroni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852856v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852785v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852836v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852769v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852736v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pakpoom Subsoontorn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drew Endy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852754v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852719v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852702v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goelzer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schaffer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Calabre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike M&#228;der" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019485v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279327v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279345v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170246v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851825v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156300v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505662v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04285907v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Biscarrat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291932v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275652v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291918v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05027262v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hofmann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Abdo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Kushwaha" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0293" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118475v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2023.05.025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02552065v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Zettor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15798-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627127v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2019.02.016" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625334v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Grigoras" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.9b00160" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851810v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Furini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gorochowski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.4635" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851801v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Murgiano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Rothschild-Mancinelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03970-x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621501v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2018.00182" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640581v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20156608" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851816v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Gilbert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aah4438" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851923v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2016.07.009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339375v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cazals" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405950v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837424v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741476v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336158v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279308v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852064v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-0081-7_16" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03853024v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019485v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borkowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279327v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279345v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155548v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Wagner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Hoang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rue" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delumeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279297v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292156v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Koch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Zettor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Pandi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Cardoso Batista" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852944v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Faulon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852928v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bricio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Murgiano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Bart Stan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ellis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852866v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852886v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852899v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ceroni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852856v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852785v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852836v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852769v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852736v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pakpoom Subsoontorn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drew Endy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852754v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852719v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852702v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goelzer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schaffer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Calabre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike M&#228;der" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170246v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851825v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05027262v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hofmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Abdo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Kushwaha" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0293" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118475v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2023.05.025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02552065v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Zettor" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15798-5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627127v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2019.02.016" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625334v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Grigoras" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.9b00160" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851810v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Furini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gorochowski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.4635" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851801v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Murgiano" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Rothschild-Mancinelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03970-x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621501v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2018.00182" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851816v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Gilbert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aah4438" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640581v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20156608" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851923v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2016.07.009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339375v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cazals" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156300v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505662v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04285907v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Biscarrat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291932v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275652v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291918v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405950v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741476v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837424v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336158v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279308v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852064v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-0081-7_16" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03853024v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>