--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1277,265 +1277,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03241903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« ¿Qué aljamía es esa, que yo no entiendo? » : du Glosario au Corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brisville-Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atalaya - Revue d'études médiévales romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/atalaya.1822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01560949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">¿Aljamía o aljamiado?: esbozo de caracterización sociolingüística de la variedad aljamiada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brisville-Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atalaya - Revue d'études médiévales romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/atalaya.1791⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01560959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frontière et minorité religieuse dans la péninsule Ibérique à la fin du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brisville-Fertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atalaya - Revue d'études médiévales romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/atalaya.1736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01561946v1</w:t>
-              </w:r>
-[...158 lines deleted...]
-                <w:t xml:space="preserve">halshs-01560959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alberto R. Silva Tavim, M.ª Filomena Lopes de Barros et Lúcia Liba Mucznik (éd.), In the Iberian Peninsula and Beyond. A History of Jews and Muslims (15th-17th Centuries), vol. 1, Cambridge : Cambridge Scholars Publishing, 2015, 367 p. + viii, 52</w:t>
               </w:r>
@@ -2199,2753 +2199,2753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Closing Ranks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brisville-Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Preaching and Conflict: 24th International Medieval Sermon Studies Symposi-um</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SOUKUP, Pavel; International Medieval Semon Studies Society, Jul 2024, Praha ; Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital Processing of Textual Sources: Projects in Digital Humanities at CIHAM-UMR 5648</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brisville-Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Gille Levenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Pinche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital Humanities and Romance Philology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olivier Brisville-Fertin; Matthias Gille Levenson; Carlos Heusch; Maria Morras; Ariane Pinche, Apr 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04584612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CATMuS Medieval: A multilingual large-scale cross-century dataset in Latin script for handwritten text recognition and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clérice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Pinche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malamatenia Vlachou-Efstathiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Chagué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2024 International Conference on Document Analysis and Recognition (ICDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Athens, Greece. pp.174-194, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-70543-4_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’histoire de “La ville de cuivre” dans la production mudéjar-morisque : un recyclage textuel au service d'un “bricolage” identitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brisville-Fertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Citer, plagier ou remployer : pratiques citationnelles médiévales », journée d’étude du séminaire CITER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LOUISON Lydie; CIHAM–UMR 5648, May 2024, Lyon (Maison des Sciences de l'Homme), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, SOUKUP, Pavel; International Medieval Semon Studies Society, Jul 2024, Praha ; Prague, Czech Republic</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Qué es esa aljamía?” : reflexion sur les variétés des minorités musulmanes d’Aragon (XIIe-1610)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brisville-Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“Studia meridionalia” : médiévistique hispanique dans le Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARIZALETA Amaia; CEIBA - Université Toulouse Jean Jaurès, Dec 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Digital Processing of Textual Sources: Projects in Digital Humanities at CIHAM-UMR 5648</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le “codex-bibliothèque”, vade mecum pour enseigner (Xe-XVIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brisville-Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bosseman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Duplessis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire école au Moyen Âge. Maîtres et élèves, Orient et Occident (IVe-XVIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie-Céline ISAÏA; Rémy GAREIL, Oct 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CATMuS-Medieval: Consistent Approaches to Transcribing ManuScripts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Gille Levenson</w:t>
+                <w:t xml:space="preserve">Ariane Pinche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Olivier Brisville-Fertin; Matthias Gille Levenson; Carlos Heusch; Maria Morras; Ariane Pinche, Apr 2024, Lyon, France</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clérice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Chagué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malamatenia Vlachou-Efstathiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital Humanities - DH2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADHO, Aug 2024, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...122 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humanités numériques et philologie hispanique médiévale : présentation de quelques chantiers en cours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brisville-Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décoder et recoder l’histoire : le numérique dans le champ des études ibé-riques (Moyen Âge-XIXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PASCUAL ARGENTE Clara; CADEZ Émilie; CEIBA - Université Toulouse Jean Jaurès, Apr 2023, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ARIZALETA Amaia; CEIBA - Université Toulouse Jean Jaurès, Dec 2023, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motifs et usages de la production aljamiada : l’étude de la minorité musulmane d’Aragon au prisme de sa production interne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brisville-Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d’Études médiévales ibériques (SEMI) de l’UMR 5136–FRAMESPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARIZALETA Amaia; UMR 5136–FRAMESPA, Dec 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Marie-Céline ISAÏA; Rémy GAREIL, Oct 2023, Lyon, France</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour de la formation des alfaquis mudéjars et morisques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brisville-Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire école au Moyen Âge. Maîtres et élèves, Orient et Occident (IVe-XVIe siècle). Atelier 1 : Identifier les écoles. Inventaire des sources, typologie, lacunes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie-Céline ISAIA; Rémy GAREIL, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...112 lines deleted...]
-              <w:t xml:space="preserve">, ADHO, Aug 2024, Washington DC, United States</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03784064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La production manuscrite des Mudéjars et des Morisques d’Aragon comme élaboration d’un canon islamique tagarin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brisville-Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude « Canon médiéval, fabrique sociale »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HALARY Marie-Pascale; ISAIA Marie-Céline; PAOLI Bruno, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, PASCUAL ARGENTE Clara; CADEZ Émilie; CEIBA - Université Toulouse Jean Jaurès, Apr 2023, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’édition électronique du corpus aljamiado : enjeux et perspectives du recours aux humanités numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brisville-Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Trilobe II : Édition de texte et pluridisciplinarité »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BALDACHINO Laura; DEBREST Amalia; HEUSCH Carlos, Sep 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ARIZALETA Amaia; UMR 5136–FRAMESPA, Dec 2023, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin d’un copiste et dogmatiseur morisque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brisville-Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Arabo-hispanica. Le labyrinthe de l’aljamiado »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nuria De Castilla, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Marie-Céline ISAIA; Rémy GAREIL, Jul 2022, Lyon, France</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03784085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Fízose muçlim i fue buena su creyencia”:</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brisville-Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIIe Symposium biennal de la Société internationale des Études de sermons médiévaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Linda G. JONES; Oriol CATALÁN, Jul 2021, Online, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, HALARY Marie-Pascale; ISAIA Marie-Céline; PAOLI Bruno, Nov 2022, Lyon, France</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03784080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus aljamiado de predicación</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brisville-Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Res Novae », VI Seminario Islamolatina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Islamolatina, Dec 2020, Barcelone, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, BALDACHINO Laura; DEBREST Amalia; HEUSCH Carlos, Sep 2022, Lyon, France</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03241912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’une langue à l’autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brisville-Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Textes et discours dans les communautés mudéjares de l’Espagne médiévale », Journée du Séminaire d’Études hispaniques médiévales du CIHAM/UMR 5648</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIHAM/UMR 5648; EA 1853/LCE, Sep 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Linda G. JONES; Oriol CATALÁN, Jul 2021, Online, Spain</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03241911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statuts et fonctions des alfaquis mudéjars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brisville-Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Porter la Parole »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EA 6298/CeTHis, Université de Tours, Nov 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nuria De Castilla, Nov 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03241909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prédicas en aljamiado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brisville-Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium «(Des)velando identidades–(Un)veiling identities»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MINECO : FFI2015-63659-C2-1/2-P, Oct 2019, Barcelone, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Islamolatina, Dec 2020, Barcelone, España</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03241914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La voix des sages comme voie de salut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brisville-Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Prédication et sacrement(s) dans l’Antiquité et au Moyen Âge »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIHAM/UMR 5648; Centre Sèvres-Paris; ENS de Lyon, Oct 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CIHAM/UMR 5648; EA 1853/LCE, Sep 2020, Lyon, France</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03241915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discours et communauté : le discours aljamiado comme matrice identitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brisville-Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIIe Rencontres du Dīwān</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Diwan-Association des doctorants en histoire des mondes musulmans médiévaux, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CIHAM/UMR 5648; Centre Sèvres-Paris; ENS de Lyon, Oct 2019, Lyon, France</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03241905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La communauté dans le discours aljamiado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brisville-Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire des Médiévistes du CIHAM/UMR 5648</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIHAM/UMR 5648, Jan 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EA 6298/CeTHis, Université de Tours, Nov 2019, Tours, France</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03241906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La production en roman des minorités mudéjares et morisques d’Aragon et de Castille (XVe-XVIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brisville-Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Les minorités dans l’Espagne médiévale et moderne XVe-XVIIIe siècles) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rica AMRAN; Youssef EL ALAOUI, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, MINECO : FFI2015-63659-C2-1/2-P, Oct 2019, Barcelone, España</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03241908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La production en aljamiado comme frontière discursive (XVe-XVIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brisville-Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXIXe Congrès de la SHF : « Frontières dans le monde ibérique et ibéro-américain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Hispanistes français; Université de Pau et des Pays de l'Adour, Jun 2019, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Diwan-Association des doctorants en histoire des mondes musulmans médiévaux, Jun 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03241916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le discours aljamiado et sa communauté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brisville-Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIIIe Rencontres du Dīwān</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Diwan-Association des doctorants en histoire des mondes musulmans médiévaux, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Rica AMRAN; Youssef EL ALAOUI, Mar 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03241917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aljama mudéjare et minorité morisque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brisville-Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3e Journée d'étude des doctorants de l'Université de Lyon en Histoire de l'Islam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CIHAM/UMR 5648, Jan 2019, Lyon, France</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Dixo partida de los sabios”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brisville-Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Theorica 5–Penser la traduction au Moyen Âge »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIHAM/UMR 5648; EHEHI, Casa de Velázquez, May 2017, Madrid, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société des Hispanistes français; Université de Pau et des Pays de l'Adour, Jun 2019, Pau, France</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03241913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fablando en la regla verdadera, dereçart-é en la derecha carrera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brisville-Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminari d'estudis medievals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Milà i Fontanals - CSIC, Feb 2017, Barcelone, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Diwan-Association des doctorants en histoire des mondes musulmans médiévaux, Jun 2018, Lyon, France</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville de cuivre : conte, exemplum, prêche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brisville-Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Regards sur la ville dans la littérature (XVIe-XXe siècles) », Journée d'Étude du laboratoire junior Pratiques de l'Espace urbain dans les textes (PrEuX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire junior Pratiques de l'Espace urbain dans les textes (PrEuX), Jan 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Lyon, France</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prêcher en aljamiado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brisville-Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXe Rencontres du Dîwân (Association des doctorants en Histoire des mondes musulmans médiévaux)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Diwan des doctorants en histoire des mondes musulmans médiévaux, Jun 2017, Aix-en-Provence, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CIHAM/UMR 5648; EHEHI, Casa de Velázquez, May 2017, Madrid, Espagne</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les textes aljamiados : un discours de la frontière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brisville-Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2e Congrès du GIS "Moyen-Orient et Mondes Musulmans"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Moyen Orient et mondes musulmans, Jul 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut Milà i Fontanals - CSIC, Feb 2017, Barcelone, España</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les textes aljamiados morisques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brisville-Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aljamiado : textes et contextes d'un islam espagnol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERMOMM - Inalco; SEAR (U. Oviedo); ANR Aliento, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire junior Pratiques de l'Espace urbain dans les textes (PrEuX), Jan 2017, Lyon, France</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01304221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur les pratiques cultuelles mudéjares et morisques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brisville-Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIXe Rencontres du Diwan (Association des doctorants en Histoire des mondes musulmans médiévaux)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Diwan des doctorants en histoire des mondes musulmans médiévaux, May 2016, Madrid, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Diwan des doctorants en histoire des mondes musulmans médiévaux, Jun 2017, Aix-en-Provence, Marseille, France</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prédication en aljamiado : un islam des marges ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brisville-Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I Journée d'étude des doctorants de l'Université de Lyon sur l'Histoire de l'Islam médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olivier Brisville-Fertin; Ouidad Hamitri; Aurélien Montel, May 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, GIS Moyen Orient et mondes musulmans, Jul 2017, Paris, France</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sermones aljamiados</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brisville-Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Predicar en el Mediterráneo medieval. Identidades y relaciones culturales entre el Mediterráneo y Europa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Universitari d'Història Jaume Vicens i Vives (U. Pompeu Fabra, Barcelone); EHEHI (Casa de Velàzquez, Madrid), Mar 2016, Barcelone, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Diwan des doctorants en histoire des mondes musulmans médiévaux, May 2016, Madrid, Espagne</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01304218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Esta es monestaçión prove[ch]ante, si querrá Allah”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brisville-Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée doctorale du CIHAM/UMR 5648 « Frontières : marges et contacts »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIHAM/UMR 5648, Mar 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Olivier Brisville-Fertin; Ouidad Hamitri; Aurélien Montel, May 2016, Lyon, France</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03241919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los escritos de mudéjares y moriscos: consideraciones históricas y filológicas sobre el aljamiado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brisville-Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminario de Análisis del Mundo Árabe e Islámico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Área de estudios árabes - Universidad de Zaragoza, Jan 2015, ZARAGOZA, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CERMOMM - Inalco; SEAR (U. Oviedo); ANR Aliento, Apr 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01104132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islamité mudéjare et crypto-islam morisque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brisville-Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée doctorale du CIHAM/UMR 5648 « Le visible et l’invisible »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIHAM/UMR 5648, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03241918v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01104132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une sociolinguistique de l'aljamiado</w:t>
               </w:r>
@@ -5101,51 +5101,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel d'annotation du projet e-CaM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Gille Levenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brisville-Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5189,51 +5189,51 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ENS de Lyon; Agorantic FR 3621; CIHAM. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05390100v1</w:t>
+                <w:t xml:space="preserve">hal-05390100v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId99"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5309,51 +5309,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="557D5791"/>
+    <w:nsid w:val="EDCDB30C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5540,51 +5540,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivierbrisville" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7809-3890" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801365v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brisville-Fertin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atalaya.1702" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03241887v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LYSEN034" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895658v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895706v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/alqantara.2024.834" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709792v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04422568v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723373v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.15659" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02081625v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14198/ShANd.2019-2021.23.27" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03294490v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812745v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14198/ShAnd.2017-2018.22.01" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801385v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801463v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241903v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561946v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atalaya.1736" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01560949v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atalaya.1822" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01560959v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atalaya.1791" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01304202v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104149v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241902v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BHCMA-EB.5.131539" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801503v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801523v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.SERMO-EB.5.116666" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801491v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda G. Jones" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01275904v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://puv.uv.es/product_info.php?products_id=25373&amp;amp;osCsid=2f77d9b51e70d6d0972299dec36ce49a" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253060v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691497v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691474v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04584612v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gille Levenson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04453952v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malamatenia Vlachou-Efstathiou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70543-4_11" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691491v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691478v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bosseman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duplessis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04346939v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691487v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691494v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03784064v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907450v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907462v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03784080v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03784085v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241912v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241911v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241915v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241909v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241914v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241905v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241908v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241906v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241916v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241917v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801354v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241913v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801474v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801470v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801540v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801446v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801545v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801536v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01304221v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01304218v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241919v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241918v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104132v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104134v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104140v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390100v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Castillo Lluch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a D&#237;ez Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faye" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivierbrisville" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7809-3890" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801365v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brisville-Fertin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atalaya.1702" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03241887v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LYSEN034" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895658v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895706v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/alqantara.2024.834" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709792v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04422568v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723373v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.15659" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02081625v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14198/ShANd.2019-2021.23.27" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03294490v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812745v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14198/ShAnd.2017-2018.22.01" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801385v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801463v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241903v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01560949v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atalaya.1822" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01560959v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atalaya.1791" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561946v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atalaya.1736" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01304202v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104149v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241902v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BHCMA-EB.5.131539" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801503v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801523v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.SERMO-EB.5.116666" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801491v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda G. Jones" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01275904v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://puv.uv.es/product_info.php?products_id=25373&amp;amp;osCsid=2f77d9b51e70d6d0972299dec36ce49a" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253060v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691474v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04584612v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gille Levenson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04453952v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malamatenia Vlachou-Efstathiou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70543-4_11" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691497v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691491v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691478v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bosseman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duplessis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04346939v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691487v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691494v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03784064v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907450v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907462v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03784085v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03784080v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241912v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241911v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241909v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241914v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241915v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241905v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241906v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241908v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241916v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241917v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801354v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241913v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801474v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801470v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801540v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801446v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01304221v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801545v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801536v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01304218v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241919v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104132v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241918v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104134v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104140v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390100v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Castillo Lluch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a D&#237;ez Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faye" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>