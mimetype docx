--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -474,174 +474,174 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conversion to or within Islam in some Aljamiado exhortatory texts: “Fízose creyente […] i fue buena su creyencia con Allah”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brisville-Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Al-Qanṭara : revista de estudios árabes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45 (2), pp.834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3989/alqantara.2024.834⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">El final de un copista y alfaquí morisco: Luis Barbaça</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brisville-Fertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Etudes Hispaniques Médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Ficciones medievales, 47, pp.127-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895658v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04895706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y en a-t-il ? Fiche contrastive de deux pronoms français sans équivalents espagnols</w:t>
               </w:r>
@@ -2199,2063 +2199,2063 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Digital Processing of Textual Sources: Projects in Digital Humanities at CIHAM-UMR 5648</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brisville-Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Gille Levenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Pinche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital Humanities and Romance Philology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olivier Brisville-Fertin; Matthias Gille Levenson; Carlos Heusch; Maria Morras; Ariane Pinche, Apr 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04584612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Closing Ranks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brisville-Fertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Preaching and Conflict: 24th International Medieval Sermon Studies Symposi-um</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SOUKUP, Pavel; International Medieval Semon Studies Society, Jul 2024, Praha ; Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Olivier Brisville-Fertin</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CATMuS Medieval: A multilingual large-scale cross-century dataset in Latin script for handwritten text recognition and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clérice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Gille Levenson</w:t>
+                <w:t xml:space="preserve">Ariane Pinche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malamatenia Vlachou-Efstathiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Chagué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2024 International Conference on Document Analysis and Recognition (ICDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Athens, Greece. pp.174-194, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-70543-4_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’histoire de “La ville de cuivre” dans la production mudéjar-morisque : un recyclage textuel au service d'un “bricolage” identitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brisville-Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Citer, plagier ou remployer : pratiques citationnelles médiévales », journée d’étude du séminaire CITER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LOUISON Lydie; CIHAM–UMR 5648, May 2024, Lyon (Maison des Sciences de l'Homme), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le “codex-bibliothèque”, vade mecum pour enseigner (Xe-XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brisville-Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bosseman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Duplessis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire école au Moyen Âge. Maîtres et élèves, Orient et Occident (IVe-XVIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie-Céline ISAÏA; Rémy GAREIL, Oct 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CATMuS-Medieval: Consistent Approaches to Transcribing ManuScripts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Pinche</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Olivier Brisville-Fertin; Matthias Gille Levenson; Carlos Heusch; Maria Morras; Ariane Pinche, Apr 2024, Lyon, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clérice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Chagué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malamatenia Vlachou-Efstathiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital Humanities - DH2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADHO, Aug 2024, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...122 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Qué es esa aljamía?” : reflexion sur les variétés des minorités musulmanes d’Aragon (XIIe-1610)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brisville-Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“Studia meridionalia” : médiévistique hispanique dans le Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARIZALETA Amaia; CEIBA - Université Toulouse Jean Jaurès, Dec 2023, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LOUISON Lydie; CIHAM–UMR 5648, May 2024, Lyon (Maison des Sciences de l'Homme), France</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humanités numériques et philologie hispanique médiévale : présentation de quelques chantiers en cours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brisville-Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décoder et recoder l’histoire : le numérique dans le champ des études ibé-riques (Moyen Âge-XIXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PASCUAL ARGENTE Clara; CADEZ Émilie; CEIBA - Université Toulouse Jean Jaurès, Apr 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ARIZALETA Amaia; CEIBA - Université Toulouse Jean Jaurès, Dec 2023, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motifs et usages de la production aljamiada : l’étude de la minorité musulmane d’Aragon au prisme de sa production interne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brisville-Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d’Études médiévales ibériques (SEMI) de l’UMR 5136–FRAMESPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARIZALETA Amaia; UMR 5136–FRAMESPA, Dec 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Marie-Céline ISAÏA; Rémy GAREIL, Oct 2023, Lyon, France</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La production manuscrite des Mudéjars et des Morisques d’Aragon comme élaboration d’un canon islamique tagarin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brisville-Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude « Canon médiéval, fabrique sociale »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HALARY Marie-Pascale; ISAIA Marie-Céline; PAOLI Bruno, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...112 lines deleted...]
-              <w:t xml:space="preserve">, ADHO, Aug 2024, Washington DC, United States</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour de la formation des alfaquis mudéjars et morisques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brisville-Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire école au Moyen Âge. Maîtres et élèves, Orient et Occident (IVe-XVIe siècle). Atelier 1 : Identifier les écoles. Inventaire des sources, typologie, lacunes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie-Céline ISAIA; Rémy GAREIL, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, PASCUAL ARGENTE Clara; CADEZ Émilie; CEIBA - Université Toulouse Jean Jaurès, Apr 2023, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03784064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’édition électronique du corpus aljamiado : enjeux et perspectives du recours aux humanités numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brisville-Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Trilobe II : Édition de texte et pluridisciplinarité »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BALDACHINO Laura; DEBREST Amalia; HEUSCH Carlos, Sep 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ARIZALETA Amaia; UMR 5136–FRAMESPA, Dec 2023, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin d’un copiste et dogmatiseur morisque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brisville-Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Arabo-hispanica. Le labyrinthe de l’aljamiado »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nuria De Castilla, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Marie-Céline ISAIA; Rémy GAREIL, Jul 2022, Lyon, France</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03784085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Fízose muçlim i fue buena su creyencia”:</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brisville-Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIIe Symposium biennal de la Société internationale des Études de sermons médiévaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Linda G. JONES; Oriol CATALÁN, Jul 2021, Online, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, HALARY Marie-Pascale; ISAIA Marie-Céline; PAOLI Bruno, Nov 2022, Lyon, France</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03784080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus aljamiado de predicación</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brisville-Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Res Novae », VI Seminario Islamolatina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Islamolatina, Dec 2020, Barcelone, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, BALDACHINO Laura; DEBREST Amalia; HEUSCH Carlos, Sep 2022, Lyon, France</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03241912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’une langue à l’autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brisville-Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Textes et discours dans les communautés mudéjares de l’Espagne médiévale », Journée du Séminaire d’Études hispaniques médiévales du CIHAM/UMR 5648</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIHAM/UMR 5648; EA 1853/LCE, Sep 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nuria De Castilla, Nov 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03241911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statuts et fonctions des alfaquis mudéjars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brisville-Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Porter la Parole »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EA 6298/CeTHis, Université de Tours, Nov 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Linda G. JONES; Oriol CATALÁN, Jul 2021, Online, Spain</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03241909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prédicas en aljamiado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brisville-Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium «(Des)velando identidades–(Un)veiling identities»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MINECO : FFI2015-63659-C2-1/2-P, Oct 2019, Barcelone, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Islamolatina, Dec 2020, Barcelone, España</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03241914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La voix des sages comme voie de salut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brisville-Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Prédication et sacrement(s) dans l’Antiquité et au Moyen Âge »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIHAM/UMR 5648; Centre Sèvres-Paris; ENS de Lyon, Oct 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CIHAM/UMR 5648; EA 1853/LCE, Sep 2020, Lyon, France</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03241915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discours et communauté : le discours aljamiado comme matrice identitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brisville-Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIIe Rencontres du Dīwān</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Diwan-Association des doctorants en histoire des mondes musulmans médiévaux, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EA 6298/CeTHis, Université de Tours, Nov 2019, Tours, France</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03241905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La communauté dans le discours aljamiado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brisville-Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire des Médiévistes du CIHAM/UMR 5648</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIHAM/UMR 5648, Jan 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, MINECO : FFI2015-63659-C2-1/2-P, Oct 2019, Barcelone, España</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03241906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La production en roman des minorités mudéjares et morisques d’Aragon et de Castille (XVe-XVIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brisville-Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Les minorités dans l’Espagne médiévale et moderne XVe-XVIIIe siècles) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rica AMRAN; Youssef EL ALAOUI, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CIHAM/UMR 5648; Centre Sèvres-Paris; ENS de Lyon, Oct 2019, Lyon, France</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03241908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La production en aljamiado comme frontière discursive (XVe-XVIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brisville-Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXIXe Congrès de la SHF : « Frontières dans le monde ibérique et ibéro-américain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Hispanistes français; Université de Pau et des Pays de l'Adour, Jun 2019, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Diwan-Association des doctorants en histoire des mondes musulmans médiévaux, Jun 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03241916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le discours aljamiado et sa communauté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brisville-Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIIIe Rencontres du Dīwān</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Diwan-Association des doctorants en histoire des mondes musulmans médiévaux, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CIHAM/UMR 5648, Jan 2019, Lyon, France</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03241917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aljama mudéjare et minorité morisque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brisville-Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3e Journée d'étude des doctorants de l'Université de Lyon en Histoire de l'Islam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Rica AMRAN; Youssef EL ALAOUI, Mar 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fablando en la regla verdadera, dereçart-é en la derecha carrera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brisville-Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminari d'estudis medievals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Milà i Fontanals - CSIC, Feb 2017, Barcelone, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société des Hispanistes français; Université de Pau et des Pays de l'Adour, Jun 2019, Pau, France</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Dixo partida de los sabios”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brisville-Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Theorica 5–Penser la traduction au Moyen Âge »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIHAM/UMR 5648; EHEHI, Casa de Velázquez, May 2017, Madrid, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03241913v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01801474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville de cuivre : conte, exemplum, prêche</w:t>
               </w:r>
@@ -5101,51 +5101,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel d'annotation du projet e-CaM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Gille Levenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brisville-Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5309,51 +5309,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EDCDB30C"/>
+    <w:nsid w:val="6825AE18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5540,51 +5540,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivierbrisville" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7809-3890" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801365v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brisville-Fertin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atalaya.1702" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03241887v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LYSEN034" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895658v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895706v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/alqantara.2024.834" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709792v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04422568v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723373v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.15659" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02081625v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14198/ShANd.2019-2021.23.27" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03294490v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812745v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14198/ShAnd.2017-2018.22.01" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801385v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801463v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241903v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01560949v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atalaya.1822" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01560959v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atalaya.1791" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561946v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atalaya.1736" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01304202v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104149v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241902v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BHCMA-EB.5.131539" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801503v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801523v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.SERMO-EB.5.116666" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801491v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda G. Jones" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01275904v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://puv.uv.es/product_info.php?products_id=25373&amp;amp;osCsid=2f77d9b51e70d6d0972299dec36ce49a" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253060v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691474v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04584612v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gille Levenson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04453952v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malamatenia Vlachou-Efstathiou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70543-4_11" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691497v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691491v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691478v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bosseman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duplessis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04346939v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691487v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691494v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03784064v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907450v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907462v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03784085v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03784080v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241912v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241911v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241909v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241914v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241915v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241905v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241906v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241908v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241916v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241917v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801354v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241913v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801474v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801470v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801540v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801446v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01304221v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801545v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801536v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01304218v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241919v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104132v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241918v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104134v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104140v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390100v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Castillo Lluch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a D&#237;ez Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faye" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivierbrisville" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7809-3890" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801365v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brisville-Fertin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atalaya.1702" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03241887v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LYSEN034" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895706v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/alqantara.2024.834" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895658v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709792v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04422568v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723373v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.15659" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02081625v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14198/ShANd.2019-2021.23.27" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03294490v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812745v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14198/ShAnd.2017-2018.22.01" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801385v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801463v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241903v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01560949v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atalaya.1822" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01560959v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atalaya.1791" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561946v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atalaya.1736" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01304202v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104149v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241902v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BHCMA-EB.5.131539" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801503v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801523v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.SERMO-EB.5.116666" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801491v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda G. Jones" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01275904v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://puv.uv.es/product_info.php?products_id=25373&amp;amp;osCsid=2f77d9b51e70d6d0972299dec36ce49a" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253060v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04584612v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gille Levenson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691474v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04453952v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malamatenia Vlachou-Efstathiou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70543-4_11" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691497v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691478v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bosseman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duplessis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04346939v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691491v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691487v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691494v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907450v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03784064v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907462v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03784085v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03784080v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241912v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241911v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241909v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241914v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241915v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241905v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241906v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241908v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241916v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241917v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801354v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801474v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241913v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801470v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801540v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801446v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01304221v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801545v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801536v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01304218v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241919v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104132v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241918v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104134v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104140v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390100v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Castillo Lluch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a D&#237;ez Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faye" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>