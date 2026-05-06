--- v0 (2026-04-12)
+++ v1 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:87.760416666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Brossard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités, littérature des Etats-Unis d'Amérique, Vice-président adjoint égalité, Université Gustave Eiffel</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivierbrossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3716-4661</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">111520797</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professeur de littérature des Etats-Unis d'Amérique à l’Université Paris Est Marne-la-Vallée, désormais Université Gustave Eiffel (2007-)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Membre du </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERC Advanced Grant program: TranslAtWar (Literary Translations at War - Mapping WW2 in Europe 1939-45)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> dirigé par Christine Lombez, Université de NantesMembre junior de l'</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Universitaire de France (2015-2020)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Webmestre du site </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Collective History of American Poetry and Poetics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, co-responsable du </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">programme de recherche Poets & Critics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Directeur de la </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">collection nord-américaine des éditions joca seria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Co-fondateur et rédacteur en chef de la revue transdisciplinaire multilingue </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaderna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l’EA 3958 IMAGER (2012-2016)Formateur en littérature américaine des bibliothécaires d’Ile de France (Mediadix, U. Paris Ouest, 2009-2014)Secrétaire de l’écrivain John Ashbery (2001-2002)Ancien chargé de mission pour le Livre aux services culturels de l’Ambassade de France à New York (1999-2000)Boursier Fulbright (2000)Ancien élève de l’École normale supérieure de Fontenay Saint-Cloud (1995), Agrégé d’Anglais (1998)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poets & Critics, a space for thinking and practicing poetics collectively</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordisk poesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, pp.16-27. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18261/np.6.1.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Reading Music in Frank O’Hara’s poetry »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letterature d’America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 194, p. 21-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« &amp;quot;You are next in line&amp;quot; (&amp;quot;Method&amp;quot;): moving down the line(s) with Ron Padgett »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« USA: Poetry (1966). Richard O. Moore’s poésie-vérité documentaries »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacket2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, https://jacket2.org/richard-o-moore-documentaries</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lecture continue : William Blake et Ron Padgett »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettray</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘The / profile of a city / exploding’: Frank O’Hara’s Aesthetics of Shock », in « The Art of the City / L’art de la ville », Caliban / Anglophonia 25 (2009) : pp. 215-228.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia, French Journal of English Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Peter Gizzi’s Hypothetical Lyricism: Some Values of Landscape and Weather (2003) and The Outernationale (2007) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp. 80-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Adresse lyrique et refus de correspondre dans la poésie de Frank O’Hara »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp. 80-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Frank O’Hara’s Poetry, a ‘Whitman’s Birthday Broadcast with Static’ »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 108, pp. 63-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Préface à The Houses At Falling Hanging, pièce de théâtre de Frank O’Hara »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yale Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 92 (1), pp. 1-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Last Clean Shirt by Alfred Leslie & Frank O’Hara »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 101, pp. 49-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Theory and Practice of the Voyage: On the Missoula Trail »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SITES The Journal of Contemporary French Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 5 (1), pp. 211-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ceci n'est pas de la poésie noire lesbienne—Aphonie, abstraction formelle et dérivation sémantique ou la poétique de l'indiscipline chez Dawn Lundy Martin »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française d'Etudes Américaines 2019 : « Disciplines / Indiscipline »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEA, May 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“‘The courage to look into happiness’: l’œuvre de Kenneth Koch (1925-2002)”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Association Française d'Etudes Américaines 2017 : La recherche du bonheur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Etudes Americaines, Jun 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">USA : Poetry (1966). Richard O. Moore’s poésie-vérité TV poetry documentaries.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les archives sonores de la poésie. Production, conservation, utilisation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle poésie des Etats-Unis (Numéro bilingue)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">22/23, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cartographies de l’Amérique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Manolescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (12), 2013, Cartographies de l'Amérique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lovers of My Orchards: Writers and Artists on Frank O’Hara (1926-1966)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de la Méditerranée, 1, 2018, Lovers of My Orchards: Writers and Artists on Frank O’Hara (1926-1966), 978-2-36781-244-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Coupole et autres poèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank O'Hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Dine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions joca seria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, collection américaine, Olivier Brossard, 978-284809-294-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment devenir parfait de Ron Padgett.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">joca seria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Comment devenir parfait, Olivier Brossard, 978-284809-293-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Jardin de M. de Marcella Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">joca seria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le jardin de M, Olivier Brossard, 978-284809-281-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grammaire des os de Tonya Foster.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">joca seria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La Grammaire des os, Olivier Brossard, 978-284809-282-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le serment du Jeu de Paume, de John Ashbery, édition critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Ashbery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions José Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le serment du Jeu de Paume, Fabienne Raphoz, 978-2-7143-1148-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un tour chez Agnès Thurnauer de Rod Mengham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod Mengham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions littérature mineure, 2016, Un tour chez Agnès Thurnauer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De coin à corner de Tina Darragh.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">joca seria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, De coin à corner, Olivier Brossard, 978-284809-280-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amateur d'oiseaux, côté jardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalia Field</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-84066-490-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Carnet du Vermont, de John Ashbery et Joe Brainard, édition critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Ashbery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Brainard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions joca seria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Collection nord-américaine des éditions joca seria, Olivier Brossard, 978-2-84809-211-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Ribeyrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Houdiard, vol. 1, 2012, 978-2-35692-071-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méditations dans l’urgence, de Frank O'Hara, édition critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank O'Hara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions joca seria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Collection nord-américaine des éditions joca seria, Olivier Brossard, 9782848091662</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parties du corps, de Bill Berkson, édition critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bill Berkson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions joca seria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Olivier Brossard, 9782848091600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Grand Quelque Chose, de Ron Padgett, édition critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ron Padgett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions joca seria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Collection nord-américaine des éditions joca seria, Olivier Brossard, 9782848091426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poèmes déjeuner, de Frank O'Hara, édition critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank O'Hara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions joca seria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Collection nord-américaine des éditions joca seria, Olivier Brossard, 9782848091419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Géographie dans le monde anglophone : espace et identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Alamichel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Houdiard, 1, 2009, La Géographie dans le monde anglophone : espace et identité, 9782356920393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Autoportrait dans un miroir convexe de John Ashbery : la désagrégation au programme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Aji; Agnès Derail. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ashbery hors cadre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions rue d’Ulm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 17-42, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« James Dean’s Last Song: Frank O’Hara’s lyrics »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniela Daniele. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intorno a Frank O’Hara – On and Around Frank O’Hara</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Zeta, p. 23-30, 2021, 978-8845617195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pater Ron: Ron Padgett’s poems in Jim Jarmusch’s Paterson (2016) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andreas Kramer; Jan Röhnert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poetry and Film</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition Faust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 201-225, 2020, 978-3-945400-76-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« USA: Poetry (1966). Les docu-poésie de Richard O. Moore »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abigail Lang; Michel Murat; Céline Pardo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives sonores de la poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses du réel, p. 173-189, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Peter Gizzi’s Hypothetical Lyricism: Some Values of Landscape and Weather (2003) and The Outernationale (2007) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Caleshu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In the Air, Essays on the Poetry of Peter Gizzi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesleyan University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 97-118, 2018, 9780819577474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La poésie décontenance », postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Serment du Jeu de Paume de John Ashbery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions José Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 117-146, 2016, série américaine, 978-2-7143-1148-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Et moi je ne suis pas peintre ! Why Frank O’Hara Is Not a Painter »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anca Cristofovici; Barbara Montefalcone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Art of Collaboration : Poets, Artists, Books</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cuneiform Press, p. 45-55, 2015, 978-0-9860040-5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Carnet de fausse route », postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Carnet du Vermont de John Ashbery et Joe Brainard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions joca seria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 105-137, 2013, Collection nord-américaine des éditions joca seria, 978-2-84809-211-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Rentrer dans ses gonds : les poèmes de Bill Berkson », postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parties du corps de Bill Berkson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions joca seria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 123-155, 2011, Collection nord-américaine des éditions joca seria, 9782848091600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Poétique de l’émergence », postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditations dans l’urgence de Frank O'Hara</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions joca seria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 67-103, 2011, Collection nord-américaine des éditions joca seria, 9782848091662</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ron Padgett : le parti pris de quelque chose », postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Quelque Chose de Ron Padgett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions joca seria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 73-97, 2010, Collection nord-américaine des éditions joca seria, 9782848091426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Notre Apollinaire” (1926-1966) », postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poèmes déjeuner de Frank O'Hara</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions joca seria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 79-101, 2010, Collection nord-américaine des éditions joca seria, 9782848091419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La lecture en héritage : l’œuvre poétique de Peter Gizzi »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Françoise Alamichel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héritage(s) dans le monde anglophone, concepts et réalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p. 245-272, 2009, 978-2-296-10210-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leyris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des passeurs de la littérature des Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://dicopalitus.huma-num.fr/notice/pierre-leyris-1907-2001/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution sur la poésie américaine, dans Christine Lombez, « À la découverte de la poésie du monde », « Chapitre IX. Poésie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lombez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des traductions en langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, p. 604-5, p. 630-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Last Clean Shirt by Alfred Leslie & Frank O’Hara »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of the New York School Poets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, p. 283-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« French Poetry »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of the New York School Poets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, p. 174-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hard Korè, Poèmes / Per-Form: Poems of Mythos and Place de Tracie Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracie Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éléments / The Elements de Kevin Killian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Killian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Dine, La coupole et autres poèmes, Nantes: joca seria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Trotignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qu’être d’avant-garde veut dire,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie de poésie des États-Unis d’Amérique en traduction française de 1786 à nos jours (anthologies et volumes), base de données en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId110"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:87.760416666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Brossard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités, littérature des Etats-Unis d'Amérique, Vice-président adjoint égalité, Université Gustave Eiffel</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivierbrossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3716-4661</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">111520797</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professeur de littérature des Etats-Unis d'Amérique à l’Université Paris Est Marne-la-Vallée, désormais Université Gustave Eiffel (2007-)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Membre du </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERC Advanced Grant program: TranslAtWar (Literary Translations at War - Mapping WW2 in Europe 1939-45)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> dirigé par Christine Lombez, Université de NantesMembre junior de l'</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Universitaire de France (2015-2020)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Webmestre du site </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Collective History of American Poetry and Poetics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, co-responsable du </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">programme de recherche Poets & Critics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Directeur de la </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">collection nord-américaine des éditions joca seria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Co-fondateur et rédacteur en chef de la revue transdisciplinaire multilingue </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaderna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l’EA 3958 IMAGER (2012-2016)Formateur en littérature américaine des bibliothécaires d’Ile de France (Mediadix, U. Paris Ouest, 2009-2014)Secrétaire de l’écrivain John Ashbery (2001-2002)Ancien chargé de mission pour le Livre aux services culturels de l’Ambassade de France à New York (1999-2000)Boursier Fulbright (2000)Ancien élève de l’École normale supérieure de Fontenay Saint-Cloud (1995), Agrégé d’Anglais (1998)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poets & Critics, a space for thinking and practicing poetics collectively</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordisk poesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, pp.16-27. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18261/np.6.1.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Reading Music in Frank O’Hara’s poetry »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letterature d’America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 194, p. 21-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« &amp;quot;You are next in line&amp;quot; (&amp;quot;Method&amp;quot;): moving down the line(s) with Ron Padgett »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« USA: Poetry (1966). Richard O. Moore’s poésie-vérité documentaries »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacket2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, https://jacket2.org/richard-o-moore-documentaries</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lecture continue : William Blake et Ron Padgett »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettray</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘The / profile of a city / exploding’: Frank O’Hara’s Aesthetics of Shock », in « The Art of the City / L’art de la ville », Caliban / Anglophonia 25 (2009) : pp. 215-228.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia, French Journal of English Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Peter Gizzi’s Hypothetical Lyricism: Some Values of Landscape and Weather (2003) and The Outernationale (2007) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp. 80-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Adresse lyrique et refus de correspondre dans la poésie de Frank O’Hara »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp. 80-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Frank O’Hara’s Poetry, a ‘Whitman’s Birthday Broadcast with Static’ »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 108, pp. 63-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Préface à The Houses At Falling Hanging, pièce de théâtre de Frank O’Hara »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yale Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 92 (1), pp. 1-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Last Clean Shirt by Alfred Leslie & Frank O’Hara »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 101, pp. 49-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Theory and Practice of the Voyage: On the Missoula Trail »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SITES The Journal of Contemporary French Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 5 (1), pp. 211-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ceci n'est pas de la poésie noire lesbienne—Aphonie, abstraction formelle et dérivation sémantique ou la poétique de l'indiscipline chez Dawn Lundy Martin »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française d'Etudes Américaines 2019 : « Disciplines / Indiscipline »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEA, May 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“‘The courage to look into happiness’: l’œuvre de Kenneth Koch (1925-2002)”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Association Française d'Etudes Américaines 2017 : La recherche du bonheur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Etudes Americaines, Jun 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">USA : Poetry (1966). Richard O. Moore’s poésie-vérité TV poetry documentaries.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les archives sonores de la poésie. Production, conservation, utilisation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle poésie des Etats-Unis (Numéro bilingue)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">22/23, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cartographies de l’Amérique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Manolescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (12), 2013, Cartographies de l'Amérique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lovers of My Orchards: Writers and Artists on Frank O’Hara (1926-1966)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de la Méditerranée, 1, 2018, Lovers of My Orchards: Writers and Artists on Frank O’Hara (1926-1966), 978-2-36781-244-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment devenir parfait de Ron Padgett.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">joca seria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Comment devenir parfait, Olivier Brossard, 978-284809-293-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Coupole et autres poèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank O'Hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Dine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions joca seria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, collection américaine, Olivier Brossard, 978-284809-294-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grammaire des os de Tonya Foster.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">joca seria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La Grammaire des os, Olivier Brossard, 978-284809-282-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Jardin de M. de Marcella Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">joca seria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le jardin de M, Olivier Brossard, 978-284809-281-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le serment du Jeu de Paume, de John Ashbery, édition critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Ashbery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions José Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le serment du Jeu de Paume, Fabienne Raphoz, 978-2-7143-1148-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un tour chez Agnès Thurnauer de Rod Mengham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod Mengham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions littérature mineure, 2016, Un tour chez Agnès Thurnauer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De coin à corner de Tina Darragh.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">joca seria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, De coin à corner, Olivier Brossard, 978-284809-280-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amateur d'oiseaux, côté jardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalia Field</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-84066-490-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Carnet du Vermont, de John Ashbery et Joe Brainard, édition critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Ashbery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Brainard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions joca seria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Collection nord-américaine des éditions joca seria, Olivier Brossard, 978-2-84809-211-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Ribeyrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Houdiard, vol. 1, 2012, 978-2-35692-071-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méditations dans l’urgence, de Frank O'Hara, édition critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank O'Hara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions joca seria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Collection nord-américaine des éditions joca seria, Olivier Brossard, 9782848091662</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parties du corps, de Bill Berkson, édition critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bill Berkson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions joca seria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Olivier Brossard, 9782848091600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Grand Quelque Chose, de Ron Padgett, édition critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ron Padgett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions joca seria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Collection nord-américaine des éditions joca seria, Olivier Brossard, 9782848091426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poèmes déjeuner, de Frank O'Hara, édition critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank O'Hara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions joca seria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Collection nord-américaine des éditions joca seria, Olivier Brossard, 9782848091419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Géographie dans le monde anglophone : espace et identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Alamichel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Houdiard, 1, 2009, La Géographie dans le monde anglophone : espace et identité, 9782356920393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« James Dean’s Last Song: Frank O’Hara’s lyrics »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniela Daniele. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intorno a Frank O’Hara – On and Around Frank O’Hara</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Zeta, p. 23-30, 2021, 978-8845617195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Autoportrait dans un miroir convexe de John Ashbery : la désagrégation au programme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Aji; Agnès Derail. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ashbery hors cadre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions rue d’Ulm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 17-42, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pater Ron: Ron Padgett’s poems in Jim Jarmusch’s Paterson (2016) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andreas Kramer; Jan Röhnert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poetry and Film</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition Faust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 201-225, 2020, 978-3-945400-76-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« USA: Poetry (1966). Les docu-poésie de Richard O. Moore »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abigail Lang; Michel Murat; Céline Pardo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives sonores de la poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses du réel, p. 173-189, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Peter Gizzi’s Hypothetical Lyricism: Some Values of Landscape and Weather (2003) and The Outernationale (2007) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Caleshu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In the Air, Essays on the Poetry of Peter Gizzi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesleyan University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 97-118, 2018, 9780819577474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La poésie décontenance », postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Serment du Jeu de Paume de John Ashbery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions José Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 117-146, 2016, série américaine, 978-2-7143-1148-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Et moi je ne suis pas peintre ! Why Frank O’Hara Is Not a Painter »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anca Cristofovici; Barbara Montefalcone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Art of Collaboration : Poets, Artists, Books</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cuneiform Press, p. 45-55, 2015, 978-0-9860040-5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Carnet de fausse route », postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Carnet du Vermont de John Ashbery et Joe Brainard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions joca seria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 105-137, 2013, Collection nord-américaine des éditions joca seria, 978-2-84809-211-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Poétique de l’émergence », postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditations dans l’urgence de Frank O'Hara</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions joca seria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 67-103, 2011, Collection nord-américaine des éditions joca seria, 9782848091662</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Rentrer dans ses gonds : les poèmes de Bill Berkson », postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parties du corps de Bill Berkson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions joca seria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 123-155, 2011, Collection nord-américaine des éditions joca seria, 9782848091600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ron Padgett : le parti pris de quelque chose », postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Quelque Chose de Ron Padgett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions joca seria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 73-97, 2010, Collection nord-américaine des éditions joca seria, 9782848091426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Notre Apollinaire” (1926-1966) », postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poèmes déjeuner de Frank O'Hara</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions joca seria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 79-101, 2010, Collection nord-américaine des éditions joca seria, 9782848091419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La lecture en héritage : l’œuvre poétique de Peter Gizzi »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Françoise Alamichel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héritage(s) dans le monde anglophone, concepts et réalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p. 245-272, 2009, 978-2-296-10210-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leyris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des passeurs de la littérature des Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://dicopalitus.huma-num.fr/notice/pierre-leyris-1907-2001/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution sur la poésie américaine, dans Christine Lombez, « À la découverte de la poésie du monde », « Chapitre IX. Poésie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lombez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des traductions en langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, p. 604-5, p. 630-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Last Clean Shirt by Alfred Leslie & Frank O’Hara »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of the New York School Poets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, p. 283-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« French Poetry »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of the New York School Poets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, p. 174-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hard Korè, Poèmes / Per-Form: Poems of Mythos and Place de Tracie Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracie Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éléments / The Elements de Kevin Killian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Killian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Dine, La coupole et autres poèmes, Nantes: joca seria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Trotignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qu’être d’avant-garde veut dire,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie de poésie des États-Unis d’Amérique en traduction française de 1786 à nos jours (anthologies et volumes), base de données en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId110"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D63D12D8"/>
+    <w:nsid w:val="8BDF7FB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivierbrossard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3716-4661" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111520797" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pagespro.univ-gustave-eiffel.fr/olivier-brossard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.translatwar-erc.eu/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iufrance.fr/les-membres-de-liuf/membre/1507-olivier-brossard.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://poetscritics.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.poetscritics.org/poets-and-critics-program/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jocaseria.fr/Catalogue/Collection/collectionamericaine.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://quaderna.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306769v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Broqua" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Lang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brossard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18261/np.6.1.3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244672v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016718v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016628v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679013v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366987v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370142v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370146v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370150v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370157v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370154v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370162v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04319688v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rocchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550457v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550523v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704598v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lang Abigail" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678918v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Manolescu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678869v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569120v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank O'Hara" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Dine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jocaseria.fr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550845v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550764v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550839v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569100v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ashbery" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jose-corti.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678997v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Mengham" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550843v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867646v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Field" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=2422&amp;amp;menu=1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569109v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Brainard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569073v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bort" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Ribeyrol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569118v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04016552v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Berkson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04016539v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Padgett" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04016515v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569085v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Alamichel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04031612v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.ens.psl.eu/585-ashbery.html" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04023978v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04023973v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionfaust.de/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04023959v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678952v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Caleshu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.upne.com/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04031719v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jose-corti.fr/titres/serment-du-jeu-de-paume.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04023941v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04031712v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jocaseria.fr/Livres/Fiche%20livre/lecarnetduVermont.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04031705v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jocaseria.fr/Livres/Fiche%20livre/partieducorps.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04031693v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jocaseria.fr/Livres/Fiche%20livre/meditations.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04031683v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jocaseria.fr/Livres/Fiche%20livre/grandquelquechose.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04031666v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jocaseria.fr/Livres/Fiche%20livre/poemesdejeuner.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04023934v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533542v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique B&#233;ghain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04031646v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lombez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04031635v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04031625v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678887v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracie Morris" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678900v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Killian" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914744v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Trotignon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867648v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04016466v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivierbrossard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3716-4661" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111520797" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pagespro.univ-gustave-eiffel.fr/olivier-brossard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.translatwar-erc.eu/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iufrance.fr/les-membres-de-liuf/membre/1507-olivier-brossard.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://poetscritics.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.poetscritics.org/poets-and-critics-program/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jocaseria.fr/Catalogue/Collection/collectionamericaine.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://quaderna.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306769v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Broqua" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Lang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brossard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18261/np.6.1.3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244672v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016718v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016628v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679013v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366987v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370142v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370146v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370150v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370157v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370154v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370162v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04319688v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rocchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550457v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550523v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704598v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lang Abigail" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678918v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Manolescu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678869v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550845v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jocaseria.fr" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569120v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank O'Hara" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Dine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550839v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550764v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569100v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ashbery" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jose-corti.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678997v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Mengham" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550843v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867646v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Field" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=2422&amp;amp;menu=1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569109v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Brainard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569073v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bort" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Ribeyrol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569118v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04016552v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Berkson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04016539v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Padgett" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04016515v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569085v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Alamichel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04023978v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04031612v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.ens.psl.eu/585-ashbery.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04023973v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionfaust.de/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04023959v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678952v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Caleshu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.upne.com/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04031719v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jose-corti.fr/titres/serment-du-jeu-de-paume.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04023941v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04031712v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jocaseria.fr/Livres/Fiche%20livre/lecarnetduVermont.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04031693v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jocaseria.fr/Livres/Fiche%20livre/meditations.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04031705v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jocaseria.fr/Livres/Fiche%20livre/partieducorps.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04031683v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jocaseria.fr/Livres/Fiche%20livre/grandquelquechose.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04031666v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jocaseria.fr/Livres/Fiche%20livre/poemesdejeuner.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04023934v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533542v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique B&#233;ghain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04031646v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lombez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04031635v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04031625v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678887v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracie Morris" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678900v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Killian" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914744v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Trotignon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867648v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04016466v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>