--- v0 (2026-03-19)
+++ v1 (2026-04-15)
@@ -21,51 +21,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Olivier Compagnon </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Olivier Compagnon est professeur d'histoire contemporaine à l'Université Sorbonne Nouvelle (Institut des Hautes Etudes de l'Amérique latine), membre du Centre de Recherche et de Documentation des Amériques (CREDA UMR 7227) et membre de l'Institut Universitaire de France (2023-2028). Il est co-rédacteur en chef de la revue pluridisciplinaire &amp;quot;Cahiers des Amériques latines&amp;quot; et pilote, avec Anaïs Fléchet (IEP de Strasbourg) et Gabriela Pellegrino Soares (Université de São Paulo), l'International Research Project Transatlantic Cultures (CNRS/ USP, 2024-2028)</w:t>
+        <w:t xml:space="preserve">Olivier Compagnon est professeur d'histoire contemporaine à l'Université Sorbonne Nouvelle (Institut des Hautes Etudes de l'Amérique latine), directeur-adjoint du Centre de Recherche et de Documentation des Amériques (CREDA UMR CNRS 7227 / UMR IRD 280) et membre de l'Institut Universitaire de France (2023-2028). Il pilote, avec Anaïs Fléchet (IEP de Strasbourg) et Gabriela Pellegrino Soares (Université de São Paulo), l'International Research Project Transatlantic Cultures (CNRS/ USP, 2024-2028).Olivier Compagnon a été directeur de l'IHEAL (2015-2019), directeur du CREDA (2016-2020), rédacteur en chef (2006-2013) puis co-rédacteur en chef (2020-2026) de la revue pluridisciplinaire Cahiers des Amériques latines. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
@@ -417,229 +417,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01674576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Amérique latine 2016-2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Geoffray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DILA, 2016, Mondes émergents</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03909966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les intellectuels et le politique au Brésil (XIXe-XXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Compagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambert-Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-2-35935-154-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique latine 2015-2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...157 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Geoffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DILA, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2199,51 +2199,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01667473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographies of Mobilization and Territories of Belligerence during the First World War</w:t>
+                <w:t xml:space="preserve">Géographies de la mobilisation et territoires de la belligérance durant la Première Guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Compagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Purseigle</w:t>
@@ -2257,75 +2257,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01667792v1</w:t>
+                <w:t xml:space="preserve">halshs-01443337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographies de la mobilisation et territoires de la belligérance durant la Première Guerre mondiale</w:t>
+                <w:t xml:space="preserve">Geographies of Mobilization and Territories of Belligerence during the First World War</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Compagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Purseigle</w:t>
@@ -2339,51 +2339,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01443337v1</w:t>
+                <w:t xml:space="preserve">halshs-01667792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Pour une histoire globale du 11 septembre 1973 »</w:t>
               </w:r>
@@ -3217,50 +3217,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00326425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A nova diplomacia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Fléchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historia Viva</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00149269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hugo Chavez, vers un socialisme du XXIe siècle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3282,139 +3364,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces latinos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.12-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00289887v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00149269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le socialisme du XXIe siècle ? »</w:t>
               </w:r>
@@ -3991,234 +3991,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La recepción africana de Gustavo Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historia de la Iglesia en Peru. Nuevas claves, diversas perspectivas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français d'Etudes Andines; Pontificia Universidad Católica del Perú, Aug 2025, Lima, Perú</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05224941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Monde rural, développement et réforme agraire. Portait de Jacques Chonchol en sociologue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Chili, laboratoire transnational des sociologies catholiques francophones (1940-1980)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Carlos Alvarez, Olivier Chatelan, Caroline Sappia, Geneviève Warland, Nov 2025, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05347386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux d'échelles et circulations culturelles: la relation franco-brésilienne au prisme du transatlantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brésil-France: une histoire culturelle atlantique (XIXe-XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Olivier Compagnon; Anaïs Fléchet; Gabriela Pellegrino Soares, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05224942v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-05224941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Today is not like yesterday&amp;quot;. Vingt ans d’histoire chilienne dans le regard de Ted Polumbaum et Nyna Brael Polumbaum</w:t>
               </w:r>
@@ -4953,165 +4953,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00173148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Du Rio de la Plata aux tranchées de la Somme : Diario de un argentino soldado en la guerra actual »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Mémoires des Amériques. Journaux intimes, correspondances, récits de vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Saint-Quentin-en-Yvelines, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00173150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Europa del Sur – América latina : de la comparación a la circulación de los modelos »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque international Violencia y transiciones políticas a finales del siglo XX. Europa del Sur – América latina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Madrid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00173153v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00173150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L'inversion des termes d'un échange culturel. Regards croisés sur les catholicismes français et latino-américain dans les années 1960 et 1970 »</w:t>
               </w:r>
@@ -5457,234 +5457,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'Amérique latine existe-t-elle?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une histoire de l'Amérique latine des Conquistadores à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nouveau Monde Editions / L'Histoire, pp.7-16, 2025, 9782380947526</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05387091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">1970 : Allende, une chute programmée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l’Amérique latine des Conquistadors à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nouveau Monde Editions / L'Histoire, pp.223-234, 2025, 9782380947526</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05387136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1959 : l’embrasement d’un continent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l’Amérique latine des Conquistadors à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nouveau Monde Editions / L'Histoire, pp.209-222, 2025, 9782380947526</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05387120v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-05387091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique latine. Pourquoi de paysans sans terre</w:t>
               </w:r>
@@ -6826,319 +6826,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00252122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« L'affaire Pinochet. La justification à l'épreuve des changements d'échelle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Boltanski, E. Claverie, N. Offenstadt, S. Van Damme (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Affaires, scandales et grandes causes. De Socrate à Pinochet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stock, pp.347-364, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00149268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« ‘Si loin, si proche...' La Première Guerre mondiale dans la presse argentine et brésilienne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Lamarre et Magali Deleuze (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'envers de la médaille. Guerres, témoignages et représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Laval, pp.77-91, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00133346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">L. Boltanski, E. Claverie, N. Offenstadt, S. Van Damme (dir.). </w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la recherche du temps perdu... Jean-Paul II et l'Amérique latine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Polymnia Zagefka (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Affaires, scandales et grandes causes. De Socrate à Pinochet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Stock, pp.347-364, 2007</w:t>
+              <w:t xml:space="preserve">Amérique latine 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.11-22, 2006, Les études de la Documentation française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00090991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Semanas Sociales en Amérique latine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Dominique Durand (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les semaines sociales de France, 1904-2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Parole et Silence, pp.415-433, 2006, Pages d'histoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00090982v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00090991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les trois temps de la mondialisation en Amérique latine</w:t>
               </w:r>
@@ -8175,51 +8175,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transatlantic-cultures.org/fr/home" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779403v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Compagnon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fl&#233;chet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Pellegrino Soares" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948577v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Foulard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria In&#233;s Tato" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674576v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capanema P. de Almeida S&#237;lvia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889143v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Cunha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/les-intellectuels-et-le-politique-au-bresil-xixe-xxe-siecles/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909966v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Geoffray" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909977v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882061v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882031v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422885v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373333v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rebotier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Revet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563946v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baby" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gonzalez Calleja" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090989v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149367v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04940357v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/137ot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545998v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Amaral de Aguiar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio del Valle Davila" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5433/1984-3356" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546008v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.18584" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546012v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chonchol" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04261370v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Felipe De Alencastro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.15335" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03771088v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.691.0105" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776117v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quin.112.0034" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04261373v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Padura" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.15210" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779372v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2316-9036.v0i123p9-12" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02111596v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.258.0237" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796667v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667473v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667792v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Purseigle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443337v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443540v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878773v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00509331v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00509345v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601437v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359361v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371287v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399003v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348728v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359365v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425380v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326425v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gaudichaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289887v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149269v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149270v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091006v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dietschy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090998v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008084v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149271v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009264v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149374v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009263v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05347386v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224942v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224941v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05148448v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aubert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04747437v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897171v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03896871v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Suire" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Djebbari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03827894v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897122v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897138v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03904490v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03904122v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173148v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173153v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173150v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173490v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173491v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173492v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04940383v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ceva" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05387136v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05387120v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05387091v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05387110v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05335485v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777561v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03559748v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iheal.univ-paris3.fr/fr/editions/collection-travaux-et-m%C3%A9moires" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.8682" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01787259v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Kottis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02367156v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803815v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CHO9780511675669.025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786587v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Posado" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558698v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441404v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395601v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453532v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00252120v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287408v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00252122v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133346v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149268v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090982v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090991v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091000v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008078v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133347v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Enders" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133348v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149273v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149272v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009733v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149370v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822932v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Archambault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667483v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01562441v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Winkler" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transatlantic-cultures.org/fr/home" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779403v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Compagnon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fl&#233;chet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Pellegrino Soares" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948577v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Foulard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria In&#233;s Tato" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674576v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capanema P. de Almeida S&#237;lvia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909966v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Geoffray" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889143v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Cunha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/les-intellectuels-et-le-politique-au-bresil-xixe-xxe-siecles/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909977v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882061v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882031v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422885v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373333v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rebotier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Revet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563946v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baby" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gonzalez Calleja" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090989v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149367v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04940357v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/137ot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545998v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Amaral de Aguiar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio del Valle Davila" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5433/1984-3356" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546008v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.18584" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546012v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chonchol" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04261370v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Felipe De Alencastro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.15335" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03771088v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.691.0105" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776117v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quin.112.0034" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04261373v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Padura" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.15210" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779372v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2316-9036.v0i123p9-12" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02111596v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.258.0237" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796667v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667473v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443337v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Purseigle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667792v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443540v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878773v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00509331v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00509345v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601437v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359361v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371287v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399003v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348728v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359365v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425380v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326425v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gaudichaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149269v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289887v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149270v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091006v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dietschy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090998v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008084v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149271v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009264v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149374v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009263v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224941v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05347386v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224942v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05148448v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aubert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04747437v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897171v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03896871v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Suire" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Djebbari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03827894v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897122v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897138v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03904490v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03904122v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173148v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173150v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173153v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173490v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173491v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173492v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04940383v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ceva" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05387091v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05387136v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05387120v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05387110v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05335485v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777561v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03559748v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iheal.univ-paris3.fr/fr/editions/collection-travaux-et-m%C3%A9moires" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.8682" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01787259v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Kottis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02367156v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803815v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CHO9780511675669.025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786587v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Posado" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558698v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441404v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395601v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453532v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00252120v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287408v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00252122v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149268v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133346v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090991v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090982v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091000v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008078v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133347v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Enders" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133348v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149273v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149272v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009733v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149370v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822932v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Archambault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667483v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01562441v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Winkler" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>