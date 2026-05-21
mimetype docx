--- v1 (2026-04-15)
+++ v2 (2026-05-21)
@@ -1515,196 +1515,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04546012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entre justice et mémoire, entre public et privé. Politiques contemporaines des archives en Amérique latine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Politiques des archives contemporaines, 69 (1), pp.103-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.691.0105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03771088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Penser le Brésil dans l’Atlantique Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Compagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Felipe De Alencastro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 100-101, pp.187-197. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cal.15335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cal.15335⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04261370v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-03771088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les inégalités en Amérique latine: un legs de l'histoire, un défi pour le XXIe siècle</w:t>
               </w:r>
@@ -2199,51 +2199,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01667473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographies de la mobilisation et territoires de la belligérance durant la Première Guerre mondiale</w:t>
+                <w:t xml:space="preserve">Geographies of Mobilization and Territories of Belligerence during the First World War</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Compagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Purseigle</w:t>
@@ -2257,75 +2257,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01443337v1</w:t>
+                <w:t xml:space="preserve">halshs-01667792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographies of Mobilization and Territories of Belligerence during the First World War</w:t>
+                <w:t xml:space="preserve">Géographies de la mobilisation et territoires de la belligérance durant la Première Guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Compagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Purseigle</w:t>
@@ -2339,51 +2339,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01667792v1</w:t>
+                <w:t xml:space="preserve">halshs-01443337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Pour une histoire globale du 11 septembre 1973 »</w:t>
               </w:r>
@@ -3217,50 +3217,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00326425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hugo Chavez, vers un socialisme du XXIe siècle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rebotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Revet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces latinos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.12-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00289887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A nova diplomacia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Fléchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3269,152 +3364,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historia Viva</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00149269v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-00289887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le socialisme du XXIe siècle ? »</w:t>
               </w:r>
@@ -3991,234 +3991,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Monde rural, développement et réforme agraire. Portait de Jacques Chonchol en sociologue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Chili, laboratoire transnational des sociologies catholiques francophones (1940-1980)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carlos Alvarez, Olivier Chatelan, Caroline Sappia, Geneviève Warland, Nov 2025, Louvain-la-Neuve, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05347386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeux d'échelles et circulations culturelles: la relation franco-brésilienne au prisme du transatlantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brésil-France: une histoire culturelle atlantique (XIXe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olivier Compagnon; Anaïs Fléchet; Gabriela Pellegrino Soares, Jun 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05224942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La recepción africana de Gustavo Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historia de la Iglesia en Peru. Nuevas claves, diversas perspectivas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Français d'Etudes Andines; Pontificia Universidad Católica del Perú, Aug 2025, Lima, Perú</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05224941v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-05224942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Today is not like yesterday&amp;quot;. Vingt ans d’histoire chilienne dans le regard de Ted Polumbaum et Nyna Brael Polumbaum</w:t>
               </w:r>
@@ -4953,165 +4953,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00173148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Europa del Sur – América latina : de la comparación a la circulación de los modelos »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international Violencia y transiciones políticas a finales del siglo XX. Europa del Sur – América latina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Madrid, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00173153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Du Rio de la Plata aux tranchées de la Somme : Diario de un argentino soldado en la guerra actual »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Mémoires des Amériques. Journaux intimes, correspondances, récits de vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Saint-Quentin-en-Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00173150v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00173153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L'inversion des termes d'un échange culturel. Regards croisés sur les catholicismes français et latino-américain dans les années 1960 et 1970 »</w:t>
               </w:r>
@@ -5457,284 +5457,284 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">1959 : l’embrasement d’un continent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de l’Amérique latine des Conquistadors à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nouveau Monde Editions / L'Histoire, pp.209-222, 2025, 9782380947526</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05387120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1970 : Allende, une chute programmée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de l’Amérique latine des Conquistadors à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nouveau Monde Editions / L'Histoire, pp.223-234, 2025, 9782380947526</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05387136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'Amérique latine existe-t-elle?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire de l'Amérique latine des Conquistadores à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nouveau Monde Editions / L'Histoire, pp.7-16, 2025, 9782380947526</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05387091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">1970 : Allende, une chute programmée ?</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique latine. Pourquoi de paysans sans terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l’Amérique latine des Conquistadors à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nouveau Monde Editions / L'Histoire, pp.223-234, 2025, 9782380947526</w:t>
-[...136 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Nouveau Monde Editions / L'Histoire, pp.161-172, 2025, 9782380947526</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05387110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -6366,50 +6366,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00558698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le maurrassisme en Amérique latine. Etude comparée des cas argentin et brésilien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">sous la direction d'Olivier Dard et Michel Grunewald. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Charles Maurras et l'étranger - L'étranger et Charles Maurras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.283-305, 2009, Convergences</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00395601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction. Le Venezuela contemporain dans le regard des sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6431,130 +6504,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Venezuela au-delà du Mythe. Chavez, la démocratie, le changement social.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de L'Atelier, pp.11-23, 2009, 9782708240544</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00441404v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00395601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1937 : un voyage argentin dans l'Espagne en guerre</w:t>
               </w:r>
@@ -6972,173 +6972,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00133346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Semanas Sociales en Amérique latine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Dominique Durand (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les semaines sociales de France, 1904-2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Parole et Silence, pp.415-433, 2006, Pages d'histoire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00090982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A la recherche du temps perdu... Jean-Paul II et l'Amérique latine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Polymnia Zagefka (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amérique latine 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.11-22, 2006, Les études de la Documentation française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00090991v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00090982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les trois temps de la mondialisation en Amérique latine</w:t>
               </w:r>
@@ -8175,51 +8175,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transatlantic-cultures.org/fr/home" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779403v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Compagnon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fl&#233;chet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Pellegrino Soares" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948577v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Foulard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria In&#233;s Tato" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674576v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capanema P. de Almeida S&#237;lvia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909966v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Geoffray" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889143v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Cunha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/les-intellectuels-et-le-politique-au-bresil-xixe-xxe-siecles/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909977v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882061v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882031v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422885v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373333v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rebotier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Revet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563946v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baby" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gonzalez Calleja" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090989v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149367v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04940357v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/137ot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545998v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Amaral de Aguiar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio del Valle Davila" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5433/1984-3356" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546008v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.18584" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546012v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chonchol" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04261370v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Felipe De Alencastro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.15335" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03771088v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.691.0105" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776117v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quin.112.0034" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04261373v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Padura" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.15210" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779372v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2316-9036.v0i123p9-12" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02111596v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.258.0237" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796667v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667473v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443337v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Purseigle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667792v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443540v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878773v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00509331v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00509345v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601437v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359361v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371287v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399003v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348728v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359365v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425380v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326425v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gaudichaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149269v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289887v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149270v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091006v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dietschy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090998v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008084v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149271v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009264v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149374v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009263v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224941v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05347386v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224942v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05148448v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aubert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04747437v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897171v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03896871v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Suire" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Djebbari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03827894v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897122v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897138v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03904490v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03904122v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173148v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173150v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173153v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173490v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173491v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173492v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04940383v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ceva" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05387091v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05387136v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05387120v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05387110v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05335485v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777561v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03559748v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iheal.univ-paris3.fr/fr/editions/collection-travaux-et-m%C3%A9moires" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.8682" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01787259v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Kottis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02367156v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803815v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CHO9780511675669.025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786587v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Posado" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558698v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441404v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395601v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453532v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00252120v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287408v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00252122v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149268v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133346v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090991v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090982v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091000v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008078v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133347v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Enders" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133348v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149273v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149272v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009733v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149370v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822932v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Archambault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667483v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01562441v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Winkler" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transatlantic-cultures.org/fr/home" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779403v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Compagnon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fl&#233;chet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Pellegrino Soares" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948577v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Foulard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria In&#233;s Tato" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674576v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capanema P. de Almeida S&#237;lvia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909966v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Geoffray" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889143v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Cunha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/les-intellectuels-et-le-politique-au-bresil-xixe-xxe-siecles/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909977v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882061v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882031v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422885v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373333v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rebotier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Revet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563946v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baby" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gonzalez Calleja" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090989v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149367v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04940357v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/137ot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545998v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Amaral de Aguiar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio del Valle Davila" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5433/1984-3356" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546008v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.18584" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546012v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chonchol" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03771088v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.691.0105" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04261370v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Felipe De Alencastro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.15335" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776117v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quin.112.0034" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04261373v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Padura" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.15210" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779372v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2316-9036.v0i123p9-12" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02111596v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.258.0237" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796667v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667473v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667792v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Purseigle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443337v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443540v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878773v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00509331v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00509345v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601437v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359361v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371287v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399003v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348728v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359365v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425380v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326425v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gaudichaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289887v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149269v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149270v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091006v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dietschy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090998v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008084v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149271v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009264v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149374v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009263v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05347386v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224942v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224941v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05148448v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aubert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04747437v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897171v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03896871v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Suire" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Djebbari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03827894v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897122v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897138v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03904490v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03904122v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173148v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173153v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173150v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173490v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173491v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173492v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04940383v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ceva" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05387120v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05387136v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05387091v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05387110v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05335485v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777561v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03559748v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iheal.univ-paris3.fr/fr/editions/collection-travaux-et-m%C3%A9moires" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.8682" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01787259v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Kottis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02367156v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803815v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CHO9780511675669.025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786587v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Posado" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558698v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395601v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441404v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453532v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00252120v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287408v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00252122v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149268v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133346v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090982v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090991v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091000v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008078v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133347v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Enders" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133348v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149273v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149272v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009733v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149370v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822932v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Archambault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667483v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01562441v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Winkler" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>