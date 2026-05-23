--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -115,50 +115,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">033684162</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">http://scholar.google.com/citations?user=oD-iXjcAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
@@ -200,9358 +221,9358 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covering families of triangles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otfried Cheong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ji-Won Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Glisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Periodica Mathematica Hungarica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 87, pp.86--109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10998-022-00503-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rounding meshes in 3D</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Randomized incremental construction of Delaunay triangulations of nice point sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">William Lenhart</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunal Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Glisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete and Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 64 (1), pp.32--67. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00454-020-00202-2⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 64, pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00454-020-00235-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549290v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randomized incremental construction of Delaunay triangulations of nice point sets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Rounding meshes in 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kunal Dutta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Glisse</w:t>
+                <w:t xml:space="preserve">Sylvain Lazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Lenhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete and Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 64, pp.33. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00454-020-00235-7⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 64 (1), pp.32--67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00454-020-00202-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02937624v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable-width contouring for additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hornus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Kuipers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Teillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonàs Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 39 (4 (Proc. SIGGRAPH)), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3386569.3392448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02568677v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expected Complexity of Routing in $\Theta_6$ and Half-$\Theta_6$ Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosenjit Bose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lou de Carufel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (1), pp.212 - 234. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20382/jocg.v11i1a9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02922660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walking in a Planar Poisson-Delaunay Triangulation: Shortcuts in the Voronoi Path</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Noizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computational Geometry and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28 (3), pp.255-269. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S0218195918500061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expected Length of the Voronoi Path in a High Dimensional Poisson-Delaunay Triangulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Monotone Simultaneous Paths Embeddings in $\mathbb{R}^d$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bremner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Glisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Liotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Computational Geometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00454-017-9866-y⟩</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Vol. 20 no. 1 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23638/DMTCS-20-1-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01477030v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529154v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monotone Simultaneous Paths Embeddings in $\mathbb{R}^d$</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Expected Length of the Voronoi Path in a High Dimensional Poisson-Delaunay Triangulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Machado Manhães de Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23638/DMTCS-20-1-1⟩</w:t>
+              <w:t xml:space="preserve">Discrete and Computational Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 60 (1), pp.200--219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00454-017-9866-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01529154v2</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stretch Factor in a Planar Poisson-Delaunay Triangulation with a Large Intensity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chenavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Applied Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 50 (1), pp.35-56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/apr.2018.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canonical Ordering for Graphs on the Cylinder with Applications to Periodic Straight-line Drawings on the Flat Cylinder and Torus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Array-based Compact Data Structures for Triangulations: Practical Solutions with Theoretical Guarantees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Castelli Aleardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Fusy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9 (1), pp.391 - 429. </w:t>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.247-289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20382/jocg.v9i1a14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20382/jocg.v9i1a8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959590v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Array-based Compact Data Structures for Triangulations: Practical Solutions with Theoretical Guarantees</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Canonical Ordering for Graphs on the Cylinder with Applications to Periodic Straight-line Drawings on the Flat Cylinder and Torus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Castelli Aleardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fusy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9 (1), pp.247-289. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20382/jocg.v9i1a8⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.391 - 429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20382/jocg.v9i1a14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01846652v1</w:t>
+                <w:t xml:space="preserve">hal-01959590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celestial Walk: A Terminating, Memoryless Walk for Convex Subdivisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter Kuijper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Ermolaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computer Graphics Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 7 (3), pp.29-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative Symbolic Perturbation: Two Applications of a New Geometry-based Perturbation Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menelaos Karavelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Teillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (1), pp.282--315. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20382/jocg.v8i1a11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01586511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoothed complexity of convex hulls by witnesses and collectors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Efficiently navigating a random Delaunay triangulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Broutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rémy Thomasse</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Hemsley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Geometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20382/jocg.v7i2a6⟩</w:t>
+              <w:t xml:space="preserve">Random Structures and Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (1), pp.95--136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rsa.20630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285120v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940743v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiently navigating a random Delaunay triangulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Smoothed complexity of convex hulls by witnesses and collectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Glisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ross Hemsley</w:t>
+                <w:t xml:space="preserve">Xavier Goaoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Thomasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Random Structures and Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rsa.20630⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (2), pp.101-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20382/jocg.v7i2a6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00940743v3</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognizing Shrinkable Complexes Is NP-Complete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Glisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (1), pp.430--443. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20382/jocg.v7i1a18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384396v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The worst visibility walk in a random Delaunay triangulation is $O(\sqrt{n})$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Hemsley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (1), pp.332-359. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20382/jocg.v7i1a16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01348831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homological Reconstruction and Simplification in R3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Glisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lieutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48 (8), pp.606-621. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.comgeo.2014.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01132440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperbolic Delaunay Complexes and Voronoi Diagrams Made Practical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Bogdanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Teillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5 (1), pp.56-85. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20382/jocg.v5i1a4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00961390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The monotonicity of $f$-vectors of random polytopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Glisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Goaoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Reitzner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Communications in Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 18 (23), pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1214/ECP.v18-2469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00805690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical Distribution-Sensitive Point Location in Triangulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Machado Manhães de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Aided Geometric Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 30, pp.431-450. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cagd.2013.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00803093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oja centers and centers of gravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Iacono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Langerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pat Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 46 (2), pp.140-147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.comgeo.2012.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00787177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tight bound for the Delaunay triangulation of points on a polyhedron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Amenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete and Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 48 (1), pp.19-38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00454-012-9415-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00784900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the asymptotic growth rate of some spanning trees embedded in ${\mathbb R}^d$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Machado Manhães de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Operations Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 39, pp.44-48. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orl.2010.10.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00991081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertex Removal in Two Dimensional Delaunay Triangulation: Speed-up by Low Degrees Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 44, pp.169-177. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comgeo.2010.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00560379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalog Based Representation of 2D triangulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Castelli Aleardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Mebarki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computational Geometry and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21 (4), pp.393-402. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S021819591100372X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00560400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perturbations for Delaunay and weighted Delaunay 3D Triangulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Teillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 44, pp.160--168. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comgeo.2010.09.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00560388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delaunay Triangulation of Imprecise Points, Preprocess and Actually Get a Fast Query Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2 (1), pp.30-45. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20382/jocg.v2i1a3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00595823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D Centroidal Voronoi Tessellations with Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Tournois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Mathematics: Theory, Methods and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3 (2), pp.212--222. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4208/nmtma.2010.32s.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00523812v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtering Relocations on a Delaunay Triangulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Machado Manhães de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Tournois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-8659.2009.01523.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00413344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Complexity of Umbra and Penumbra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Demouth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazel Everett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Glisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 42 (8), pp.758--771. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.comgeo.2008.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00431418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helly-type theorems for approximate covering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Demouth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Glisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Goaoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete and Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 42 (3), pp.379--398. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00454-009-9167-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00404171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Succinct representations of planar maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Castelli Aleardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Excursions in Algorithmics: A Collection of Papers in Honor of Franco P. Preparata, 408 (2-3), pp.174-187. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tcs.2008.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00337821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lines tangent to four triangles in three-dimensional space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Brönnimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Sottile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete and Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 37 (3), pp.369-380. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00454-006-1278-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lines and free line segments Tangent to Arbitrary Three-dimensional Convex Polyhedra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Brönnimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vida Dujmovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazel Everett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Glisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 37 (2), pp.522-551. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/S0097539705447116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00103916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintaining Visibility Information of Planar Point Sets with a Moving Viewpoint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vida Dujmovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazel Everett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hornus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sue Whitesides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computational Geometry and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 17 (4), pp.297-304. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S0218195907002343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00192927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un joli algorithme géométrique et ses vilains problèmes numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interstices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.~</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00097857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inner and Outer Rounding of Boolean Operations on Lattice Polygonal Regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 33, pp.3--17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.comgeo.2004.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00001250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drawing Kn in Three Dimensions with One Bend per Edge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazel Everett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pentcheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Wismath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Graph Algorithms and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 10 (2), pp.287-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00103923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centroidal Voronoi diagrams for isotropic surface remeshing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Colin de Verdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Isenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graphical Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 67 (3), pp.204-231. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gmod.2004.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00787166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimal set of constraints for 2D constrained Delaunay reconstruction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Fast and Robust Triangle-Triangle Overlap Test Using Orientation Predicates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computational Geometry and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0218195903001244⟩</w:t>
+              <w:t xml:space="preserve">Journal of graphics tools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 8 (1), pp.39-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10867651.2003.10487580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787186v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and Robust Triangle-Triangle Overlap Test Using Orientation Predicates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Minimal set of constraints for 2D constrained Delaunay reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Estkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Gandoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Hurtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of graphics tools</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10867651.2003.10487580⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Computational Geometry and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 13 (5), pp.391-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218195903001244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00795042v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromatic Variants of the Erdös-Szekeres Theorem on Points in Convex Position</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Hurtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gyula Károlyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Seara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 26, pp.193-208. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0925-7721(03)00013-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00412646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Number of Cylindrical Shells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete and Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 30 (3), pp.453-458. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00454-003-2818-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00090638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The expected number of 3D visibility events is linear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vida Dujmovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazel Everett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Goaoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 32 (6), pp.1586-1620. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/S0097539702419662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culling a Set of Points for Roundness or Cylindricity Evaluations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Anisotropic Polygonal Remeshing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cohen-Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franco P. Preparata</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Desbrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computational Geometry and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S021819590300113X⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 22 (3), pp.485-493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1201775.882296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00412608v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic Polygonal Remeshing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Culling a Set of Points for Roundness or Cylindricity Evaluations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Desbrun</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco P. Preparata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1201775.882296⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Computational Geometry and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 13, pp.231-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S021819590300113X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00099624v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00412608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rounding Voronoi Diagram</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Progressive Lossless Compression of Arbitrary Simplicial Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Gandoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Gandoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 21 (Siggraph'2002 Conference proceedings), pp.372-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/566654.566591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0304-3975(01)00076-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00795053v1</w:t>
+                <w:t xml:space="preserve">inria-00167216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walking in a Triangulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Teillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 13, pp.181--199. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S0129054102001047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00102194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive Lossless Compression of Arbitrary Simplicial Complexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Rounding Voronoi Diagram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Gandoin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 283 (1), pp.203--221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0304-3975(01)00076-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/566654.566591⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00167216v1</w:t>
+                <w:t xml:space="preserve">hal-00795053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Deletion in Delaunay Triangulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The Delaunay Hierarchy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computational Geometry and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 13, pp.163-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0129054102001035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218195902000815⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00167201v1</w:t>
+                <w:t xml:space="preserve">inria-00166711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Delaunay Hierarchy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">On Deletion in Delaunay Triangulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Computational Geometry and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 12, pp.193-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218195902000815⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0129054102001035⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00166711v1</w:t>
+                <w:t xml:space="preserve">inria-00167201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing Roundness is Easy if the Set is Almost Round</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computational Geometry and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 12 (3), pp.229-248. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218195902000840⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00795064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algebraic methods and arithmetic filtering for exact predicates on circle arcs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fronville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Teillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 22, pp.119-142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0925-7721(01)00050-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00166709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triangulations in CGAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Teillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 22, pp.5-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0925-7721(01)00054-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00167199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circular Cylinders by Four or Five Points in Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco P. Preparata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Trebuchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete and Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 29 (1), pp.83--104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00454-002-2811-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00090648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Splitting a Delaunay Triangulation in Linear Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Chazelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Hurtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercè Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Sacristan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithmica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 34 (1), pp.39--46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00453-002-0939-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00090664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circular Separability of Polygons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jurek Czyzowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithmica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 30 (1), pp.67--82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s004530010078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00090667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The shuffling buffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computational Geometry and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 11, pp.555-572. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S021819590100064X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00412567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing Largest Circles Separating Two Sets of Segments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jurek Czyzowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Urrutia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computational Geometry and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 10, pp.41--54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S0218195900000036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00338701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion planning of legged robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 30 (1), pp.218-246. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/S0097539797326289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removing degeneracies by perturbing the problem or perturbing the world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Snoeyink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliable Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/A:1009942427413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00338566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convex Tours of Bounded Curvature.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Optimal Line Bipartitions of Point Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mariette Yvinec</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew J. Katz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Geometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0925-7721(99)00022-X⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Computational Geometry and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 9 (1), pp.39-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218195999000042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00413181v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Line Bipartitions of Point Sets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Convex Tours of Bounded Curvature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurek Czyzowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthew J. Katz</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computational Geometry and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0218195999000042⟩</w:t>
+              <w:t xml:space="preserve">Computational Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 13, pp.149-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0925-7721(99)00022-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00795067v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00413181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Further Results on Arithmetic Filters for Geometric Predicates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco P. Preparata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 13, pp.141-148. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0925-7721(99)00011-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00168163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding an ordinary conic and an ordinary hyperplane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asish Mukhopadhyay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nordic Journal of Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 6, pp.462-468</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00168174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A probabilistic analysis of the power of arithmetic filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco P. Preparata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete and Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 20 (4), pp.523--547. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/PL00009400⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00090653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dog bites postman: point location in the moving Voronoi diagram and related problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mordecai Golin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computational Geometry and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 8 (3), pp.321-342. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S0218195998000163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00795074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing the Maximum Overlap of Two Convex Polygons Under Translations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark De Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Van Kreveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otfried Schwarzkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Teillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory of Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 31, pp.613-628. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/PL00005845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00413175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Checking the convexity of polytopes and the planarity of subdivisions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Liotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco P. Preparata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Tamassia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 11, pp.187-208. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0925-7721(98)00039-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00413179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating signs of determinants using single-precision arithmeti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Avnaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco P. Preparata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithmica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 17 (2), pp.111-132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BF02522822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00090613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing a single cell in the union of two simple polygons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark De Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Dobrindt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otfried Schwarzkopf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 63, pp.215-219. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0020-0190(97)00125-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00413170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Algorithm for Constructing the Convex Hull of a Set of Spheres in Dimension d</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Cerezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 6, pp.123-130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0925-7721(95)00024-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00413159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable algorithms for bichromatic line segment intersection problems on coarse grained multicomputers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Fabri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computational Geometry and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 6 (4), pp.487-506. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S0218195996000307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00795079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Introduction to Randomization in Computational Geometry.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Queries on Voronoi Diagrams of Moving Points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mordecai Golin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Kedem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Schirra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 6, pp.315-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0925-7721(95)00053-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0304-3975(95)00174-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00167202v1</w:t>
+                <w:t xml:space="preserve">inria-00413168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Queries on Voronoi Diagrams of Moving Points</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Output-sensitive construction of the Delaunay triangulation of points lying in two planes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Cerezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stefan Schirra</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Teillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Geometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Computational Geometry and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 6 (1), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218195996000022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0925-7721(95)00053-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00413168v1</w:t>
+                <w:t xml:space="preserve">hal-00795075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Output-sensitive construction of the Delaunay triangulation of points lying in two planes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">An Introduction to Randomization in Computational Geometry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monique Teillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computational Geometry and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 157, pp.35-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0304-3975(95)00174-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218195996000022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00795075v1</w:t>
+                <w:t xml:space="preserve">inria-00167202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental Algorithms for Finding the Convex Hulls of Circles and the Lower Envelopes of Parabolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mordecai Golin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 56 (3), pp.157-164. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0020-0190(95)00132-V⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00413163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion planning of legged robots: the spider robot problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonbattista Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco P. Preparata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computational Geometry and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 5 (1), pp.3-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S0218195995000027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00795083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing Connolly surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 12 (1), pp.61-62. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0263-7855(94)80033-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00795091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A semidynamic construction of higher-order Voronoi diagrams and its randomized analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Teillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithmica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 9 (4), pp.329-356. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF01228508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00090668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous Containment of Several Polygons: Analysis of the Contact Configurations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computational Geometry and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 3 (4), pp.429-442. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218195993000270⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00167170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully dynamic Delaunay triangulation in logarithmic expected time per operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Meiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Teillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 2 (2), pp.55--80. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0925-7721(92)90025-N⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00090678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of random sampling to on-line algorithms in computational geometry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Randomization Yields Simple $O(n \log^{\star} n)$ Algorithms for Difficult $\Omega(n)$ Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mariette Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Computational Geometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 8 (1), pp.51--71. </w:t>
+              <w:t xml:space="preserve">International Journal of Computational Geometry and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 2 (1), pp.97-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF02293035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S021819599200007X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00090675v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00167206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randomization Yields Simple $O(n \log^{\star} n)$ Algorithms for Difficult $\Omega(n)$ Problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Dynamic location in an arrangement of line segments in the plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Teillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computational Geometry and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Algorithms Review - newsletter of the ESPRIT II Basic Research Action Project no. 3075 (ALCOM) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 2 (3), pp.89-103</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00167206v1</w:t>
+                <w:t xml:space="preserve">inria-00413506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic location in an arrangement of line segments in the plane</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Applications of random sampling to on-line algorithms in computational geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Teillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms Review - newsletter of the ESPRIT II Basic Research Action Project no. 3075 (ALCOM) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete and Computational Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 8 (1), pp.51--71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02293035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00413506v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00090675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing the Union of 3-Colored Triangles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco P. Preparata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computational Geometry and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 1 (2), pp.187-196. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S021819599100013X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00167176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9561,91 +9582,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randomisation, sphères et déplacements de robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Université Nice Sophia Antipolis, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00338329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9655,100 +9676,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes d'optimisation du tracé de rayons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Synthèse d'image et réalité virtuelle [cs.GR]. Université Paris Sud - Paris XI, 1988. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00772857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9758,211 +9779,211 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact data structures for triangulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Castelli Aleardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarek Rossignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-27848-8_589-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delaunay triangulation and randomized constructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2014, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-27848-8_711-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9972,9917 +9993,9917 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Subquadratic Algorithm for Computing the L1-distance between Two Terrains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pankaj K. Agarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Aronov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Knauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Computational Geometry (SoCG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Kanazawa, Japan. pp.4:1-4:17, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/LIPIcs.SoCG.2025.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCARST: Schnyder Compact and Regularity Sensitive Triangulation Data Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Castelli Aleardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th International Symposium on Computational Geometry (SoCG 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Athens, Greece. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.SoCG.2024.32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Analysis of Empty-Region Graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Walking in random Delaunay triangulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Duménil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCCG 2021 - 33rd Canadian Conference on Computational Geometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Halifax / Virtual, Canada</w:t>
+              <w:t xml:space="preserve">9th conference of Stochastic Geometry Days 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03296186v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walking in random Delaunay triangulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Stochastic Analysis of Empty-Region Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Duménil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th conference of Stochastic Geometry Days 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">CCCG 2021 - 33rd Canadian Conference on Computational Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Halifax / Virtual, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04158857v1</w:t>
+                <w:t xml:space="preserve">hal-03296186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expected Complexity of Routing in $\Theta_6$ and Half-$\Theta_6$ Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosenjit Bose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lou de Carufel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroCG 2020 - 36th European Workshop on Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Würzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02479502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Poisson sample of a smooth surface is a good sample</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Hardness results on Voronoi, Laguerre and Apollonius diagrams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Buchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro M. M. de Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles Duménil</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menelaos Karavelas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroCG 2019 - 35th European Workshop on Computational Geometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">CCCG 2019 - Canadian Conference on Computational Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Edmonton, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394144v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardness results on Voronoi, Laguerre and Apollonius diagrams</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A Poisson sample of a smooth surface is a good sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Menelaos Karavelas</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Duménil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCCG 2019 - Canadian Conference on Computational Geometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Edmonton, Canada</w:t>
+              <w:t xml:space="preserve">EuroCG 2019 - 35th European Workshop on Computational Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02186693v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randomized incremental construction of Delaunay triangulations of nice point sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kunal Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Glisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA 2019 - 27th Annual European Symposium on Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Munich, Germany. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ESA.2019.22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02185566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Snap Rounding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Lenhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 34th International Symposium on Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Budapest, Hungary. pp.30:1 - 30:14, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.SoCG.2018.30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative Symbolic Perturbation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menelaos Karavelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Teillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 32nd International Symposium on Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Boston, United States. pp.33:1-33:15, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.SoCG.2016.33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monotone Simultaneous Paths Embeddings in $\mathbb{R}^d$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bremner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Glisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Liotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Symposium on Graph Drawing &amp; Network Visualization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Athens, Greece. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-50106-2_42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01366148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the smoothed complexity of convex hulls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Glisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Goaoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Thomasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 31st International Symposium on Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Eindhoven, Netherlands. pp.224-238, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.SOCG.2015.224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144473v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognizing shrinkable complexes is NP-complete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Glisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA 2014 - 22nd Annual European Symposium on Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Wroclaw, Poland. pp.74-86, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44777-2_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01015747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiently Navigating a Random Delaunay Triangulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Broutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Hemsley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AofA 2014 - 25th International Conference on Probabilistic, Combinatorial and Asymptotic Methods for the Analysis of Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01018174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperbolic Delaunay Complexes and Voronoi Diagrams Made Practical</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Complexity Analysis of Random Geometric Structures Made Simpler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Monique Teillaud</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Glisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Goaoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 29th Annual Symposium on Computational Geometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29th Annual Symposium on Computational Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Rio, Brazil. pp.167-175, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2462356.2462362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2462356.2462365⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00833760v1</w:t>
+                <w:t xml:space="preserve">hal-00833774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity Analysis of Random Geometric Structures Made Simpler</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Homological Reconstruction and Simplification in R3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Glisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Goaoc</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lieutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Annual Symposium on Computational Geometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SoCG 2013 - 29th Annual Symposium on Computational Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Rio de Janeiro, Brazil. pp.117-125, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2462356.2462373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2462356.2462362⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00833774v1</w:t>
+                <w:t xml:space="preserve">hal-00833791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homological Reconstruction and Simplification in R3</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Hyperbolic Delaunay Complexes and Voronoi Diagrams Made Practical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Bogdanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">André Lieutier</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Teillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoCG 2013 - 29th Annual Symposium on Computational Geometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 29th Annual Symposium on Computational Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Rio, Brazil. pp.67-76, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2462356.2462365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2462356.2462373⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00833791v1</w:t>
+                <w:t xml:space="preserve">hal-00833760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertex Deletion for 3D Delaunay Triangulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Buchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Mulzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okke Schrijvers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Shewchuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 21st European Symposium on Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Sophia Antipolis, France. pp.253-264, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-40450-4_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00832992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delaunay triangulations, theory vs practice.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Canonical Ordering for Triangulations on the Cylinder, with Applications to Periodic Straight-line Drawings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Castelli Aleardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fusy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroCG, 28th European Workshop on Computational Geometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Graph Drawing - 20th International Symposium, GD 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Redmond, WA, United States. pp.376-387, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-36763-2_34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850561v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canonical Ordering for Triangulations on the Cylinder, with Applications to Periodic Straight-line Drawings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Delaunay triangulations, theory vs practice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Fusy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graph Drawing - 20th International Symposium, GD 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EuroCG, 28th European Workshop on Computational Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Assisi, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00793636v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESQ: Editable SQuad Representation for Triangle Meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Castelli Aleardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarek Rossignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th SIBGRAPI Conference on Graphics, Patterns and Images, SIBGRAPI 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Ouro Preto, Brazil. pp.110-117, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SIBGRAPI.2012.24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00793592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperbolic Delaunay triangulations and Voronoi diagrams made practical</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Delaunay triangulation of imprecise points, preprocess and actually get a fast query time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monique Teillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIV Spanish Meeting on Computational Geometry,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Alcala de Henares, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850586v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit array-based compact data structures for planar and surface meshes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Hyperbolic Delaunay triangulations and Voronoi diagrams made practical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Bogdanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Teillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIV Spanish Meeting on Computational Geometry,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Alcala de Henares, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850588v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delaunay triangulation of imprecise points, preprocess and actually get a fast query time</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Explicit array-based compact data structures for planar and surface meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Castelli Aleardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIV Spanish Meeting on Computational Geometry,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Alcala de Henares, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850583v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit array-based compact data structures for triangulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Castelli Aleardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Symposium on Algorithms and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Yokohama, Japan. pp.312--322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00678615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple and Efficient Distribution-Sensitive Point Location in Triangulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Machado Manhães de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 13th Workshop on Algorithm Engineering and Experiments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, San Francisco, United States. pp.127-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Pedagogic JavaScript Program for Point Location Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Machado Manhães de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Annual Symposium on Computational Geometry (Video)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Paris, France. pp.295-296, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1998196.1998244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oja Medians and Centers of Gravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Iacono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Langerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pat Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22th Canadian Conference on Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Winnipeg, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00523684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lower and upper bounds on the number of empty cylinders and ellipsoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oswin Aichholzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Aurenhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hackl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Teillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Workshop on Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Bruxelles, Belgium. pp.139-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00412352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Delaunay Triangulation for Converging Point Relocation Sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Machado Manhães de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Workshop on Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00413351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental construction of the Delaunay graph in medium dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hornus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 25th Annual Symposium on Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Aarhus, Denmark. pp.208-216, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1542362.1542403⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00412437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicates for line transversals to lines and line segments in three-dimensional space</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Empty-ellipse graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Lazard</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Erickson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Goaoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoCG 2008 - 24th Annual Symposium on Computational Geometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th Annual ACM-SIAM Symposium on Discrete Algorithms (SODA'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, San Francisco, United States. pp.1249--1256</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1377676.1377704⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00336256v1</w:t>
+                <w:t xml:space="preserve">inria-00176204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empty-ellipse graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Helly-type theorems for approximate covering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Demouth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Glisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Goaoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Annual ACM-SIAM Symposium on Discrete Algorithms (SODA'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, San Francisco, United States. pp.1249--1256</w:t>
+              <w:t xml:space="preserve">SoCG 2008 - 24th Annual Symposium on Computational Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, College Park, Maryland, United States. pp.120--128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00176204v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00331435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helly-type theorems for approximate covering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Interleaving Delaunay Refinement and Optimization for 2D Triangle Mesh Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Tournois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Goaoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoCG 2008 - 24th Annual Symposium on Computational Geometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 16th International Meshing Roundtable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Seattle, United States. pp.83-101, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-75103-8_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00331435v1</w:t>
+                <w:t xml:space="preserve">hal-01179018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interleaving Delaunay Refinement and Optimization for 2D Triangle Mesh Generation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Predicates for line transversals to lines and line segments in three-dimensional space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Glisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 16th International Meshing Roundtable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-75103-8_5⟩</w:t>
+              <w:t xml:space="preserve">SoCG 2008 - 24th Annual Symposium on Computational Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, College Park, Maryland, United States. pp.174-181, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1377676.1377704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01179018v1</w:t>
+                <w:t xml:space="preserve">inria-00336256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity of Delaunay Triangulation for Points on Lower-dimensional~Polyhedra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Amenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM-SIAM Symposium on Discrete Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, New Orleans, United States. pp.1106--1113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00182835v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between umbra and penumbra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Demouth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazel Everett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Glisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 23rd Annual Symposium on Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hee-Kap Ahn, Otfried Cheong, and Kyung-Yong Chwa, Jun 2007, Gyeongju, South Korea. pp.265-274, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1247069.1247117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00187253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Triangulation Representation Using Stable Catalogs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Optimal Succinct Representations of Planar Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Castelli Aleardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luca Castelli Aleardi</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 18th Canadian Conference on Computational Geometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 22nd Annual Symposium on Computational Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Sedona, Arizona, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1137856.1137902⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00090631v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00098669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Succinct Representations of Planar Maps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">2D Triangulation Representation Using Stable Catalogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Mebarki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Castelli Aleardi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 22nd Annual Symposium on Computational Geometry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proc. 18th Canadian Conference on Computational Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Kingston, Canada, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00098669v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00090631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic updates of succinct triangulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Castelli Aleardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Canadian Conference on Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Windsor, Canada, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00001187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate Interactive Specular Reflections on Curved Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pau Estalella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Drettakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dani Tost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vision Modeling and Visualization (VMV 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Erlangen, Germany. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00606757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintaining Visibility Information of Planar Point Sets with a Moving Viewpoint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vida Dujmovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazel Everett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hornus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Wismath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Canadian Conference on Computational Geometry - CCCG'2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Windsor, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Succinct representation of triangulations with a boundary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Castelli Aleardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Workshop on Algorithms and Data Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Waterloo, Canada, pp.134--135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00090707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drawing $K_n$ in Three Dimensions with One Bend per Edge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazel Everett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pentcheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Wismath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Symposium on Graph Drawing - GD'2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, University of Limerick, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Number of Lines Tangent to Arbitrary Convex Polyhedra in 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Brönnimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vida Dujmovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazel Everett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Glisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 20th Annual Symposium on Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Brooklyn, NY, United States. pp.46 - 55, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/997817.997827⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00103995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the number of line tangents to four triangles in three-dimensional space</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Inner and outer rounding of set operations on lattice polygonal regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frank Sottile</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Canadian Conference on Computational Geometry - CCCG'04</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 20th Annual Symposium on Computational geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Brooklynn, United States. pp.429-437, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/997817.997881⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00099873v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inner and outer rounding of set operations on lattice polygonal regions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">On the number of line tangents to four triangles in three-dimensional space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Brönnimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Guigue</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Sottile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 20th Annual Symposium on Computational geometry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th Canadian Conference on Computational Geometry - CCCG'04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Montreal, Canada, 4 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179036v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perturbations and Vertex Removal in a 3D Delaunay Triangulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Teillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 14th ACM-SIAM Symposium on Discrete Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Baltimore, MA, United States. pp.313--319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00166710v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression de maillages, un état de l’art</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Transmission progressive de modèles triangulés sur le réseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Trentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Valette</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Gandoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORESA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, Lyon, France</w:t>
+              <w:t xml:space="preserve">, Jan 2003, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117287v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission progressive de modèles triangulés sur le réseau</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Compression de maillages, un état de l’art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Gandoin</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Isenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORESA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2003, Lyon, France</w:t>
+              <w:t xml:space="preserve">, 2003, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117289v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotropic Surface Remeshing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Efficient Exact Geometric Predicates for Delaunay Triangulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Isenburg</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Shape Modeling and applications,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">Proceedings of the 5th Workshop on Algorithm Engineering and Experiments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, Baltimore, Maryland, United States. pp.37-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00413144v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00344517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Exact Geometric Predicates for Delaunay Triangulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Isotropic Surface Remeshing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Colin de Verdière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pion</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Isenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 5th Workshop on Algorithm Engineering and Experiments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2003, Baltimore, Maryland, United States. pp.37-44</w:t>
+              <w:t xml:space="preserve">International Conference on Shape Modeling and applications,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00344517v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00413144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Number of Lines Tangent to Four Convex Polyhedra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Brönnimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vida Dujmovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazel Everett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Glisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Canadian Conference on Computational Geometry - CCCG'02</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Lethbridge, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The shuffling buffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Canadian Conference on Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Waterloo, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Splitting a Delaunay Triangulation in Linear Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Chazelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Hurtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercè Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Sacristán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 8th European Symposium on Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Aarhus, Denmark. pp.312-320, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/3-540-44676-1_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separating Several Point Sets in the Plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Hurtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercè Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Seara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Canadian Conference on Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Waterloo, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walking in a Triangulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Teillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 17th Annual Symposium on Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Boston, United States. pp.106-114, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/378583.378643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00344519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the cylindricity of a nominally cylindrical point set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco P. Preparata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 11th ACM-SIAM Symposium on Discrete Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2000, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00412600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric compression for interactive transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Gandoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the conference on Visualization '00</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Salt Lake City, United States. pp.319-326, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VISUAL.2000.885711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algebraic methods and arithmetic filtering for exact predicates on circle arcs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fronville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Teillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 16th Annual Symposium on Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Hong Kong, China. pp.139-147, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/336154.336194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triangulations in CGAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Teillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 16th Annual Symposium on Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Hong Kong, China. pp.11-18, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/336154.336165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programming with CGAL: the example of triangulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tran Kai Frank Da</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Annual Video Review of Computational Geometry, 15th ACM Symposium on Computational Geometry (SCG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1999, Miami Beach, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00348713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On deletion in Delaunay triangulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 15th Annual Symposium on Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Miami, United States. pp.181-189, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/304893.304969⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rounding Voronoi Diagram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Gandoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Geometry and Computational Imagery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Noisy le grand, France. pp.375-387</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removing Degeneracies by Perturbing the Problem or the World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Snoeyink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Conference on Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved incremental randomized Delaunay triangulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 14th Annual Symposium on Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Mineapolis, United States. pp.106-115, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/276884.276896⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Checking the convexity of polytopes and the planarity of subdivisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Liotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco P. Preparata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Tamassia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Algorithms and Data Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Halifax, Canada. pp.186-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbolic Elimination for parallel manipulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Tancredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Teillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication at 4th International Symposium on Effective Methods in Algebraic Geometry (MEGA).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01180168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Line Bipartitions of Point Sets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Computing the Maximum Overlap of Two Convex Polygons Under Translations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark De Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthew J. Katz</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Van Kreveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otfried Schwarzkopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Teillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Algorithms and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, Osaka, Japan. pp.45-54</w:t>
+              <w:t xml:space="preserve">, 1996, Osaka, Japan. pp.126-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179453v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing the Maximum Overlap of Two Convex Polygons Under Translations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Optimal Line Bipartitions of Point Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Monique Teillaud</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew J. Katz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Algorithms and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, Osaka, Japan. pp.126-135</w:t>
+              <w:t xml:space="preserve">, 1996, Osaka, Japan. pp.45-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179450v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing Largest Circles Separating Two Sets of Segments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jurek Czyzowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Urrutia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Canadian Conference on Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational geometry and discrete computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00338179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circular separability of polygon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jurek Czyzowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 6th ACM-SIAM Symposium on Discrete Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, ~, United States. pp.273-281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Locally Optimal Triangulation of the Hyperbolic Paraboloid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Desnogues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Conference on Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1995, Quebec, Canada. pp.49-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00413229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a new method to compute signs of determinants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Avnaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco P. Preparata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 11th Annual Symposium on Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, Vancouver, Canada. pp.C16-C17, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/220279.220329⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion planning of legged robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Algorithmic foundations of robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, San Francisco?, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An introduction to randomization in computational geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Algorithmic Complexity of Algebraic and Geometric Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, ~, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From spider robots to half disk robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, San Diego, United States. pp.953-958</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00442776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revenge of the Dog: Queries on Voronoi Diagrams of Moving Points.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Kedem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mordecai Golin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Schirra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Conference on Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, Saskatoon, Canada. pp.122-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convex Tours of Bounded Curvature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jurek Czyzowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2nd European Symposium on Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, Utrecht, Netherlands. pp.254-265, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BFb0049413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental algorithms for finding the convex hulls of circles and the lower envelopes of parabolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mordecai Golin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Conference on Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, Saskatoon, Canada. pp.153-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing the whole set of Connolly Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference of the Molecular Graphics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, ~, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable algorithms for bichromatic line segment intersection problems on coarse grained multicomputers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Fabri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Algorithms and Data Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, Montreal, Canada. pp.277-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dog Bites Postman: Point Location in the Moving Voronoi Diagram and Related Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mordecai Golin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of 1st European Symposium on Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, Nad Honef, Germany. pp.133-144, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-57273-2_50⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Algorithm for Constructing the Convex Hull of a Set of Spheres in Dimension d</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Cerezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Conference on Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, St. John's, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion planning for a spider robot</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Stable placements of spider robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonbattista Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco P. Preparata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 8th Annual Symposium on Computational Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, Berlin, Germany. pp.242-250, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/142675.142725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179898v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable placements of spider robots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Motion planning for a spider robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonbattista Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco P. Preparata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 8th Annual Symposium on Computational Geometry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, Nice, France. pp.2321-2326</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179904v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The space of spheres, a geometric tool to unify duality results on Voronoi diagrams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Meiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Teillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Conference on Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, St. John's, Canada. pp.263-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01180157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing Connolly Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Duquesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP Conference on Algorithms and efficient computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, ?, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01180152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guarding Vertices versus Guarding Edges in a Simple Polygon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naji Mouawad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Canadian Conference on Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, St. John's, Canada. pp.99-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Output-sensitive construction of the $3$-d Delaunay triangulation of constrained sets of points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Cerezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Teillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Conference on Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, Burnaby, Canada. pp.110-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01180159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing the Union of 3-Colored Triangles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco P. Preparata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">System Modelling and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFIP, 1991, Zurich, Switzerland. pp.85-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01180155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully dynamic Delaunay triangulation in logarithmic expected time per operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Meiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Teillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Algorithms and Data Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, Ottawa, Canada. pp.42-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01180164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple randomized $O(n \log^{*} n)$ algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Conference on Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, Burnaby, Canada. pp.141-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01180162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line geometric algorithms with good expected behaviours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Teillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3th World Congress on Computation and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, ~, France. pp.137-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01180161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An on-line construction of higher-order Voronoi diagrams and its randomized analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Teillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Conference on Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, Ottawa, Canada. pp.278-281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01180166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tools to Study the Efficiency of Space Subdivision Structures for Ray Tracing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIXIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, Paris, France. pp.467-481</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01180228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Macro-Regions,an Efficient Space Subdivision Structure for Ray Tracing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurographics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, Hambourg, Germany. pp.27-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01180225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19892,760 +19913,760 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-Bend Drawing of $K_n$ in 3D, revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michael A. Bekos; Markus Chimani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 31st International Symposium on Graph Drawing and Network Visualization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Palermo, Italy. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A chaotic random convex hull</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Glisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Thomasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AofA 2014- 25th International Conference on Probabilistic, Combinatorial and Asymptotic Methods for the Analysis of Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01015598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Maximum Degree of a Random Delaunay Triangulation in a Smooth Convex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Broutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Hemsley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AofA 2014 - 25th International Conference on Probabilistic, Combinatorial and Asymptotic Methods for the Analysis of Algorithms (2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01018187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generator of random convex polygons in a disc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Thomasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AofA 2014- 25th International Conference on Probabilistic, Combinatorial and Asymptotic Methods for the Analysis of Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01015603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiling the hyperbolic plane</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Vertex Deletion for 3D Delaunay Triangulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Buchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Mulzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okke Schrijvers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Shewchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ACM. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bending Reality: Where art and science meet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Dagstuhl, Wadern, Germany</w:t>
+              <w:t xml:space="preserve">Symposium on Theory of Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Palo Alto, United States. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01018725v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00963520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertex Deletion for 3D Delaunay Triangulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Tiling the hyperbolic plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Bogdanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...40 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Teillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Theory of Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Palo Alto, United States. 2013</w:t>
+              <w:t xml:space="preserve">Bending Reality: Where art and science meet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Dagstuhl, Wadern, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00963520v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Document associé à des manifestations scientifiques (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crossing-free straight-line drawing of graphs on the flat torus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Castelli Aleardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fusy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Geometric Structures with Symmetry and Periodicity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01018627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20655,272 +20676,272 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journal of Computational Geometry; Special issue of Selected Papers from SoCG 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siu Wing Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computational Geometry Lab, Carleton University</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6 (2), 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
-              <w:r>
-[...46 lines deleted...]
-            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete and Computational Geometry; Special Issue: 30th Annual Symposium on Computational Geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siu Wing Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 53 (3), 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the 30th Annual Symposium on Computational Geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siu Wing Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Siu Wing Cheng and Olivier Devillers. ACM, pp.571, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01018682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20930,104 +20951,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gedeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21037,9591 +21058,9591 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covering families of triangles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otfried Cheong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Glisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Glisse</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ji-Won Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9378, INRIA. 2020, pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03031995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expected Complexity of Routing in $\Theta_6$ and Half-$\Theta_6$ Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosenjit Bose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lou de Carufel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRIA. 2019, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338733v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randomized incremental construction of Delaunay triangulations of nice point sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kunal Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Glisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRIA. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950119v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Snap Rounding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Lenhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9149, Inria Nancy - Grand Est. 2018, pp.1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Poisson sample of a smooth surface is a good sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Duménil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9239, INRIA Nancy. 2018, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit array-based compact data structures for triangulations: practical solutions with theoretical guarantees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Castelli Aleardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7736, INRIA. 2017, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00623762v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delaunay triangulation of a random sample of a good sample has linear size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Glisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9082, Inria Saclay Ile de France; Inria Nancy - Grand Est. 2017, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celestial Walk: A Terminating Oblivious Walk for Convex Subdivisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter Kuijper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Ermolaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9099, INRIA Nancy. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walking in a Planar Poisson-Delaunay Triangulation: Shortcuts in the Voronoi Path</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Noizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8946, INRIA Nancy. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stretch Factor of Long Paths in a planar Poisson-Delaunay Triangulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chenavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8935, Inria. 2016, pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01346203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expected Length of the Voronoi Path in a High Dimensional Poisson-Delaunay Triangulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Machado Manhães de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8947, Inria. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smoothed complexity of convex hulls by witnesses and collectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Glisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Goaoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Thomasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 8787, INRIA. 2015, pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01214021v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative Symbolic Perturbation: a new geometry-based perturbation framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menelaos Karavelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Teillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8153, INRIA. 2015, pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00758631v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The worst visibility walk in a random Delaunay triangulation is $O(\sqrt{n})$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Hemsley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8792, INRIA. 2015, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generator of random convex polygons in a disc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Thomasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8467, INRIA. 2014, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00943409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A convex body with chaotic random convex hull</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Glisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Thomasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8437, INRIA. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00922515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cone can help you find your way in a Poisson Delaunay triangulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">ESQ: Editable SQuad representation for triangle meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Castelli Aleardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8194, INRIA. 2012</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarek Rossignac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8066, INRIA. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00769529v2</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESQ: Editable SQuad representation for triangle meshes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A cone can help you find your way in a Poisson Delaunay triangulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Broutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8066, INRIA. 2012</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Hemsley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8194, INRIA. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00731322v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00769529v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The monotonicity of f-vectors of random polytopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Glisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Goaoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Reitzner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8154, INRIA. 2012, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00758686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canonical ordering for triangulations on the cylinder, with applications to periodic straight-line drawings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Castelli Aleardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fusy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7989, INRIA. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00705181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homological reconstruction and simplification in R3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Glisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lieutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8169, INRIA. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00761208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperbolic Delaunay complexes and Voronoi diagrams made practical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Bogdanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Teillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8146, INRIA. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00756522v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity analysis of random geometric structures made simpler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Glisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Goaoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8168, INRIA. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00761171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Size of Some Trees Embedded in Rd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Machado Manhães de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7179, INRIA. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00448335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walking Faster in a Triangulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Machado Manhães de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7322, Inria. 2010, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00493046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delaunay Triangulation of Imprecise Points, Preprocess and Actually Get a Fast Query Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7299, INRIA. 2010, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00485915v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of Noise on the Number of Extreme Points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Goaoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7134, INRIA. 2009, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00438409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Adapting Point Location</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro M. M. de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7132, INRIA. 2009, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00438486v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertex Removal in Two Dimensional Delaunay Triangulation: Asymptotic Complexity is Pointless</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7104, INRIA. 2009, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00433107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counting Quadrics and Delaunay Triangulations and a new Convex Hull Theorem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">State of the Art: Updating Delaunay Triangulations for Moving Points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6748, INRIA. 2008</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Machado Manhães de Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6665, INRIA. 2008, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00343651v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00325816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the Art: Updating Delaunay Triangulations for Moving Points</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Géométrie algorithmique et réseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6665, INRIA. 2008, pp.12</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6514, INRIA. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00325816v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00275272v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géométrie algorithmique et réseaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Counting Quadrics and Delaunay Triangulations and a new Convex Hull Theorem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oswin Aichholzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6514, INRIA. 2008</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Aurenhammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hackl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Teillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6748, INRIA. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00275272v2</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00343651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tight Bound for the Delaunay Triangulation of Points on a Polyhedron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Amenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6522, -; INRIA. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00277899v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delaunay Triangulations for Moving Points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Machado Manhães de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6750, INRIA. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00344053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helly-type theorems for approximate covering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Demouth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Glisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Goaoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6342, INRIA. 2007, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00179277v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Complexity of Umbra and Penumbra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Demouth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazel Everett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Glisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6347, INRIA. 2007, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00186262v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random sampling of a cylinder yields a not so nasty Delaunay triangulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Goaoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6323, INRIA. 2007, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00179313v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity of Delaunay triangulation for points on lower-dimensional~polyhedra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Amenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5986, INRIA. 2006, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00098300v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal succinct representation of planar maps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Dynamic updates of succinct triangulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Castelli Aleardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-5803, INRIA. 2006, pp.26</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-5709, INRIA. 2006, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00070221v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00070308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic updates of succinct triangulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Optimal succinct representation of planar maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Castelli Aleardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-5709, INRIA. 2006, pp.23</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-5803, INRIA. 2006, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00070308v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00070221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perturbations and Vertex Removal in Delaunay and Regular 3D Triangulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Teillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5968, INRIA. 2006, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00090522v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farthest Point Seeding for Placement of Streamlines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Mebarki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5524, INRIA. 2006, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact representation of triangulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Castelli Aleardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5433, INRIA. 2006, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drawing $K_n$ in Three Dimensions with One Bend per Edge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazel Everett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pentcheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Wismath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5708, INRIA. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Number of Maximal Free Line Segments Tangent to Arbitrary Three-dimensional Convex Polyhedra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Brönnimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vida Dujmovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazel Everett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Glisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5671, INRIA. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lines tangent to four triangles in three-dimensional space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Brönnimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Sottile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5693, INRIA. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintaining Visibility Information of Planar Point Sets with a Moving Viewpoint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vida Dujmovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazel Everett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hornus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sue Whitesides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5742, INRIA. 2005, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00077116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Watermarking 3D triangle meshes for authentication and integrity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5223, INRIA. 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canonical Triangulation of a Graph, with a Coding Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Castelli Aleardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-5231, INRIA. 2004, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inner and Outer Rounding of Set Operations on Lattice Polygonal Regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-5070, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic Polygonal Remeshing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cohen-Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cohen-Steiner</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Desbrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4808, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The expected number of 3D visibility events is linear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vida Dujmovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazel Everett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Goaoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4671, INRIA. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perturbations and Vertex Removal in a 3D Delaunay Triangulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Teillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-4624, INRIA. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Precision Elementary Geometric Constructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-4559, INRIA. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faster Triangle-Triangle Intersection Tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-4488, INRIA. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotropic Surface Remeshing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Colin de Verdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Isenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-4594, INRIA. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromatic Variants of the Erdös-Szekeres Theorem on Points in Convex Position</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Hurtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Seara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-4352, INRIA. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Exact Geometric Predicates for Delaunay Triangulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-4351, INRIA. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression interactive de maillages triangulaires arbitraires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Gandoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-4158, INRIA. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Number of Cylindrical Shells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Minimal Set of Constraints for 2D Constrained Delaunay Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">RR-4234, INRIA. 2001</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Estkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Gandoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Hurtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-4119, INRIA. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00072353v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Splitting a Delaunay Triangulation in Linear Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Chazelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Hurtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercè Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Sacristán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-4160, INRIA. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimal Set of Constraints for 2D Constrained Delaunay Reconstruction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">On the Number of Cylindrical Shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">RR-4119, INRIA. 2001</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-4234, INRIA. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00072510v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On circular Cylinders by Four or Five Points in Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco P. Preparata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Trebuchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-4195, INRIA. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walking in a triangulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Teillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-4120, INRIA. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culling a Set of Points for Roundness or Cylindricity Evaluations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco P. Preparata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-4159, INRIA. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tampon mélangeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RR-3988, INRIA. 2000, pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric Compression for Interactive Transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Gandoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-3910, INRIA. 2000, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the Cylindricity of a Nominally Cylindrical Point Set (Draft)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco P. Preparata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-3747, INRIA. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The union of Unit Balls has Quadratic Complexity, even if They all Contain the Origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Brönnimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-3758, INRIA. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algebraic Methods and Arithmetic Filtering for Exact Predicates on Circle Arcs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fronville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Teillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-3826, INRIA. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression géométrique pour une transmission progressive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Gandoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-3766, INRIA. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rounding Voronoi Diagram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Gandoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-3481, INRIA. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Geometry and Discrete Computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-3533, INRIA. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding an Ordinary Conic and an Ordinary Hyperplane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asish Mukhopadhyay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-3517, INRIA. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Checking the Convexity of Polytopes and the Planarity of Subdivisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Liotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco P. Preparata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Tamassia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-3527, INRIA. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Deletion in Delaunay Triangulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-3451, INRIA. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Further Results on Arithmetic Filters for Geometric Predicates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco P. Preparata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-3528, INRIA. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion Planning of Legged Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-3214, INRIA. 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removing Degeneracies by Perturbing the Problem or the World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Snoeyink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-3316, INRIA. 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Incremental Randomized Delaunay Triangulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-3298, INRIA. 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing the Maximum Overlap of Two Convex Polygons Under Translations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark De Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Van Kreveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otfried Schwarzkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Teillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-2832, INRIA. 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbolic Elimination for Parallel Manipulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Tancredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Teillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-2809, INRIA. 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Line Bipartitions of Point Sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew J. Katz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-2871, INRIA. 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Probabilistic Analysis of the Power of Arithmetic Filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco P. Preparata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-2971, INRIA. 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing Largest Circles Separating Two Sets of Segments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jurek Czyzowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Urrutia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-2705, INRIA. 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing a Single Cell in the Union of two Simple Polygons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark de Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Dobrindt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otfried Schwarzkopf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-2626, INRIA. 1995</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00074061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circular Separability of Polygons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jurek Czyzowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-2406, INRIA. 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00074269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revenge of the Dog: Queries on Voronoi Diagrams of Moving Points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mordecai Golin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Kedem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klara Kedem</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stefan Schirra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-2329, INRIA. 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00074345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convex Tours of Bounded Curvature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jurek Czyzowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-2375, INRIA. 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00074301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating signs of determinants using single-precision arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Avnaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco P. Preparata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-2306, INRIA. 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00074367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental algorithms for finding the convex hulls of circles and the lower envelopes of parabolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mordecai Golin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-2280, INRIA. 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00074391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dog bites postman: point location in the moving Voronoi diagram and related problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mordecai Golin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-2263, INRIA. 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00074408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Algorithm for constructing the convex hull of a set of spheres in dimension d</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Cerezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-2080, INRIA. 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00074591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable algorithms for bichromatic line segment intersection problems on coarse grained multicomputers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Fabri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-1882, INRIA. 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00074791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion planning of legged robots : the spider robot problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco P. Preparata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonbattista Donati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-1767, INRIA. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00077007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The space of spheres, a geometric tool to unify duality results on Voronoi diagrams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Meiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Teillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-1620, INRIA. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00074941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust and efficient implementation of the Delaunay tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-1619, INRIA. 1992, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00074942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic location in an arrangement of line segments in the plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Teillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-1558, INRIA. 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00075003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randomization yields simple 0(n log\* n) algorithms for difficult (n) problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-1412, INRIA. 1991, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00075148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Output sensitive construction of the 3D Delaunay triangulation of constrained sets of points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Cerezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Teillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-1415, INRIA. 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00075145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully dynamic Delaunay triangulation in logarithmic expected time per operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Meiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Teillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-1349, INRIA. 1990</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00075210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamic construction of higher order Voronoi diagrams and its randomized analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Teillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-1207, INRIA. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00075351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous containment of several polygons : analysis of the contact configurations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-1179, INRIA. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00075379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of random sampling to on-line algorithms in computational geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rene Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Teillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Yvinec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-1285, INRIA. 1990</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00075274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing the union of 3-colored triangles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco P. Preparata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-1293, INRIA. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00075266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CIL : un modèle d’illumination intégrant les réflexions diffuse et spéculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François X. Sillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'Informatique de l'École Normale Supérieure. 1987</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -30631,698 +30652,698 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCARST: Schnyder Compact And Regularity Sensitive Triangulation Data Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Castelli Aleardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drawing $K_n$ in Three Dimensions with One Bend per Edge, revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two Lower Bounds for Random Point Sets via Negative Association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Bulavka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Duchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Glisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Goaoc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId579" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Order Types of Random Point Sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Glisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Goaoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962093v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delaunay Triangulations of Points on Circles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Despré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Parlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Schlenker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId582" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delaunay triangulation of a random sample of a good sample has linear size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kunal Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Glisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01673170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canonical ordering for graphs on the cylinder, with applications to periodic straight-line drawings on the flat cylinder and torus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Castelli Aleardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fusy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01646724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId587"/>
+      <w:footerReference w:type="default" r:id="rId588"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -31390,51 +31411,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F36D3432"/>
+    <w:nsid w:val="6854563C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -31621,51 +31642,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivierdevillers" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4275-5068" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033684162" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03662311v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otfried Cheong" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devillers" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Won Park" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Glisse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10998-022-00503-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02549290v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lazard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lenhart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-020-00202-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02937624v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Boissonnat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunal Dutta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-020-00235-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02568677v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hornus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Kuipers" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Teillaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon&#224;s Mart&#237;nez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3386569.3392448" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02922660v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosenjit Bose" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou de Carufel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20382/jocg.v11i1a9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01712628v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Noizet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218195918500061" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01477030v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Machado Manh&#227;es de Castro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-017-9866-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01529154v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bremner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Liotta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/DMTCS-20-1-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01700778v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chenavier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/apr.2018.3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01959590v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Castelli Aleardi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fusy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20382/jocg.v9i1a14" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01846652v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20382/jocg.v9i1a8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01867771v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Kuijper" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ermolaev" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01586511v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menelaos Karavelas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20382/jocg.v8i1a11" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285120v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Goaoc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Thomasse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20382/jocg.v7i2a6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00940743v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Broutin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Hemsley" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rsa.20630" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01384396v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Attali" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20382/jocg.v7i1a18" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01348831v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20382/jocg.v7i1a16" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132440v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Bauer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lieutier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comgeo.2014.08.010" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00961390v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Bogdanov" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20382/jocg.v5i1a4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00805690v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moroz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Reitzner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/ECP.v18-2469" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803093v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2013.02.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787177v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Chen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Iacono" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Langerman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat Morin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comgeo.2012.04.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784900v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Amenta" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-012-9415-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00991081v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2010.10.005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB6HP065-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00560379v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comgeo.2010.10.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00560400v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Mebarki" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021819591100372X" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00560388v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comgeo.2010.09.010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595823v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20382/jocg.v2i1a3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523812v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Tournois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/nmtma.2010.32s.6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413344v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2009.01523.x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431418v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demouth" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Everett" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comgeo.2008.04.007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404171v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-009-9167-1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337821v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Schaeffer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2008.08.016" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000598v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Br&#246;nnimann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Sottile" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-006-1278-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103916v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vida Dujmovic" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0097539705447116" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00192927v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Whitesides" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218195907002343" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097857v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001250v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guigue" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comgeo.2004.08.005" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103923v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pentcheva" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Wismath" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787166v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Colin de Verdi&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Isenburg" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gmod.2004.06.007" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKHWKMH1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787186v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Estkowski" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Gandoin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Hurtado" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ramos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218195903001244" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795042v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10867651.2003.10487580" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412646v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyula K&#225;rolyi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Seara" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-7721(03)00013-0" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090638v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-003-2818-8" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099810v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0097539702419662" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412608v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco P. Preparata" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021819590300113X" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099624v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen-Steiner" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;vy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desbrun" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1201775.882296" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795053v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(01)00076-7" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00102194v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pion" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054102001047" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00167216v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/566654.566591" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00167201v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218195902000815" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166711v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054102001035" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795064v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218195902000840" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166709v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fronville" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mourrain" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-7721(01)00050-5" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00167199v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Yvinec" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-7721(01)00054-2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090648v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trebuchet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-002-2811-7" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090664v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chazelle" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Mora" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Sacristan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-002-0939-8" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090667v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurek Czyzowicz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004530010078" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412567v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021819590100064X" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338701v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Urrutia" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218195900000036" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099289v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0097539797326289" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338566v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Snoeyink" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009942427413" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413181v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Robert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-7721(99)00022-X" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795067v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Katz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218195999000042" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00168163v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-7721(99)00011-5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00168174v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asish Mukhopadhyay" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090653v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00009400" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795074v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mordecai Golin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218195998000163" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413175v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark De Berg" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Van Kreveld" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otfried Schwarzkopf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00005845" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413179v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Tamassia" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-7721(98)00039-X" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090613v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Avnaim" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02522822" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D2C18F169947997D0C4DA8E403D274D84CFB233E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413170v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Dobrindt" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-0190(97)00125-7" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413159v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cerezo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Duquesne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-7721(95)00024-0" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795079v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fabri" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218195996000307" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00167202v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3975(95)00174-3" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413168v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Kedem" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schirra" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-7721(95)00053-4" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795075v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218195996000022" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413163v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0020-0190(95)00132-V" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795083v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonbattista Donati" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218195995000027" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795091v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0263-7855(94)80033-2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WTN15BW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090668v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01228508" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D12D492B928A497EB4D74CB14C5342BA87CBDD68/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00167170v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218195993000270" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090678v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Meiser" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-7721(92)90025-N" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090675v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Schott" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02293035" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00167206v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021819599200007X" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413506v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00167176v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021819599100013X" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00338329v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00772857v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01168565v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarek Rossignac" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27848-8_589-1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01168575v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27848-8_711-1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908634v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj K. Agarwal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Aronov" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Knauer" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2025.4" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04618429v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2024.32" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03296186v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dum&#233;nil" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04158857v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02479502v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394144v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02186693v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Buchin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. M. de Castro" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02185566v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2019.22" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01727375v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2018.30" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276444v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2016.33" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01366148v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50106-2_42" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01144473v2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SOCG.2015.224" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015747v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44777-2_7" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018174v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00833760v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2462356.2462365" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00833774v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2462356.2462362" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00833791v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2462356.2462373" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832992v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Mulzer" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okke Schrijvers" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Shewchuk" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40450-4_22" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850561v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793636v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36763-2_34" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793592v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIBGRAPI.2012.24" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850586v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850588v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850583v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00678615v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850559v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850551v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1998196.1998244" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523684v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412352v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswin Aichholzer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Aurenhammer" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hackl" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413351v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412437v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1542362.1542403" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336256v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1377676.1377704" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176204v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Erickson" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331435v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179018v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75103-8_5" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8815E9A2CE7DC11D041C606857FD72CD28E43968/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182835v2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187253v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1247069.1247117" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090631v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098669v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1137856.1137902" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001187v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606757v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Estalella" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Martin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Drettakis" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Tost" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000569v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090707v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000374v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Wismath" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103995v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/997817.997827" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099873v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179036v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/997817.997881" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166710v2" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117287v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Valette" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117289v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Trentini" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413144v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344517v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099449v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179052v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179401v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Sacrist&#225;n" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44676-1_26" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179059v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344519v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/378583.378643" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412600v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179425v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VISUAL.2000.885711" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179417v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/336154.336194" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179408v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/336154.336165" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00348713v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cazals" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Kai Frank Da" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179435v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/304893.304969" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179442v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179696v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179446v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/276884.276896" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179691v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180168v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Tancredi" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179453v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179450v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179145v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338179v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179468v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413229v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Desnogues" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179456v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/220279.220329" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179461v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179699v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442776v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179708v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179475v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0049413" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179705v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179713v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179721v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179730v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-57273-2_50" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3BPJRPW8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179732v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179898v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179904v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/142675.142725" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180157v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180152v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117277v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naji Mouawad" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180159v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180155v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180164v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180162v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180161v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180166v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180228v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180225v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04195317v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd2023.ing.unipg.it/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015598v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018187v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015603v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duchon" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018725v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00963520v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018627v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154065v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siu Wing Cheng" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jocg.org/index.php/jocg/issue/view/8" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154063v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/journal/454/53/3/page/1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018682v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925755v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Moreau" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03031995v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02338733v2" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01950119v2" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01698928v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962631v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00623762v3" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01568030v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01610205v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353585v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01346203v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353735v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214021v2" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758631v4" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01216212v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943409v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922515v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769529v2" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00731322v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758686v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00705181v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761208v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756522v2" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761171v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00448335v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00493046v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00485915v2" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438409v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438486v3" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433107v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343651v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325816v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00275272v2" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00277899v2" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344053v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00179277v3" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186262v2" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00179313v2" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098300v2" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070221v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070308v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090522v2" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070483v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070574v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071219v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071226v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071223v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077116v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071257v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cayre" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Schmitt" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Ma&#238;tre" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070765v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071513v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071778v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071914v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071961v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072029v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072100v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071991v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072236v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072237v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072464v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072353v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072462v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072510v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072427v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072509v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072463v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072658v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072743v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072915v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072904v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072832v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072896v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073208v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073152v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073167v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073158v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073239v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073157v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073475v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073373v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073390v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073859v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073883v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073820v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073727v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073985v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074061v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark de Berg" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074269v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074345v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074301v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074367v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074391v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074408v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074591v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074791v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077007v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074941v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074942v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075003v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075148v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075145v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075210v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Meiser" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075351v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075379v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075274v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Schott" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075266v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117282v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois X. Sillion" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Puech" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04320292v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04182069v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04320184v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Bulavka" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962093v2" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01780607v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Despr&#233;" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Parlier" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Schlenker" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673170v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646724v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivierdevillers" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4275-5068" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033684162" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=http://scholar.google.com/citations?user=oD-iXjcAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03662311v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otfried Cheong" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devillers" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Won Park" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Glisse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10998-022-00503-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02937624v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Boissonnat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunal Dutta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-020-00235-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02549290v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lazard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lenhart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-020-00202-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02568677v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hornus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Kuipers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Teillaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon&#224;s Mart&#237;nez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3386569.3392448" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02922660v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosenjit Bose" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou de Carufel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20382/jocg.v11i1a9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01712628v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Noizet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218195918500061" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01529154v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bremner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Liotta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/DMTCS-20-1-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01477030v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Machado Manh&#227;es de Castro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-017-9866-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01700778v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chenavier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/apr.2018.3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01846652v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Castelli Aleardi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20382/jocg.v9i1a8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01959590v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fusy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20382/jocg.v9i1a14" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01867771v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Kuijper" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ermolaev" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01586511v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menelaos Karavelas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20382/jocg.v8i1a11" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00940743v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Broutin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Hemsley" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rsa.20630" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285120v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Goaoc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Thomasse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20382/jocg.v7i2a6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01384396v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Attali" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20382/jocg.v7i1a18" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01348831v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20382/jocg.v7i1a16" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132440v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Bauer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lieutier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comgeo.2014.08.010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00961390v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Bogdanov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20382/jocg.v5i1a4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00805690v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moroz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Reitzner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/ECP.v18-2469" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803093v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2013.02.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787177v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Chen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Iacono" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Langerman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat Morin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comgeo.2012.04.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784900v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Amenta" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-012-9415-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00991081v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2010.10.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB6HP065-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00560379v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comgeo.2010.10.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00560400v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Mebarki" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021819591100372X" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00560388v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comgeo.2010.09.010" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595823v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20382/jocg.v2i1a3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523812v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Tournois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/nmtma.2010.32s.6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413344v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2009.01523.x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431418v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demouth" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Everett" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comgeo.2008.04.007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404171v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-009-9167-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337821v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Schaeffer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2008.08.016" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000598v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Br&#246;nnimann" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Sottile" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-006-1278-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103916v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vida Dujmovic" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0097539705447116" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00192927v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Whitesides" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218195907002343" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097857v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001250v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guigue" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comgeo.2004.08.005" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103923v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pentcheva" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Wismath" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787166v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Colin de Verdi&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Isenburg" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gmod.2004.06.007" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKHWKMH1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795042v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10867651.2003.10487580" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787186v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Estkowski" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Gandoin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Hurtado" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ramos" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218195903001244" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412646v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyula K&#225;rolyi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Seara" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-7721(03)00013-0" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090638v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-003-2818-8" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099810v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0097539702419662" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099624v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen-Steiner" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;vy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desbrun" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1201775.882296" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412608v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco P. Preparata" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021819590300113X" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00167216v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/566654.566591" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00102194v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pion" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054102001047" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795053v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(01)00076-7" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166711v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054102001035" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00167201v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218195902000815" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795064v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218195902000840" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166709v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fronville" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mourrain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-7721(01)00050-5" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00167199v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Yvinec" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-7721(01)00054-2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090648v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trebuchet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-002-2811-7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090664v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chazelle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Mora" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Sacristan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-002-0939-8" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090667v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurek Czyzowicz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004530010078" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412567v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021819590100064X" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338701v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Urrutia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218195900000036" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099289v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0097539797326289" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338566v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Snoeyink" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009942427413" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795067v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Katz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218195999000042" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413181v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Robert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-7721(99)00022-X" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00168163v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-7721(99)00011-5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00168174v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asish Mukhopadhyay" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090653v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00009400" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795074v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mordecai Golin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218195998000163" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413175v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark De Berg" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Van Kreveld" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otfried Schwarzkopf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00005845" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413179v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Tamassia" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-7721(98)00039-X" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090613v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Avnaim" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02522822" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D2C18F169947997D0C4DA8E403D274D84CFB233E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413170v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Dobrindt" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-0190(97)00125-7" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413159v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cerezo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Duquesne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-7721(95)00024-0" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795079v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fabri" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218195996000307" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413168v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Kedem" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schirra" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-7721(95)00053-4" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795075v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218195996000022" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00167202v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3975(95)00174-3" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413163v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0020-0190(95)00132-V" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795083v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonbattista Donati" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218195995000027" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795091v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0263-7855(94)80033-2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WTN15BW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090668v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01228508" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D12D492B928A497EB4D74CB14C5342BA87CBDD68/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00167170v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218195993000270" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090678v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Meiser" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-7721(92)90025-N" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00167206v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021819599200007X" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413506v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090675v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Schott" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02293035" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00167176v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021819599100013X" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00338329v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00772857v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01168565v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarek Rossignac" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27848-8_589-1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01168575v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27848-8_711-1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908634v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj K. Agarwal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Aronov" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Knauer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2025.4" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04618429v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2024.32" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04158857v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03296186v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dum&#233;nil" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02479502v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02186693v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Buchin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. M. de Castro" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394144v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02185566v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2019.22" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01727375v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2018.30" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276444v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2016.33" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01366148v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50106-2_42" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01144473v2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SOCG.2015.224" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015747v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44777-2_7" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018174v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00833774v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2462356.2462362" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00833791v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2462356.2462373" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00833760v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2462356.2462365" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832992v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Mulzer" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okke Schrijvers" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Shewchuk" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40450-4_22" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793636v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36763-2_34" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850561v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793592v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIBGRAPI.2012.24" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850583v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850586v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850588v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00678615v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850559v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850551v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1998196.1998244" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523684v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412352v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswin Aichholzer" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Aurenhammer" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hackl" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413351v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412437v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1542362.1542403" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176204v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Erickson" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331435v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179018v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75103-8_5" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8815E9A2CE7DC11D041C606857FD72CD28E43968/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336256v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1377676.1377704" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182835v2" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187253v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1247069.1247117" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098669v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1137856.1137902" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090631v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001187v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606757v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Estalella" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Martin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Drettakis" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Tost" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000569v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090707v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000374v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Wismath" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103995v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/997817.997827" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179036v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/997817.997881" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099873v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166710v2" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117289v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Trentini" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117287v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Valette" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344517v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413144v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099449v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179052v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179401v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Sacrist&#225;n" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44676-1_26" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179059v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344519v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/378583.378643" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412600v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179425v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VISUAL.2000.885711" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179417v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/336154.336194" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179408v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/336154.336165" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00348713v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cazals" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Kai Frank Da" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179435v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/304893.304969" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179442v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179696v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179446v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/276884.276896" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179691v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180168v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Tancredi" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179450v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179453v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179145v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338179v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179468v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413229v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Desnogues" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179456v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/220279.220329" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179461v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179699v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442776v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179708v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179475v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0049413" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179705v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179713v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179721v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179730v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-57273-2_50" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3BPJRPW8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179732v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179904v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/142675.142725" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179898v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180157v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180152v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117277v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naji Mouawad" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180159v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180155v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180164v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180162v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180161v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180166v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180228v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180225v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04195317v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd2023.ing.unipg.it/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015598v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018187v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015603v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duchon" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00963520v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018725v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018627v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154065v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siu Wing Cheng" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jocg.org/index.php/jocg/issue/view/8" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154063v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/journal/454/53/3/page/1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018682v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925755v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Moreau" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03031995v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02338733v2" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01950119v2" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01698928v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962631v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00623762v3" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01568030v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01610205v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353585v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01346203v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353735v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214021v2" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758631v4" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01216212v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943409v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922515v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00731322v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769529v2" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758686v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00705181v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761208v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756522v2" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761171v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00448335v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00493046v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00485915v2" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438409v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438486v3" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433107v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325816v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00275272v2" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343651v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00277899v2" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344053v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00179277v3" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186262v2" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00179313v2" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098300v2" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070308v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070221v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090522v2" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070483v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070574v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071219v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071226v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071223v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077116v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071257v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cayre" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Schmitt" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Ma&#238;tre" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070765v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071513v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071778v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071914v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071961v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072029v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072100v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071991v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072236v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072237v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072464v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072510v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072462v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072353v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072427v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072509v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072463v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072658v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072743v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072915v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072904v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072832v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072896v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073208v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073152v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073167v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073158v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073239v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073157v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073475v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073373v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073390v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073859v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073883v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073820v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073727v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073985v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074061v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark de Berg" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074269v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074345v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074301v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074367v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074391v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074408v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074591v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074791v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077007v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074941v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074942v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075003v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075148v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075145v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075210v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Meiser" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075351v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075379v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075274v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Schott" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075266v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117282v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois X. Sillion" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Puech" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04320292v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04182069v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04320184v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Bulavka" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962093v2" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01780607v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Despr&#233;" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Parlier" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Schlenker" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673170v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646724v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>